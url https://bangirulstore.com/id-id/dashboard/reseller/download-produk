--- v0 (2026-02-27)
+++ v1 (2026-04-14)
@@ -12,1123 +12,1771 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="942">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1721">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>AB10GB30H</t>
+  </si>
+  <si>
+    <t>AXIS</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 10 GB 30 hari</t>
+  </si>
+  <si>
+    <t>Tersedia</t>
+  </si>
+  <si>
+    <t>AB20GB30H</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 20 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>AB30GB30H</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 30 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>AB3GB30H</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>AB6GB30H</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 6 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>AB75GB60H</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 75 GB 60 hari</t>
+  </si>
+  <si>
+    <t>AB8GB30H</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 8 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>AM1GB3H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>AM1SGB1H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 1.5 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>AM1SGB3H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 1.5 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>AM1SGB7H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 1.5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>AM2GB3H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>AM2SGB5H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 2.5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>AM3GB15H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 3 GB 15 Hari</t>
+  </si>
+  <si>
+    <t>AM3GB3H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 3 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>AM3GB5H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 3 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>AM4SGB3H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 4.5 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>AM5GB15H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 5 GB 15 Hari</t>
+  </si>
+  <si>
+    <t>AM5GB5H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>AM6GB7H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 6 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>AM7GB7H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 7 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>AM8GB15H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 8 GB 15 Hari</t>
+  </si>
+  <si>
+    <t>AON10GB</t>
+  </si>
+  <si>
+    <t>TRI</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn 10 GB</t>
+  </si>
+  <si>
+    <t>AON12GB</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn 12 GB</t>
+  </si>
+  <si>
+    <t>AON14GB</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn 14 GB</t>
+  </si>
+  <si>
+    <t>AON2SGB</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn 2.5 GB</t>
+  </si>
+  <si>
+    <t>AON3SGB</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn 3.5 GB</t>
+  </si>
+  <si>
+    <t>AON40GB</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn 40 GB</t>
+  </si>
+  <si>
+    <t>AON4GB</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn 4 GB</t>
+  </si>
+  <si>
+    <t>AON6GB</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn 6 GB</t>
+  </si>
+  <si>
+    <t>AON9GB</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn 9 GB</t>
+  </si>
+  <si>
+    <t>AONU26GB</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn Unlimited 26 GB</t>
+  </si>
+  <si>
+    <t>AXIS100K</t>
+  </si>
+  <si>
+    <t>Axis 100.000</t>
+  </si>
+  <si>
+    <t>AXIS10K</t>
+  </si>
+  <si>
+    <t>Axis 10.000</t>
+  </si>
+  <si>
+    <t>AXIS15K</t>
+  </si>
+  <si>
+    <t>Axis 15.000</t>
+  </si>
+  <si>
+    <t>AXIS25K</t>
+  </si>
+  <si>
+    <t>Axis 25.000</t>
+  </si>
+  <si>
+    <t>AXIS50K</t>
+  </si>
+  <si>
+    <t>Axis 50.000</t>
+  </si>
+  <si>
+    <t>AXIS5K</t>
+  </si>
+  <si>
+    <t>Axis 5.000</t>
+  </si>
+  <si>
+    <t>F100GB30H</t>
+  </si>
+  <si>
+    <t>TELKOMSEL</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 100 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>F15GB30H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 15 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>F1GB7H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 1 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>F25GB30H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 25 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>F28GB30H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 28 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>F2GB7H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 2 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>F30GB30H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 30 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>F50GB30H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 50 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>F75GB30H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 75 GB 30 Hari</t>
+  </si>
+  <si>
     <t>FF10</t>
   </si>
   <si>
     <t>FREE FIRE</t>
   </si>
   <si>
-    <t>Free Fire 10 Diamond (Indonesia)</t>
-[...2 lines deleted...]
-    <t>Tersedia</t>
+    <t>10 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF100</t>
   </si>
   <si>
-    <t>Free Fire 100 Diamond (Indonesia)</t>
+    <t>100 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1000</t>
   </si>
   <si>
-    <t>Free Fire 1000 Diamond (Indonesia)</t>
+    <t>1000 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1050</t>
   </si>
   <si>
-    <t>Free Fire 1050 Diamond (Indonesia)</t>
+    <t>1050 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1075</t>
   </si>
   <si>
-    <t>Free Fire 1075 Diamond (Indonesia)</t>
+    <t>1075 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1080</t>
   </si>
   <si>
-    <t>Free Fire 1080 Diamond (Indonesia)</t>
+    <t>1080 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF12</t>
   </si>
   <si>
-    <t>Free Fire 12 Diamond (Indonesia)</t>
+    <t>12 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF120</t>
   </si>
   <si>
-    <t>Free Fire 120 Diamond (Indonesia)</t>
+    <t>120 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1200</t>
   </si>
   <si>
-    <t>Free Fire 1200 Diamond (Indonesia)</t>
+    <t>1200 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF125</t>
   </si>
   <si>
-    <t>Free Fire 125 Diamond (Indonesia)</t>
+    <t>125 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF130</t>
   </si>
   <si>
-    <t>Free Fire 130 Diamond (Indonesia)</t>
+    <t>130 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1300</t>
   </si>
   <si>
-    <t>Free Fire 1300 Diamond (Indonesia)</t>
+    <t>1300 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF140</t>
   </si>
   <si>
-    <t>Free Fire 140 Diamond (Indonesia)</t>
+    <t>140 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1440</t>
   </si>
   <si>
-    <t>Free Fire 1440 Diamond (Indonesia)</t>
+    <t>1440 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF145</t>
   </si>
   <si>
-    <t>Free Fire 145 Diamond (Indonesia)</t>
+    <t>145 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1450</t>
   </si>
   <si>
-    <t>Free Fire 1450 Diamond (Indonesia)</t>
+    <t>1450 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF14580</t>
   </si>
   <si>
-    <t>Free Fire 14580 Diamond (Indonesia)</t>
+    <t>14580 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1490</t>
   </si>
   <si>
-    <t>Free Fire 1490 Diamond (Indonesia)</t>
+    <t>1490 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF15</t>
   </si>
   <si>
-    <t>Free Fire 15 Diamond (Indonesia)</t>
+    <t>15 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF150</t>
   </si>
   <si>
-    <t>Free Fire 150 Diamond (Indonesia)</t>
+    <t>150 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1510</t>
   </si>
   <si>
-    <t>Free Fire 1510 Diamond (Indonesia)</t>
+    <t>1510 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1580</t>
   </si>
   <si>
-    <t>Free Fire 1580 Diamond (Indonesia)</t>
+    <t>1580 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF160</t>
   </si>
   <si>
-    <t>Free Fire 160 Diamond (Indonesia)</t>
+    <t>160 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF170</t>
   </si>
   <si>
-    <t>Free Fire 170 Diamond (Indonesia)</t>
+    <t>170 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF180</t>
   </si>
   <si>
-    <t>Free Fire 180 Diamond (Indonesia)</t>
+    <t>180 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1800</t>
   </si>
   <si>
-    <t>Free Fire 1800 Diamond (Indonesia)</t>
+    <t>1800 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1875</t>
   </si>
   <si>
-    <t>Free Fire 1875 Diamond (Indonesia)</t>
+    <t>1875 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF190</t>
   </si>
   <si>
-    <t>Free Fire 190 Diamond (Indonesia)</t>
+    <t>190 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF1975</t>
   </si>
   <si>
-    <t>Free Fire 1975 Diamond (Indonesia)</t>
+    <t>1975 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF20</t>
   </si>
   <si>
-    <t>Free Fire 20 Diamond (Indonesia)</t>
+    <t>20 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF200</t>
   </si>
   <si>
-    <t>Free Fire 200 Diamond (Indonesia)</t>
+    <t>200 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF2000</t>
   </si>
   <si>
-    <t>Free Fire 2000 Diamond (Indonesia)</t>
+    <t>2000 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF210</t>
   </si>
   <si>
-    <t>Free Fire 210 Diamond (Indonesia)</t>
+    <t>210 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF2100</t>
   </si>
   <si>
-    <t>Free Fire 2100 Diamond (Indonesia)</t>
+    <t>2100 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF2140</t>
   </si>
   <si>
-    <t>Free Fire 2140 Diamond (Indonesia)</t>
+    <t>2140 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF2200</t>
   </si>
   <si>
-    <t>Free Fire 2200 Diamond (Indonesia)</t>
+    <t>2200 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF2210</t>
   </si>
   <si>
-    <t>Free Fire 2210 Diamond (Indonesia)</t>
+    <t>2210 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF2225</t>
   </si>
   <si>
-    <t>Free Fire 2225 Diamond (Indonesia)</t>
+    <t>2225 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF2280</t>
   </si>
   <si>
-    <t>Free Fire 2280 Diamond (Indonesia)</t>
+    <t>2280 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF2350</t>
   </si>
   <si>
-    <t>Free Fire 2350 Diamond (Indonesia)</t>
+    <t>2350 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF2400</t>
   </si>
   <si>
-    <t>Free Fire 2400 Diamond (Indonesia)</t>
+    <t>2400 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF25</t>
   </si>
   <si>
-    <t>Free Fire 25 Diamond (Indonesia)</t>
+    <t>25 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF250</t>
   </si>
   <si>
-    <t>Free Fire 250 Diamond (Indonesia)</t>
+    <t>250 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF2575</t>
   </si>
   <si>
-    <t>Free Fire 2575 Diamond (Indonesia)</t>
+    <t>2575 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF2720</t>
   </si>
   <si>
-    <t>Free Fire 2720 Diamond (Indonesia)</t>
+    <t>2720 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF2750</t>
   </si>
   <si>
-    <t>Free Fire 2750 Diamond (Indonesia)</t>
+    <t>2750 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF280</t>
   </si>
   <si>
-    <t>Free Fire 280 Diamond (Indonesia)</t>
+    <t>280 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF30</t>
   </si>
   <si>
-    <t>Free Fire 30 Diamond (Indonesia)</t>
+    <t>30 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF300</t>
   </si>
   <si>
-    <t>Free Fire 300 Diamond (Indonesia)</t>
+    <t>300 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF3000</t>
   </si>
   <si>
-    <t>Free Fire 3000 Diamond (Indonesia)</t>
+    <t>3000 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF3310</t>
   </si>
   <si>
-    <t>Free Fire 3310 Diamond (Indonesia)</t>
+    <t>3310 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF355</t>
   </si>
   <si>
-    <t>Free Fire 355 Diamond (Indonesia)</t>
+    <t>355 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF360</t>
   </si>
   <si>
-    <t>Free Fire 360 Diamond (Indonesia)</t>
+    <t>360 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF3620</t>
   </si>
   <si>
-    <t>Free Fire 3620 Diamond (Indonesia)</t>
+    <t>3620 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF3640</t>
   </si>
   <si>
-    <t>Free Fire 3640 Diamond (Indonesia)</t>
+    <t>3640 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF3675</t>
   </si>
   <si>
-    <t>Free Fire 3675 Diamond (Indonesia)</t>
+    <t>3675 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF375</t>
   </si>
   <si>
-    <t>Free Fire 375 Diamond (Indonesia)</t>
+    <t>375 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF3800</t>
   </si>
   <si>
-    <t>Free Fire 3800 Diamond (Indonesia)</t>
+    <t>3800 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF400</t>
   </si>
   <si>
-    <t>Free Fire 400 Diamond (Indonesia)</t>
+    <t>400 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF4000</t>
   </si>
   <si>
-    <t>Free Fire 4000 Diamond (Indonesia)</t>
+    <t>4000 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF405</t>
   </si>
   <si>
-    <t>Free Fire 405 Diamond (Indonesia)</t>
+    <t>405 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF4050</t>
   </si>
   <si>
-    <t>Free Fire 4050 Diamond (Indonesia)</t>
+    <t>4050 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF425</t>
   </si>
   <si>
-    <t>Free Fire 425 Diamond (Indonesia)</t>
+    <t>425 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF4340</t>
   </si>
   <si>
-    <t>Free Fire 4340 Diamond (Indonesia)</t>
+    <t>4340 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF4450</t>
   </si>
   <si>
-    <t>Free Fire 4450 Diamond (Indonesia)</t>
+    <t>4450 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF4720</t>
   </si>
   <si>
-    <t>Free Fire 4720 Diamond (Indonesia)</t>
+    <t>4720 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF475</t>
   </si>
   <si>
-    <t>Free Fire 475 Diamond (Indonesia)</t>
+    <t>475 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF4800</t>
   </si>
   <si>
-    <t>Free Fire 4800 Diamond (Indonesia)</t>
+    <t>4800 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF4850</t>
   </si>
   <si>
-    <t>Free Fire 4850 Diamond (Indonesia)</t>
+    <t>4850 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF5</t>
   </si>
   <si>
-    <t>Free Fire 5 Diamond (Indonesia)</t>
+    <t>5 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF50</t>
   </si>
   <si>
-    <t>Free Fire 50 Diamond (Indonesia)</t>
+    <t>50 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF500</t>
   </si>
   <si>
-    <t>Free Fire 500 Diamond (Indonesia)</t>
+    <t>500 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF510</t>
   </si>
   <si>
-    <t>Free Fire 510 Diamond (Indonesia)</t>
+    <t>510 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF515</t>
   </si>
   <si>
-    <t>Free Fire 515 Diamond (Indonesia)</t>
+    <t>515 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF520</t>
   </si>
   <si>
-    <t>Free Fire 520 Diamond (Indonesia)</t>
+    <t>520 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF545</t>
   </si>
   <si>
-    <t>Free Fire 545 Diamond (Indonesia)</t>
+    <t>545 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF55</t>
   </si>
   <si>
-    <t>Free Fire 55 Diamond (Indonesia)</t>
+    <t>55 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF5500</t>
   </si>
   <si>
-    <t>Free Fire 5500 Diamond (Indonesia)</t>
+    <t>5500 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF5600</t>
   </si>
   <si>
-    <t>Free Fire 5600 Diamond (Indonesia)</t>
+    <t>5600 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF565</t>
   </si>
   <si>
-    <t>Free Fire 565 Diamond (Indonesia)</t>
+    <t>565 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF60</t>
   </si>
   <si>
-    <t>Free Fire 60 Diamond (Indonesia)</t>
+    <t>60 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF600</t>
   </si>
   <si>
-    <t>Free Fire 600 Diamond (Indonesia)</t>
+    <t>600 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF6000</t>
   </si>
   <si>
-    <t>Free Fire 6000 Diamond (Indonesia)</t>
+    <t>6000 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF635</t>
   </si>
   <si>
-    <t>Free Fire 635 Diamond (Indonesia)</t>
+    <t>635 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF645</t>
   </si>
   <si>
-    <t>Free Fire 645 Diamond (Indonesia)</t>
+    <t>645 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF6480</t>
   </si>
   <si>
-    <t>Free Fire 6480 Diamond (Indonesia)</t>
+    <t>6480 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF655</t>
   </si>
   <si>
-    <t>Free Fire 655 Diamond (Indonesia)</t>
+    <t>655 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF6550</t>
   </si>
   <si>
-    <t>Free Fire 6550 Diamond (Indonesia)</t>
+    <t>6550 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF6900</t>
   </si>
   <si>
-    <t>Free Fire 6900 Diamond (Indonesia)</t>
+    <t>6900 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF70</t>
   </si>
   <si>
-    <t>Free Fire 70 Diamond (Indonesia)</t>
+    <t>70 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF720</t>
   </si>
   <si>
-    <t>Free Fire 720 Diamond (Indonesia)</t>
+    <t>720 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF725</t>
   </si>
   <si>
-    <t>Free Fire 725 Diamond (Indonesia)</t>
+    <t>725 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF7290</t>
   </si>
   <si>
-    <t>Free Fire 7290 Diamond (Indonesia)</t>
+    <t>7290 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF7295</t>
   </si>
   <si>
-    <t>Free Fire 7295 Diamond (Indonesia)</t>
+    <t>7295 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF7310</t>
   </si>
   <si>
-    <t>Free Fire 7310 Diamond (Indonesia)</t>
+    <t>7310 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF7340</t>
   </si>
   <si>
-    <t>Free Fire 7340 Diamond (Indonesia)</t>
+    <t>7340 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF7360</t>
   </si>
   <si>
-    <t>Free Fire 7360 Diamond (Indonesia)</t>
+    <t>7360 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF740</t>
   </si>
   <si>
-    <t>Free Fire 740 Diamond (Indonesia)</t>
+    <t>740 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF7430</t>
   </si>
   <si>
-    <t>Free Fire 7430 Diamond (Indonesia)</t>
+    <t>7430 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF75</t>
   </si>
   <si>
-    <t>Free Fire 75 Diamond (Indonesia)</t>
+    <t>75 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF7645</t>
   </si>
   <si>
-    <t>Free Fire 7645 Diamond (Indonesia)</t>
+    <t>7645 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF7650</t>
   </si>
   <si>
-    <t>Free Fire 7650 Diamond (Indonesia)</t>
+    <t>7650 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF770</t>
   </si>
   <si>
-    <t>Free Fire 770 Diamond (Indonesia)</t>
+    <t>770 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF790</t>
   </si>
   <si>
-    <t>Free Fire 790 Diamond (Indonesia)</t>
+    <t>790 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF80</t>
   </si>
   <si>
-    <t>Free Fire 80 Diamond (Indonesia)</t>
+    <t>80 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF800</t>
   </si>
   <si>
-    <t>Free Fire 800 Diamond (Indonesia)</t>
+    <t>800 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF8010</t>
   </si>
   <si>
-    <t>Free Fire 8010 Diamond (Indonesia)</t>
+    <t>8010 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF860</t>
   </si>
   <si>
-    <t>Free Fire 860 Diamond (Indonesia)</t>
+    <t>860 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF90</t>
   </si>
   <si>
-    <t>Free Fire 90 Diamond (Indonesia)</t>
+    <t>90 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF925</t>
   </si>
   <si>
-    <t>Free Fire 925 Diamond (Indonesia)</t>
+    <t>925 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF9290</t>
   </si>
   <si>
-    <t>Free Fire 9290 Diamond (Indonesia)</t>
+    <t>9290 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF930</t>
   </si>
   <si>
-    <t>Free Fire 930 Diamond (Indonesia)</t>
+    <t>930 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FF9800</t>
   </si>
   <si>
-    <t>Free Fire 9800 Diamond (Indonesia)</t>
+    <t>9800 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>FFBP</t>
   </si>
   <si>
-    <t>Free Fire BP Card</t>
+    <t>BP Card</t>
   </si>
   <si>
     <t>FFMB</t>
   </si>
   <si>
-    <t>Free Fire Membership Bulanan</t>
+    <t>Membership Bulanan</t>
   </si>
   <si>
     <t>FFMB2</t>
   </si>
   <si>
-    <t>Free Fire Membership Bulanan x2</t>
+    <t>Membership Bulanan x2</t>
   </si>
   <si>
     <t>FFMB3</t>
   </si>
   <si>
-    <t>Free Fire Membership Bulanan x3</t>
+    <t>Membership Bulanan x3</t>
   </si>
   <si>
     <t>FFMM</t>
   </si>
   <si>
-    <t>Free Fire Membership Mingguan</t>
+    <t>Membership Mingguan</t>
   </si>
   <si>
     <t>FFMM2</t>
   </si>
   <si>
-    <t>Free Fire Membership Mingguan x2</t>
+    <t>Membership Mingguan x2</t>
   </si>
   <si>
     <t>FFMM3</t>
   </si>
   <si>
-    <t>Free Fire Membership Mingguan x3</t>
+    <t>Membership Mingguan x3</t>
+  </si>
+  <si>
+    <t>FI100GB30H</t>
+  </si>
+  <si>
+    <t>INDOSAT</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet Sensasi 100 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI12GB30H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 12 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI14GB30H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 14 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI16GB30H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 16 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI18GB30H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 18 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI1GB2H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 1 GB 2 Hari</t>
+  </si>
+  <si>
+    <t>FI1SGB3H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 1.5 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>FI200GB30H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet Sensasi 200 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI20GB30H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 20 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI25GB30H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 25 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI2GB1H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 2 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>FI2SGB5H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 2.5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>FI3GB14H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 3 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>FI3GB3H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 3 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>FI3SGB5H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 3.5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>FI5GB30H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 5 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI5GB5H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>FI7GB28H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 7 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI7GB7H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 7 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>FI8GB28H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 8 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI9GB30H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 9 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FK14GB14H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Kuota Harian 14 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>FK7GB7H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Kuota Harian 7 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>GI1090</t>
+  </si>
+  <si>
+    <t>Genshin Impact</t>
+  </si>
+  <si>
+    <t>980+110 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI2240</t>
+  </si>
+  <si>
+    <t>1980+260 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI330</t>
+  </si>
+  <si>
+    <t>300+30 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI3880</t>
+  </si>
+  <si>
+    <t>3280+600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI60</t>
+  </si>
+  <si>
+    <t>60 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI8080</t>
+  </si>
+  <si>
+    <t>6480+1600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GIBLESS1</t>
+  </si>
+  <si>
+    <t>Blessing of the Welkin Moon</t>
   </si>
   <si>
     <t>HOK1200</t>
   </si>
   <si>
     <t>Honor of Kings</t>
   </si>
   <si>
-    <t>Honor of Kings 1.200 Tokens</t>
+    <t>1.200 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>HOK16</t>
   </si>
   <si>
-    <t>Honor of Kings 16 Tokens</t>
-[...5 lines deleted...]
-    <t>Honor of Kings 23 Tokens</t>
+    <t>16 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>HOK240</t>
   </si>
   <si>
-    <t>Honor of Kings 240 Tokens</t>
+    <t>240 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>HOK2400</t>
   </si>
   <si>
-    <t>Honor of Kings 2.400 Tokens</t>
+    <t>2.400 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>HOK400</t>
   </si>
   <si>
-    <t>Honor of Kings 400 Tokens</t>
+    <t>400 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>HOK4000</t>
   </si>
   <si>
-    <t>Honor of Kings 4.000 Tokens</t>
+    <t>4.000 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>HOK560</t>
   </si>
   <si>
-    <t>Honor of Kings 560 Tokens</t>
-[...5 lines deleted...]
-    <t>Honor of Kings 8 Tokens</t>
+    <t>560 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>HOK80</t>
   </si>
   <si>
-    <t>Honor of Kings 80 Tokens</t>
+    <t>80 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>HOK800</t>
   </si>
   <si>
-    <t>Honor of Kings 800 Tokens</t>
+    <t>800 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>HOK8000</t>
   </si>
   <si>
-    <t>Honor of Kings 8.000 Tokens</t>
+    <t>8.000 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>HOKWC</t>
   </si>
   <si>
-    <t>Honor of Kings Weekly Card</t>
+    <t>Weekly Card (Indonesia)</t>
   </si>
   <si>
     <t>HOKWCP</t>
   </si>
   <si>
-    <t>Honor of Kings Weekly Card Plus</t>
+    <t>Weekly Card Plus (Indonesia)</t>
+  </si>
+  <si>
+    <t>I5GB30H</t>
+  </si>
+  <si>
+    <t>Indosat 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>ISAT100K</t>
+  </si>
+  <si>
+    <t>Indosat 100.000</t>
+  </si>
+  <si>
+    <t>ISAT10K</t>
+  </si>
+  <si>
+    <t>Indosat 10.000</t>
+  </si>
+  <si>
+    <t>ISAT15K</t>
+  </si>
+  <si>
+    <t>Indosat 15.000</t>
+  </si>
+  <si>
+    <t>ISAT20K</t>
+  </si>
+  <si>
+    <t>Indosat 20.000</t>
+  </si>
+  <si>
+    <t>ISAT25K</t>
+  </si>
+  <si>
+    <t>Indosat 25.000</t>
+  </si>
+  <si>
+    <t>ISAT50K</t>
+  </si>
+  <si>
+    <t>Indosat 50.000</t>
+  </si>
+  <si>
+    <t>ISAT5K</t>
+  </si>
+  <si>
+    <t>Indosat 5.000</t>
+  </si>
+  <si>
+    <t>ISAT60k</t>
+  </si>
+  <si>
+    <t>Indosat 60.000</t>
+  </si>
+  <si>
+    <t>M1GB1H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 1 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>M1GB3H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>M2GB3H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>M2SGB5H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 2.5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>M3GB3H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 3 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>M3GB7H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 3 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>M5GB7H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>M7GB7H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 7 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>MC12</t>
+  </si>
+  <si>
+    <t>Magic Chess</t>
+  </si>
+  <si>
+    <t>12 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC170</t>
+  </si>
+  <si>
+    <t>170 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC19</t>
+  </si>
+  <si>
+    <t>19 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC2010</t>
+  </si>
+  <si>
+    <t>2.010 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC240</t>
+  </si>
+  <si>
+    <t>240 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC28</t>
+  </si>
+  <si>
+    <t>28 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC296</t>
+  </si>
+  <si>
+    <t>296 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC408</t>
+  </si>
+  <si>
+    <t>408 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC44</t>
+  </si>
+  <si>
+    <t>44 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC4830</t>
+  </si>
+  <si>
+    <t>4.830 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC5</t>
+  </si>
+  <si>
+    <t>5 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC568</t>
+  </si>
+  <si>
+    <t>568 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC59</t>
+  </si>
+  <si>
+    <t>59 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC85</t>
+  </si>
+  <si>
+    <t>85 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC875</t>
+  </si>
+  <si>
+    <t>875 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCF100</t>
+  </si>
+  <si>
+    <t>First Recharge 50+50 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCF1000</t>
+  </si>
+  <si>
+    <t>First Recharge 500+500 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCF300</t>
+  </si>
+  <si>
+    <t>First Recharge 150+150 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCF500</t>
+  </si>
+  <si>
+    <t>First Recharge 250+250 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCWC</t>
   </si>
   <si>
     <t>ML10</t>
   </si>
   <si>
     <t>MOBILE LEGENDS</t>
   </si>
   <si>
-    <t>10 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML100</t>
   </si>
   <si>
-    <t>100 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML10050</t>
   </si>
   <si>
     <t>10050 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML1050</t>
   </si>
   <si>
-    <t>1050 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML1135</t>
   </si>
   <si>
     <t>1135 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML1220</t>
   </si>
   <si>
     <t>1220 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML129</t>
   </si>
   <si>
     <t>129 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML140</t>
   </si>
   <si>
-    <t>140 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML1412</t>
   </si>
   <si>
     <t>1412 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML1453</t>
   </si>
   <si>
     <t>1453 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML15</t>
   </si>
   <si>
-    <t>15 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML150</t>
   </si>
   <si>
-    <t>150 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML1584</t>
   </si>
   <si>
     <t>1584 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML16080</t>
   </si>
   <si>
     <t>16080 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML1669</t>
   </si>
   <si>
     <t>1669 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML170</t>
   </si>
   <si>
-    <t>170 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML1830</t>
   </si>
   <si>
     <t>1830 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML185</t>
   </si>
   <si>
     <t>185 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML20</t>
   </si>
   <si>
-    <t>20 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML200</t>
   </si>
   <si>
-    <t>200 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML2010</t>
   </si>
   <si>
     <t>2010 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML20100</t>
   </si>
   <si>
     <t>20100 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML21330</t>
   </si>
   <si>
     <t>21330 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML2195</t>
   </si>
   <si>
     <t>2195 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML2232</t>
   </si>
   <si>
     <t>2232 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML225</t>
   </si>
   <si>
     <t>225 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML240</t>
   </si>
   <si>
     <t>240 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML250</t>
   </si>
   <si>
-    <t>250 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML2539</t>
   </si>
   <si>
     <t>2539 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML28</t>
   </si>
   <si>
     <t>28 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML280</t>
   </si>
   <si>
-    <t>280 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML2901</t>
   </si>
   <si>
     <t>2901 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML3</t>
   </si>
   <si>
     <t>3 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML300</t>
   </si>
   <si>
-    <t>300 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML3073</t>
   </si>
   <si>
     <t>3073 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML323</t>
   </si>
   <si>
     <t>323 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML33</t>
   </si>
   <si>
     <t>33 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML355</t>
   </si>
   <si>
-    <t>355 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML3688</t>
   </si>
   <si>
     <t>3688 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML370</t>
   </si>
   <si>
     <t>370 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML3738</t>
   </si>
   <si>
     <t>3738 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML3760</t>
   </si>
   <si>
     <t>3760 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML380</t>
@@ -1184,161 +1832,143 @@
   <si>
     <t>440 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML453</t>
   </si>
   <si>
     <t>453 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML4588</t>
   </si>
   <si>
     <t>4588 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML4830</t>
   </si>
   <si>
     <t>4830 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML5</t>
   </si>
   <si>
-    <t>5 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML50</t>
   </si>
   <si>
-    <t>50 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML500</t>
   </si>
   <si>
     <t>First Top Up 500+Bonus Diamonds (Indonesia)</t>
   </si>
   <si>
     <t>ML514</t>
   </si>
   <si>
     <t>514 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML530</t>
   </si>
   <si>
     <t>530 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML5398</t>
   </si>
   <si>
     <t>5398 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML565</t>
   </si>
   <si>
-    <t>565 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML5796</t>
   </si>
   <si>
     <t>5796 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML59</t>
   </si>
   <si>
     <t>59 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML600</t>
   </si>
   <si>
-    <t>600 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML6030</t>
   </si>
   <si>
     <t>6030 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML635</t>
   </si>
   <si>
-    <t>635 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML65</t>
   </si>
   <si>
     <t>65 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML659</t>
   </si>
   <si>
     <t>659 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML706</t>
   </si>
   <si>
     <t>706 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML74</t>
   </si>
   <si>
     <t>74 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML750</t>
   </si>
   <si>
     <t>750 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML7727</t>
   </si>
   <si>
     <t>7727 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML790</t>
   </si>
   <si>
-    <t>790 Diamond (Indonesia)</t>
-[...1 lines deleted...]
-  <si>
     <t>ML8040</t>
   </si>
   <si>
     <t>8040 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML85</t>
   </si>
   <si>
     <t>85 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML875</t>
   </si>
   <si>
     <t>875 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML8772</t>
   </si>
   <si>
     <t>8772 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML882</t>
@@ -1625,1263 +2255,2970 @@
   <si>
     <t>MLMY70</t>
   </si>
   <si>
     <t>70 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MLMY708</t>
   </si>
   <si>
     <t>708 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MLMY716</t>
   </si>
   <si>
     <t>716 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MLMY7502</t>
   </si>
   <si>
     <t>7.502 Diamonds (Malaysia)</t>
   </si>
   <si>
+    <t>O100GB1B</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 100 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O100GB1BP</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 3 Bulan Pertama 100 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O10GB7H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 10 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>O10GB7HP</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 3 Bulan Pertama 10 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>O150GB1B</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 150 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O250GB1B</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 250 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O30GB1BP</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 3 Bulan Pertama 30 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O35GB1B</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 35 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O50GB1BP</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 3 Bulan Pertama 50 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O70GB1B</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 70 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SD1GB3H</t>
+  </si>
+  <si>
+    <t>SMARTFREN</t>
+  </si>
+  <si>
+    <t>Smartfren Data 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>SD2GB3H</t>
+  </si>
+  <si>
+    <t>Smartfren Data 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>SD3GB5H</t>
+  </si>
+  <si>
+    <t>Smartfren Data 3 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>SF100K</t>
+  </si>
+  <si>
+    <t>Smartfren 100.000</t>
+  </si>
+  <si>
+    <t>SF10K</t>
+  </si>
+  <si>
+    <t>Smartfren 10.000</t>
+  </si>
+  <si>
+    <t>SF15K</t>
+  </si>
+  <si>
+    <t>Smartfren 15.000</t>
+  </si>
+  <si>
+    <t>SF20K</t>
+  </si>
+  <si>
+    <t>Smartfren 20.000</t>
+  </si>
+  <si>
+    <t>SF25K</t>
+  </si>
+  <si>
+    <t>Smartfren 25.000</t>
+  </si>
+  <si>
+    <t>SF50K</t>
+  </si>
+  <si>
+    <t>Smartfren 50.000</t>
+  </si>
+  <si>
+    <t>SF5K</t>
+  </si>
+  <si>
+    <t>Smartfren 5.000</t>
+  </si>
+  <si>
+    <t>AXIS360H</t>
+  </si>
+  <si>
+    <t>Axis Tambah Masa Aktif Kartu 360 Hari</t>
+  </si>
+  <si>
+    <t>SN12GB30H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 12 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SN2GB10H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 2 GB 10 Hari</t>
+  </si>
+  <si>
+    <t>SN30GB30H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 30 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SN35GB30H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 35 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SN4GB14H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 4 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>SN6GB30H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 6 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SN75GB30H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 75 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SS100</t>
+  </si>
+  <si>
+    <t>Super Sus</t>
+  </si>
+  <si>
+    <t>100 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS1060</t>
+  </si>
+  <si>
+    <t>1.060 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS128</t>
+  </si>
+  <si>
+    <t>100+28 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS1360</t>
+  </si>
+  <si>
+    <t>1000+360 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS2180</t>
+  </si>
+  <si>
+    <t>2.180 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS2760</t>
+  </si>
+  <si>
+    <t>2000+760 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS310</t>
+  </si>
+  <si>
+    <t>310 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS395</t>
+  </si>
+  <si>
+    <t>300+95 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS520</t>
+  </si>
+  <si>
+    <t>520 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS5600</t>
+  </si>
+  <si>
+    <t>5.600 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS670</t>
+  </si>
+  <si>
+    <t>500+170 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS7000</t>
+  </si>
+  <si>
+    <t>5000+2000 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SSMC</t>
+  </si>
+  <si>
+    <t>Monthly Card (Indonesia)</t>
+  </si>
+  <si>
+    <t>SSP</t>
+  </si>
+  <si>
+    <t>Super Pass (Indonesia)</t>
+  </si>
+  <si>
+    <t>SSPB</t>
+  </si>
+  <si>
+    <t>Super Pass Bundle (Indonesia)</t>
+  </si>
+  <si>
+    <t>SSWC</t>
+  </si>
+  <si>
+    <t>SU1GB14H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 1 GB Berlaku 14 Hari</t>
+  </si>
+  <si>
+    <t>SU1GB28H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 1 GB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>SU1GB7H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 1 GB Berlaku 7 Hari</t>
+  </si>
+  <si>
+    <t>SU2GB28H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 2 GB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>SU2GB7H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 2 GB Berlaku 7 Hari</t>
+  </si>
+  <si>
+    <t>SU3GB28H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 3 GB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>SU500MB28H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 500 MB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>SU700MB28H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 700 MB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>SVIP</t>
+  </si>
+  <si>
+    <t>Super VIP Card (Indonesia)</t>
+  </si>
+  <si>
+    <t>TD15GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data 15 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>TD30GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data 30 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>TD50GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data 50 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>TH100GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 100 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>TH18GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 18 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>TH1GB3H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>TH1SGB1H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 1.5 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>TH30GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 30 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>TH3GB3H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 3 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>TH3GB7H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 3 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>TH3SGB5H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 3.5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>TH55GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 55 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>TH5GB7H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>TRI100K</t>
+  </si>
+  <si>
+    <t>Three 100.000</t>
+  </si>
+  <si>
+    <t>TRI10K</t>
+  </si>
+  <si>
+    <t>Three 10.000</t>
+  </si>
+  <si>
+    <t>TRI120D</t>
+  </si>
+  <si>
+    <t>Tri Tambah Masa Aktif Kartu  4 Bulan</t>
+  </si>
+  <si>
+    <t>TRI15K</t>
+  </si>
+  <si>
+    <t>Three 15.000</t>
+  </si>
+  <si>
+    <t>TRI20K</t>
+  </si>
+  <si>
+    <t>Three 20.000</t>
+  </si>
+  <si>
+    <t>TRI25K</t>
+  </si>
+  <si>
+    <t>Three 25.000</t>
+  </si>
+  <si>
+    <t>TRI50K</t>
+  </si>
+  <si>
+    <t>Three 50.000</t>
+  </si>
+  <si>
+    <t>TRI5K</t>
+  </si>
+  <si>
+    <t>Three 5.000</t>
+  </si>
+  <si>
+    <t>TSEL100K</t>
+  </si>
+  <si>
+    <t>Telkomsel 100.000</t>
+  </si>
+  <si>
+    <t>TSEL10K</t>
+  </si>
+  <si>
+    <t>Telkomsel 10.000</t>
+  </si>
+  <si>
+    <t>TSEL15K</t>
+  </si>
+  <si>
+    <t>Telkomsel 15.000</t>
+  </si>
+  <si>
+    <t>TSEL20K</t>
+  </si>
+  <si>
+    <t>Telkomsel 20.000</t>
+  </si>
+  <si>
+    <t>TSEL25K</t>
+  </si>
+  <si>
+    <t>Telkomsel 25.000</t>
+  </si>
+  <si>
+    <t>TSEL50K</t>
+  </si>
+  <si>
+    <t>Telkomsel 50.000</t>
+  </si>
+  <si>
+    <t>TSEL5K</t>
+  </si>
+  <si>
+    <t>Telkomsel 5.000</t>
+  </si>
+  <si>
     <t>UC120</t>
   </si>
   <si>
     <t>PUBG MOBILE</t>
   </si>
   <si>
-    <t>PUBG MOBILE 120 UC</t>
+    <t>120 Unknown Cash</t>
   </si>
   <si>
     <t>UC1500</t>
   </si>
   <si>
-    <t>PUBG MOBILE 1500 UC</t>
+    <t>1500 Unknown Cash</t>
   </si>
   <si>
     <t>UC1800</t>
   </si>
   <si>
-    <t>PUBG MOBILE 1800 UC</t>
+    <t>1800 Unknown Cash</t>
   </si>
   <si>
     <t>UC325</t>
   </si>
   <si>
-    <t>PUBG MOBILE 325 UC</t>
+    <t>325 Unknown Cash</t>
   </si>
   <si>
     <t>UC3850</t>
   </si>
   <si>
-    <t>PUBG MOBILE 3850 UC</t>
+    <t>3850 Unknown Cash</t>
   </si>
   <si>
     <t>UC60</t>
   </si>
   <si>
-    <t>PUBG MOBILE 60 UC</t>
+    <t>60 Unknown Cash</t>
   </si>
   <si>
     <t>UC660</t>
   </si>
   <si>
-    <t>PUBG MOBILE 660 UC</t>
+    <t>660 Unknown Cash</t>
   </si>
   <si>
     <t>UC8100</t>
   </si>
   <si>
-    <t>PUBG MOBILE 8100 UC</t>
+    <t>8100 Unknown Cash</t>
   </si>
   <si>
     <t>WDP</t>
   </si>
   <si>
     <t>Weekly Diamond Pass</t>
   </si>
   <si>
     <t>WDP2</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 2x</t>
   </si>
   <si>
     <t>WDP3</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 3x</t>
   </si>
   <si>
     <t>WDP4</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 4x</t>
   </si>
   <si>
     <t>WDP5</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 5x</t>
   </si>
   <si>
     <t>WDPG</t>
   </si>
   <si>
     <t>Weekly Diamond Pass (Global)</t>
   </si>
   <si>
     <t>WDPMY</t>
   </si>
   <si>
     <t>Weekly Diamond Pass (Malaysia)</t>
   </si>
   <si>
-    <t>JOKIHOK</t>
-[...47 lines deleted...]
-    <t>Axis Data BRONET 8 GB 30 Hari</t>
+    <t>AM6GB3H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 6 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>AXIS90H</t>
+  </si>
+  <si>
+    <t>Axis Tambah Masa Aktif Kartu 90 Hari</t>
+  </si>
+  <si>
+    <t>ABT310</t>
+  </si>
+  <si>
+    <t>Arena Breakout</t>
+  </si>
+  <si>
+    <t>310 Bonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABT1580</t>
+  </si>
+  <si>
+    <t>1.580 Bonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABT3200</t>
+  </si>
+  <si>
+    <t>3.200 Bonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABT60</t>
+  </si>
+  <si>
+    <t>60 Bonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABT630</t>
+  </si>
+  <si>
+    <t>630 Bonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABT6500</t>
+  </si>
+  <si>
+    <t>6.500 Bonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABTBP</t>
+  </si>
+  <si>
+    <t>Battle Pass Lanjutan (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABTBPP</t>
+  </si>
+  <si>
+    <t>Battle Pass Premium (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABTK30</t>
+  </si>
+  <si>
+    <t>Kotak Anti Peluru 30 Hari (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABTKP30</t>
+  </si>
+  <si>
+    <t>Kotak Komposit 30 Hari (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABTPM</t>
+  </si>
+  <si>
+    <t>Pilihan Pemula (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD10560</t>
+  </si>
+  <si>
+    <t>Call of Duty MOBILE</t>
+  </si>
+  <si>
+    <t>10560 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD128</t>
+  </si>
+  <si>
+    <t>128 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD1373</t>
+  </si>
+  <si>
+    <t>1373 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD2060</t>
+  </si>
+  <si>
+    <t>2060 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD26400</t>
+  </si>
+  <si>
+    <t>26400 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD31</t>
+  </si>
+  <si>
+    <t>31 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD321</t>
+  </si>
+  <si>
+    <t>321 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD3564</t>
+  </si>
+  <si>
+    <t>3564 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD5618</t>
+  </si>
+  <si>
+    <t>5618 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD645</t>
+  </si>
+  <si>
+    <t>645 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD7656</t>
+  </si>
+  <si>
+    <t>7656 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD800</t>
+  </si>
+  <si>
+    <t>800 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>SN3GB14H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 3 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>VALO1000</t>
+  </si>
+  <si>
+    <t>Valorant</t>
+  </si>
+  <si>
+    <t>1.000 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO11000</t>
+  </si>
+  <si>
+    <t>11.000 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO11475</t>
+  </si>
+  <si>
+    <t>11.475 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO12000</t>
+  </si>
+  <si>
+    <t>12.000 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO13050</t>
+  </si>
+  <si>
+    <t>13.050 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO14650</t>
+  </si>
+  <si>
+    <t>14.650 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO1475</t>
+  </si>
+  <si>
+    <t>1.475 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO2000</t>
+  </si>
+  <si>
+    <t>2.000 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO2050</t>
+  </si>
+  <si>
+    <t>2.050 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO22000</t>
+  </si>
+  <si>
+    <t>22.000 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO2525</t>
+  </si>
+  <si>
+    <t>2.525 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO350</t>
+  </si>
+  <si>
+    <t>3.050 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO3650</t>
+  </si>
+  <si>
+    <t>3.650 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO4100</t>
+  </si>
+  <si>
+    <t>4.100 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO4125</t>
+  </si>
+  <si>
+    <t>4.125 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO4650</t>
+  </si>
+  <si>
+    <t>4.650 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO475</t>
+  </si>
+  <si>
+    <t>475 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO5350</t>
+  </si>
+  <si>
+    <t>5.350 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO5700</t>
+  </si>
+  <si>
+    <t>5.700 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO5825</t>
+  </si>
+  <si>
+    <t>5.825 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO6350</t>
+  </si>
+  <si>
+    <t>6.350 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO7300</t>
+  </si>
+  <si>
+    <t>7.300 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO7400</t>
+  </si>
+  <si>
+    <t>7.400 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO8990</t>
+  </si>
+  <si>
+    <t>8.990 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO950</t>
+  </si>
+  <si>
+    <t>950 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>BS100</t>
+  </si>
+  <si>
+    <t>Blood Strike</t>
+  </si>
+  <si>
+    <t>100 Gold (Indonesia)</t>
+  </si>
+  <si>
+    <t>BS1000</t>
+  </si>
+  <si>
+    <t>1.000 Gold (Indonesia)</t>
+  </si>
+  <si>
+    <t>BS2000</t>
+  </si>
+  <si>
+    <t>2.000 Gold (Indonesia)</t>
+  </si>
+  <si>
+    <t>BS300</t>
+  </si>
+  <si>
+    <t>300 Gold (Indonesia)</t>
+  </si>
+  <si>
+    <t>BS500</t>
+  </si>
+  <si>
+    <t>500 Gold (Indonesia)</t>
+  </si>
+  <si>
+    <t>BS5000</t>
+  </si>
+  <si>
+    <t>5.000 Gold (Indonesia)</t>
+  </si>
+  <si>
+    <t>BSLUP</t>
+  </si>
+  <si>
+    <t>Level Up Pass (Indonesia)</t>
+  </si>
+  <si>
+    <t>BSPE</t>
+  </si>
+  <si>
+    <t>Strike Pass Elite (Indonesia)</t>
+  </si>
+  <si>
+    <t>BSPEP</t>
+  </si>
+  <si>
+    <t>Strike Pass Elite+ (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM100</t>
+  </si>
+  <si>
+    <t>FC Mobile</t>
+  </si>
+  <si>
+    <t>100 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM1070</t>
+  </si>
+  <si>
+    <t>1.070 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM12000</t>
+  </si>
+  <si>
+    <t>12.000 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM2200</t>
+  </si>
+  <si>
+    <t>2.200 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM40</t>
+  </si>
+  <si>
+    <t>40 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM520</t>
+  </si>
+  <si>
+    <t>520 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM5750</t>
+  </si>
+  <si>
+    <t>5.750 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>PB1200</t>
+  </si>
+  <si>
+    <t>POINT BLANK</t>
+  </si>
+  <si>
+    <t>1.200 PB Cash</t>
+  </si>
+  <si>
+    <t>PB12000</t>
+  </si>
+  <si>
+    <t>12.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB2400</t>
+  </si>
+  <si>
+    <t>2.400 PB Cash</t>
+  </si>
+  <si>
+    <t>PB24000</t>
+  </si>
+  <si>
+    <t>24.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB36000</t>
+  </si>
+  <si>
+    <t>36.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB6000</t>
+  </si>
+  <si>
+    <t>6.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB60K</t>
+  </si>
+  <si>
+    <t>60.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PLN100K</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>PLN 100.000</t>
+  </si>
+  <si>
+    <t>PLN10K</t>
+  </si>
+  <si>
+    <t>PLN 10.000</t>
+  </si>
+  <si>
+    <t>PLN15K</t>
+  </si>
+  <si>
+    <t>PLN 15.000</t>
+  </si>
+  <si>
+    <t>PLN1JT</t>
+  </si>
+  <si>
+    <t>PLN 1.000.000</t>
+  </si>
+  <si>
+    <t>PLN200K</t>
+  </si>
+  <si>
+    <t>PLN 200.000</t>
+  </si>
+  <si>
+    <t>PLN20K</t>
+  </si>
+  <si>
+    <t>PLN 20.000</t>
+  </si>
+  <si>
+    <t>PLN25K</t>
+  </si>
+  <si>
+    <t>PLN 25.000</t>
+  </si>
+  <si>
+    <t>PLN500K</t>
+  </si>
+  <si>
+    <t>PLN 500.000</t>
+  </si>
+  <si>
+    <t>PLN50K</t>
+  </si>
+  <si>
+    <t>PLN 50.000</t>
+  </si>
+  <si>
+    <t>PLN5K</t>
+  </si>
+  <si>
+    <t>PLN 5.000</t>
+  </si>
+  <si>
+    <t>KVCLING1BULAN</t>
+  </si>
+  <si>
+    <t>K-VISION dan GOL</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING (CL01)  30 Hari</t>
+  </si>
+  <si>
+    <t>KVCLING1TAHUN</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING (CL12)  360 Hari</t>
+  </si>
+  <si>
+    <t>KVCLING1TBEIN1B</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING 12 Bulan + BEIN 1 Bulan</t>
+  </si>
+  <si>
+    <t>KVCLING3BULAN</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING (CL03) 90 Hari</t>
+  </si>
+  <si>
+    <t>KVCLING6BBEIN1B</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING 6 Bulan + BEIN 1 Bulan</t>
+  </si>
+  <si>
+    <t>KVCLING6BULAN</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING (CL06)  180 Hari</t>
+  </si>
+  <si>
+    <t>NP1BULAN</t>
+  </si>
+  <si>
+    <t>Nex Parabola</t>
+  </si>
+  <si>
+    <t>Nex Parabola Paket Basic 30 Hari (1001)</t>
+  </si>
+  <si>
+    <t>NP1TAHUN</t>
+  </si>
+  <si>
+    <t>Nex Parabola Paket Basic 360 Hari (1012)</t>
+  </si>
+  <si>
+    <t>NP3BULAN</t>
+  </si>
+  <si>
+    <t>Nex Parabola Paket Basic 90 Hari (1003)</t>
+  </si>
+  <si>
+    <t>NP6BULAN</t>
+  </si>
+  <si>
+    <t>Nex Parabola Paket Basic 180 Hari (1006)</t>
+  </si>
+  <si>
+    <t>AXIS30H</t>
+  </si>
+  <si>
+    <t>Axis Tambah Masa Aktif Kartu 30 Hari</t>
+  </si>
+  <si>
+    <t>AXIS180H</t>
+  </si>
+  <si>
+    <t>Axis Tambah Masa Aktif Kartu 180 Hari</t>
+  </si>
+  <si>
+    <t>ISAT180H</t>
+  </si>
+  <si>
+    <t>Indosat Tambah Masa Aktif Kartu 180 Hari</t>
+  </si>
+  <si>
+    <t>ISAT30H</t>
+  </si>
+  <si>
+    <t>Indosat Tambah Masa Aktif Kartu 30 Hari</t>
+  </si>
+  <si>
+    <t>ISAT360H</t>
+  </si>
+  <si>
+    <t>Indosat Tambah Masa Aktif Kartu 360 Hari</t>
+  </si>
+  <si>
+    <t>ISAT90H</t>
+  </si>
+  <si>
+    <t>Indosat Tambah Masa Aktif Kartu 90 Hari</t>
+  </si>
+  <si>
+    <t>TSEL180H</t>
+  </si>
+  <si>
+    <t>Telkomsel Tambah Masa Aktif Kartu 180 Hari</t>
+  </si>
+  <si>
+    <t>TSEL30H</t>
+  </si>
+  <si>
+    <t>Telkomsel Tambah Masa Aktif Kartu 30 Hari</t>
+  </si>
+  <si>
+    <t>TSEL360H</t>
+  </si>
+  <si>
+    <t>Telkomsel Tambah Masa Aktif Kartu 360 Hari</t>
+  </si>
+  <si>
+    <t>TSEL90H</t>
+  </si>
+  <si>
+    <t>Telkomsel Tambah Masa Aktif Kartu 90 Hari</t>
+  </si>
+  <si>
+    <t>FFMY100</t>
+  </si>
+  <si>
+    <t>100 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY1060</t>
+  </si>
+  <si>
+    <t>1060 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY1080</t>
+  </si>
+  <si>
+    <t>1080 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY11500</t>
+  </si>
+  <si>
+    <t>11500 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY2180</t>
+  </si>
+  <si>
+    <t>2180 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY2200</t>
+  </si>
+  <si>
+    <t>2200 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY25</t>
+  </si>
+  <si>
+    <t>25 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY310</t>
+  </si>
+  <si>
+    <t>310 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY4450</t>
+  </si>
+  <si>
+    <t>4450 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY50</t>
+  </si>
+  <si>
+    <t>50 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY520</t>
+  </si>
+  <si>
+    <t>520 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY5600</t>
+  </si>
+  <si>
+    <t>5600 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY645</t>
+  </si>
+  <si>
+    <t>645 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY6900</t>
+  </si>
+  <si>
+    <t>6900 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMYMM</t>
+  </si>
+  <si>
+    <t>Monthly Membership (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMYWM</t>
+  </si>
+  <si>
+    <t>Weekly Membership (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY1084</t>
+  </si>
+  <si>
+    <t>1084 (940+144) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY140</t>
+  </si>
+  <si>
+    <t>140 (127+13) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY1446</t>
+  </si>
+  <si>
+    <t>1446 (1252+194) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY284</t>
+  </si>
+  <si>
+    <t>284 (254+30) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY2976</t>
+  </si>
+  <si>
+    <t>2976 (2501+475) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY355</t>
+  </si>
+  <si>
+    <t>355 (317+38) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY42</t>
+  </si>
+  <si>
+    <t>42 (38+4) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY429</t>
+  </si>
+  <si>
+    <t>429 (383+46) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY70</t>
+  </si>
+  <si>
+    <t>70 (64+6) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY716</t>
+  </si>
+  <si>
+    <t>716 (633+83) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY7502</t>
+  </si>
+  <si>
+    <t>7502 (6252+1250) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMYF100</t>
+  </si>
+  <si>
+    <t>100 (50+50) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMYF1000</t>
+  </si>
+  <si>
+    <t>1000 (500+500) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMYF300</t>
+  </si>
+  <si>
+    <t>300 (150+150) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMYF500</t>
+  </si>
+  <si>
+    <t>500 (250+250) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMYWC</t>
+  </si>
+  <si>
+    <t>Weekly Card (Malaysia)</t>
+  </si>
+  <si>
+    <t>AOV1430</t>
+  </si>
+  <si>
+    <t>ARENA OF VALOR</t>
+  </si>
+  <si>
+    <t>1430 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV230</t>
+  </si>
+  <si>
+    <t>230 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV2390</t>
+  </si>
+  <si>
+    <t>2390 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV40</t>
+  </si>
+  <si>
+    <t>40 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV470</t>
+  </si>
+  <si>
+    <t>470 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV4800</t>
+  </si>
+  <si>
+    <t>4800 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV90</t>
+  </si>
+  <si>
+    <t>90 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV950</t>
+  </si>
+  <si>
+    <t>950 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY20K</t>
+  </si>
+  <si>
+    <t>GO PAY</t>
+  </si>
+  <si>
+    <t>20.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY15K</t>
+  </si>
+  <si>
+    <t>15.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY100K</t>
+  </si>
+  <si>
+    <t>100.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY10K</t>
+  </si>
+  <si>
+    <t>10.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA95K</t>
+  </si>
+  <si>
+    <t>DANA</t>
+  </si>
+  <si>
+    <t>95.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA90K</t>
+  </si>
+  <si>
+    <t>90.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA85K</t>
+  </si>
+  <si>
+    <t>85.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA80K</t>
+  </si>
+  <si>
+    <t>80.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA75K</t>
+  </si>
+  <si>
+    <t>75.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA70K</t>
+  </si>
+  <si>
+    <t>70.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA60K</t>
+  </si>
+  <si>
+    <t>60.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA65K</t>
+  </si>
+  <si>
+    <t>65.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA5K</t>
+  </si>
+  <si>
+    <t>5.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA55K</t>
+  </si>
+  <si>
+    <t>55.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA50K</t>
+  </si>
+  <si>
+    <t>50.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA45K</t>
+  </si>
+  <si>
+    <t>45.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA40K</t>
+  </si>
+  <si>
+    <t>40.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA30K</t>
+  </si>
+  <si>
+    <t>30.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA35K</t>
+  </si>
+  <si>
+    <t>35.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA25K</t>
+  </si>
+  <si>
+    <t>25.000 (Dana Indonesia)</t>
   </si>
   <si>
     <t>DANA20K</t>
   </si>
   <si>
-    <t>DANA</t>
-[...197 lines deleted...]
-    <t>Axis 5.000</t>
+    <t>20.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA100K</t>
+  </si>
+  <si>
+    <t>100.000 (Dana Indonesia)</t>
   </si>
   <si>
     <t>DANA10K</t>
   </si>
   <si>
-    <t>DANA 10.000</t>
-[...8 lines deleted...]
-    <t>Voucher Telkomsel 1.5 GB 3 Hari (Kalimantan Zona 1)</t>
+    <t>10.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA15K</t>
+  </si>
+  <si>
+    <t>15.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY25K</t>
+  </si>
+  <si>
+    <t>25.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY30K</t>
+  </si>
+  <si>
+    <t>30.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY35K</t>
+  </si>
+  <si>
+    <t>35.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY40K</t>
+  </si>
+  <si>
+    <t>40.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY45K</t>
+  </si>
+  <si>
+    <t>45.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY50K</t>
+  </si>
+  <si>
+    <t>50.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY55K</t>
+  </si>
+  <si>
+    <t>55.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY5K</t>
+  </si>
+  <si>
+    <t>5.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY60K</t>
+  </si>
+  <si>
+    <t>60.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY65K</t>
+  </si>
+  <si>
+    <t>65.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY70K</t>
+  </si>
+  <si>
+    <t>70.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY75K</t>
+  </si>
+  <si>
+    <t>75.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY80K</t>
+  </si>
+  <si>
+    <t>80.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY85K</t>
+  </si>
+  <si>
+    <t>85.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY90K</t>
+  </si>
+  <si>
+    <t>90.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY95K</t>
+  </si>
+  <si>
+    <t>95.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP100K</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY</t>
+  </si>
+  <si>
+    <t>100.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP10K</t>
+  </si>
+  <si>
+    <t>10.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP15K</t>
+  </si>
+  <si>
+    <t>15.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP20K</t>
+  </si>
+  <si>
+    <t>20.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP25K</t>
+  </si>
+  <si>
+    <t>25.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP30K</t>
+  </si>
+  <si>
+    <t>30.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP35K</t>
+  </si>
+  <si>
+    <t>35.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP40K</t>
+  </si>
+  <si>
+    <t>40.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP45K</t>
+  </si>
+  <si>
+    <t>45.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP50K</t>
+  </si>
+  <si>
+    <t>50.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP55K</t>
+  </si>
+  <si>
+    <t>55.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP5K</t>
+  </si>
+  <si>
+    <t>5.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP60K</t>
+  </si>
+  <si>
+    <t>60.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP65K</t>
+  </si>
+  <si>
+    <t>65.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP70K</t>
+  </si>
+  <si>
+    <t>70.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP75K</t>
+  </si>
+  <si>
+    <t>75.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP80K</t>
+  </si>
+  <si>
+    <t>80.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP85K</t>
+  </si>
+  <si>
+    <t>85.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP90K</t>
+  </si>
+  <si>
+    <t>90.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP95K</t>
+  </si>
+  <si>
+    <t>95.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO100K</t>
+  </si>
+  <si>
+    <t>OVO</t>
+  </si>
+  <si>
+    <t>100.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO10K</t>
+  </si>
+  <si>
+    <t>10.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO15K</t>
+  </si>
+  <si>
+    <t>15.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO20K</t>
+  </si>
+  <si>
+    <t>20.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO25K</t>
+  </si>
+  <si>
+    <t>25.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO30K</t>
+  </si>
+  <si>
+    <t>30.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO35K</t>
+  </si>
+  <si>
+    <t>35.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO40K</t>
+  </si>
+  <si>
+    <t>40.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO45K</t>
+  </si>
+  <si>
+    <t>45.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO50K</t>
+  </si>
+  <si>
+    <t>50.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO55K</t>
+  </si>
+  <si>
+    <t>55.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO60K</t>
+  </si>
+  <si>
+    <t>60.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO65K</t>
+  </si>
+  <si>
+    <t>65.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO70K</t>
+  </si>
+  <si>
+    <t>70.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO75K</t>
+  </si>
+  <si>
+    <t>75.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO80K</t>
+  </si>
+  <si>
+    <t>80.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO85K</t>
+  </si>
+  <si>
+    <t>85.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO90K</t>
+  </si>
+  <si>
+    <t>90.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO95K</t>
+  </si>
+  <si>
+    <t>95.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>MLTP</t>
+  </si>
+  <si>
+    <t>Twilight Pass</t>
+  </si>
+  <si>
+    <t>MLMEB</t>
+  </si>
+  <si>
+    <t>Monthly Epic Bundle</t>
+  </si>
+  <si>
+    <t>MLWEB</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle</t>
+  </si>
+  <si>
+    <t>MLGMEB</t>
+  </si>
+  <si>
+    <t>Monthly Epic Bundle (Global)</t>
+  </si>
+  <si>
+    <t>MLGTP</t>
+  </si>
+  <si>
+    <t>Twilight Pass (Global)</t>
+  </si>
+  <si>
+    <t>MLGWEB</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle (Global)</t>
+  </si>
+  <si>
+    <t>MLMYF150</t>
+  </si>
+  <si>
+    <t>First Top Up 150+Bonus Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMYF250</t>
+  </si>
+  <si>
+    <t>First Top Up 250+Bonus Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMYF50</t>
+  </si>
+  <si>
+    <t>First Top Up 50+Bonus Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMYF500</t>
+  </si>
+  <si>
+    <t>First Top Up 500+Bonus Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMYMEB</t>
+  </si>
+  <si>
+    <t>Monthly Epic Bundle (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMYTP</t>
+  </si>
+  <si>
+    <t>Twilight Pass (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMYWEB</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLBRL1346</t>
+  </si>
+  <si>
+    <t>1.346 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL1050</t>
+  </si>
+  <si>
+    <t>1.050 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL150</t>
+  </si>
+  <si>
+    <t>First Top Up 150+15 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL1669</t>
+  </si>
+  <si>
+    <t>1.669 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL172</t>
+  </si>
+  <si>
+    <t>172 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL1825</t>
+  </si>
+  <si>
+    <t>1.825 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL2014</t>
+  </si>
+  <si>
+    <t>2.014 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL257</t>
+  </si>
+  <si>
+    <t>257 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL2901</t>
+  </si>
+  <si>
+    <t>2.901 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL344</t>
+  </si>
+  <si>
+    <t>344 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL3688</t>
+  </si>
+  <si>
+    <t>3.688 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL429</t>
+  </si>
+  <si>
+    <t>429 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL516</t>
+  </si>
+  <si>
+    <t>516 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL5532</t>
+  </si>
+  <si>
+    <t>5.532 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL600</t>
+  </si>
+  <si>
+    <t>600 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL706</t>
+  </si>
+  <si>
+    <t>706 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL792</t>
+  </si>
+  <si>
+    <t>792 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL86</t>
+  </si>
+  <si>
+    <t>86 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL878</t>
+  </si>
+  <si>
+    <t>878 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRLF250</t>
+  </si>
+  <si>
+    <t>First Top Up 250+25 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRLF50</t>
+  </si>
+  <si>
+    <t>First Top Up 50+5 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRLF500</t>
+  </si>
+  <si>
+    <t>First Top Up 500+65 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLMEBBRL</t>
+  </si>
+  <si>
+    <t>Monthly Epic Bundle (Brazil)</t>
+  </si>
+  <si>
+    <t>MLMEBPH</t>
+  </si>
+  <si>
+    <t>Monthly Epic Bundle (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH11</t>
+  </si>
+  <si>
+    <t>11 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH112</t>
+  </si>
+  <si>
+    <t>112 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH1163</t>
+  </si>
+  <si>
+    <t>1.163 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH22</t>
+  </si>
+  <si>
+    <t>22 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH223</t>
+  </si>
+  <si>
+    <t>223 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH2398</t>
+  </si>
+  <si>
+    <t>2.398 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH336</t>
+  </si>
+  <si>
+    <t>336 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH5</t>
+  </si>
+  <si>
+    <t>5 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH56</t>
+  </si>
+  <si>
+    <t>56 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH570</t>
+  </si>
+  <si>
+    <t>570 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH6042</t>
+  </si>
+  <si>
+    <t>6.042 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPHF150</t>
+  </si>
+  <si>
+    <t>First Top Up 150+Bonus Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPHF250</t>
+  </si>
+  <si>
+    <t>First Top Up 250+Bonus Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPHF50</t>
+  </si>
+  <si>
+    <t>First Top Up 50+Bonus Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPHF500</t>
+  </si>
+  <si>
+    <t>First Top Up 500+Bonus Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLSG1084</t>
+  </si>
+  <si>
+    <t>1.084 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG14</t>
+  </si>
+  <si>
+    <t>14 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG140</t>
+  </si>
+  <si>
+    <t>140 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG1446</t>
+  </si>
+  <si>
+    <t>1.446 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG2976</t>
+  </si>
+  <si>
+    <t>2.976 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG355</t>
+  </si>
+  <si>
+    <t>355 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG429</t>
+  </si>
+  <si>
+    <t>429 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG70</t>
+  </si>
+  <si>
+    <t>70 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG716</t>
+  </si>
+  <si>
+    <t>716 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG7502</t>
+  </si>
+  <si>
+    <t>7.502 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSGF150</t>
+  </si>
+  <si>
+    <t>First Top Up 150+Bonus Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSGF250</t>
+  </si>
+  <si>
+    <t>First Top Up 250+Bonus Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSGF50</t>
+  </si>
+  <si>
+    <t>First Top Up 50+Bonus Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSGF500</t>
+  </si>
+  <si>
+    <t>First Top Up 500+Bonus Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLWEBBRL</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle (Brazil)</t>
+  </si>
+  <si>
+    <t>MLWEBPH</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle (Filipina)</t>
+  </si>
+  <si>
+    <t>WDPBRL</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass (Brazil)</t>
+  </si>
+  <si>
+    <t>WDPPH</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass (Filipina)</t>
+  </si>
+  <si>
+    <t>WDPSG</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass (Singapore)</t>
+  </si>
+  <si>
+    <t>STM120K</t>
+  </si>
+  <si>
+    <t>Steam Wallet (IDR)</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 120.000</t>
+  </si>
+  <si>
+    <t>GP100K</t>
+  </si>
+  <si>
+    <t>GOOGLE PLAY INDONESIA</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 100.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP10K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 10.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP150K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 150.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP20K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 20.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP300K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 300.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP500K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 500.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP50K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 50.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP5K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 5.000 Indonesia</t>
+  </si>
+  <si>
+    <t>STM12K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 12.000</t>
+  </si>
+  <si>
+    <t>STM250K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 250.000</t>
+  </si>
+  <si>
+    <t>STM400K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 400.000</t>
+  </si>
+  <si>
+    <t>STM45K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 45.000</t>
+  </si>
+  <si>
+    <t>STM600K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 600.000</t>
+  </si>
+  <si>
+    <t>STM60K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 60.000</t>
+  </si>
+  <si>
+    <t>STM8K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 8.000</t>
+  </si>
+  <si>
+    <t>STM90K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 90.000</t>
+  </si>
+  <si>
+    <t>VPS100K</t>
+  </si>
+  <si>
+    <t>PLAYSTATION</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 100.000</t>
+  </si>
+  <si>
+    <t>VPS1JT</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 1.000.000</t>
+  </si>
+  <si>
+    <t>VPS200K</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 200.000</t>
+  </si>
+  <si>
+    <t>VPS300K</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 300.000</t>
+  </si>
+  <si>
+    <t>VPS600K</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 600.000</t>
+  </si>
+  <si>
+    <t>DF1280</t>
+  </si>
+  <si>
+    <t>Delta Force</t>
+  </si>
+  <si>
+    <t>1.280 Delta Coins</t>
+  </si>
+  <si>
+    <t>UC16200G</t>
+  </si>
+  <si>
+    <t>16.200 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>UC1800G</t>
+  </si>
+  <si>
+    <t>1.800 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>UC24300G</t>
+  </si>
+  <si>
+    <t>24.300 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>UC32400G</t>
+  </si>
+  <si>
+    <t>32.400 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>UC325G</t>
+  </si>
+  <si>
+    <t>325 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>UC3850G</t>
+  </si>
+  <si>
+    <t>3.850 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>UC60G</t>
+  </si>
+  <si>
+    <t>60 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>UC660G</t>
+  </si>
+  <si>
+    <t>660 Unknown Cash Global</t>
   </si>
   <si>
     <t>UC8100G</t>
   </si>
   <si>
-    <t>PUBG Mobile Global 8.100 UC</t>
-[...98 lines deleted...]
-    <t>Indosat Freedom Internet 14 GB 28 Hari</t>
+    <t>8.100 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>DF12960</t>
+  </si>
+  <si>
+    <t>12.960 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF1680</t>
+  </si>
+  <si>
+    <t>1.680 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF18</t>
+  </si>
+  <si>
+    <t>18 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF19440</t>
+  </si>
+  <si>
+    <t>19.440 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF30</t>
+  </si>
+  <si>
+    <t>30 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF300</t>
+  </si>
+  <si>
+    <t>300 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF3280</t>
+  </si>
+  <si>
+    <t>3.280 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF420</t>
+  </si>
+  <si>
+    <t>420 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF60</t>
+  </si>
+  <si>
+    <t>60 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF6480</t>
+  </si>
+  <si>
+    <t>6.480 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF680</t>
+  </si>
+  <si>
+    <t>680 Delta Coins</t>
+  </si>
+  <si>
+    <t>DFG1280</t>
+  </si>
+  <si>
+    <t>1.280 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG12960</t>
+  </si>
+  <si>
+    <t>12.960 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG1680</t>
+  </si>
+  <si>
+    <t>1.680 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG18</t>
+  </si>
+  <si>
+    <t>18 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG19440</t>
+  </si>
+  <si>
+    <t>19.440 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG30</t>
+  </si>
+  <si>
+    <t>30 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG300</t>
+  </si>
+  <si>
+    <t>300 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG3280</t>
+  </si>
+  <si>
+    <t>3.280 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG420</t>
+  </si>
+  <si>
+    <t>420 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG60</t>
+  </si>
+  <si>
+    <t>60 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG6480</t>
+  </si>
+  <si>
+    <t>6.480 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG680</t>
+  </si>
+  <si>
+    <t>680 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFGS</t>
+  </si>
+  <si>
+    <t>Genesis Supplies</t>
+  </si>
+  <si>
+    <t>DFGSA</t>
+  </si>
+  <si>
+    <t>Genesis Supplies - Advanced</t>
+  </si>
+  <si>
+    <t>DFMY1519</t>
+  </si>
+  <si>
+    <t>1519 (1280+239) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY16589</t>
+  </si>
+  <si>
+    <t>16589 (12960+3629) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY19</t>
+  </si>
+  <si>
+    <t>19 (18+1) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY2032</t>
+  </si>
+  <si>
+    <t>2032 (1680+352) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY24884</t>
+  </si>
+  <si>
+    <t>24884 (19440+5444) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY31</t>
+  </si>
+  <si>
+    <t>31 (30+1) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY330</t>
+  </si>
+  <si>
+    <t>330 (300+30) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY4049</t>
+  </si>
+  <si>
+    <t>4049 (3280+769) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY474</t>
+  </si>
+  <si>
+    <t>474 (420+54) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY62</t>
+  </si>
+  <si>
+    <t>62 (60+2) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY772</t>
+  </si>
+  <si>
+    <t>772 (680+92) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY8295</t>
+  </si>
+  <si>
+    <t>8295 (6480+1815) Delta Coins - Garena (MY)</t>
   </si>
   <si>
     <t>FI150GB30H</t>
   </si>
   <si>
     <t>Indosat Freedom Internet Sensasi 150 GB 28 Hari</t>
   </si>
   <si>
-    <t>FI16GB30H</t>
-[...737 lines deleted...]
-    <t>PUBG Mobile Global 16.200 UC</t>
+    <t>MCWC2</t>
+  </si>
+  <si>
+    <t>Weekly Card 2x (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCWC3</t>
+  </si>
+  <si>
+    <t>Weekly Card 3x (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCWC5</t>
+  </si>
+  <si>
+    <t>Weekly Card 5x (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCWC4</t>
+  </si>
+  <si>
+    <t>Weekly Card 4x (Indonesia)</t>
+  </si>
+  <si>
+    <t>TSEL35K</t>
+  </si>
+  <si>
+    <t>Telkomsel 35.000</t>
+  </si>
+  <si>
+    <t>MLSVPPH</t>
+  </si>
+  <si>
+    <t>Mobile Legends Super Value Pass (Filipina)</t>
+  </si>
+  <si>
+    <t>FI5GB2H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 5 GB 2 Hari</t>
+  </si>
+  <si>
+    <t>FFMM5</t>
+  </si>
+  <si>
+    <t>Membership Mingguan x5</t>
+  </si>
+  <si>
+    <t>FFMM4</t>
+  </si>
+  <si>
+    <t>Membership Mingguan x4</t>
+  </si>
+  <si>
+    <t>FFMB5</t>
+  </si>
+  <si>
+    <t>Membership Bulanan x5</t>
+  </si>
+  <si>
+    <t>FFMB4</t>
+  </si>
+  <si>
+    <t>Membership Bulanan x4</t>
+  </si>
+  <si>
+    <t>FFLUP6</t>
+  </si>
+  <si>
+    <t>Level Up Pass - Level 6</t>
+  </si>
+  <si>
+    <t>FFLUP25</t>
+  </si>
+  <si>
+    <t>Level Up Pass - Level 25</t>
+  </si>
+  <si>
+    <t>FFLUP30</t>
+  </si>
+  <si>
+    <t>Level Up Pass - Level 30</t>
+  </si>
+  <si>
+    <t>FFLUP20</t>
+  </si>
+  <si>
+    <t>Level Up Pass - Level 20</t>
+  </si>
+  <si>
+    <t>FFLUP15</t>
+  </si>
+  <si>
+    <t>Level Up Pass - Level 15</t>
+  </si>
+  <si>
+    <t>FFLUP10</t>
+  </si>
+  <si>
+    <t>Level Up Pass - Level 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3190,13453 +5527,24763 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I462"/>
+  <dimension ref="A1:I852"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H462" sqref="H462"/>
+      <selection activeCell="H852" sqref="H852"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2">
-        <v>1746</v>
+        <v>95578</v>
       </c>
       <c r="F2" s="2">
-        <v>1729</v>
+        <v>94676</v>
       </c>
       <c r="G2" s="2">
-        <v>1713</v>
+        <v>93775</v>
       </c>
       <c r="H2" s="2">
-        <v>1696</v>
+        <v>92873</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2">
-        <v>13127</v>
+        <v>91767</v>
       </c>
       <c r="F3" s="2">
-        <v>13003</v>
+        <v>90902</v>
       </c>
       <c r="G3" s="2">
-        <v>12879</v>
+        <v>90036</v>
       </c>
       <c r="H3" s="2">
-        <v>12756</v>
+        <v>89170</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>130907</v>
+        <v>93107</v>
       </c>
       <c r="F4" s="2">
-        <v>129672</v>
+        <v>92229</v>
       </c>
       <c r="G4" s="2">
-        <v>128437</v>
+        <v>91350</v>
       </c>
       <c r="H4" s="2">
-        <v>127202</v>
+        <v>90472</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2">
-        <v>138496</v>
+        <v>25846</v>
       </c>
       <c r="F5" s="2">
-        <v>137190</v>
+        <v>25602</v>
       </c>
       <c r="G5" s="2">
-        <v>135883</v>
+        <v>25358</v>
       </c>
       <c r="H5" s="2">
-        <v>134577</v>
+        <v>25114</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2">
-        <v>140891</v>
+        <v>33337</v>
       </c>
       <c r="F6" s="2">
-        <v>139562</v>
+        <v>33023</v>
       </c>
       <c r="G6" s="2">
-        <v>138233</v>
+        <v>32708</v>
       </c>
       <c r="H6" s="2">
-        <v>136903</v>
+        <v>32394</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2">
-        <v>141771</v>
+        <v>184032</v>
       </c>
       <c r="F7" s="2">
-        <v>140433</v>
+        <v>182296</v>
       </c>
       <c r="G7" s="2">
-        <v>139096</v>
+        <v>180560</v>
       </c>
       <c r="H7" s="2">
-        <v>137758</v>
+        <v>178823</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2">
-        <v>1884</v>
+        <v>37180</v>
       </c>
       <c r="F8" s="2">
-        <v>1866</v>
+        <v>36829</v>
       </c>
       <c r="G8" s="2">
-        <v>1848</v>
+        <v>36478</v>
       </c>
       <c r="H8" s="2">
-        <v>1830</v>
+        <v>36127</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2">
-        <v>16397</v>
+        <v>9649</v>
       </c>
       <c r="F9" s="2">
-        <v>16242</v>
+        <v>9558</v>
       </c>
       <c r="G9" s="2">
-        <v>16088</v>
+        <v>9467</v>
       </c>
       <c r="H9" s="2">
-        <v>15933</v>
+        <v>9376</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2">
-        <v>158157</v>
+        <v>6620</v>
       </c>
       <c r="F10" s="2">
-        <v>156665</v>
+        <v>6557</v>
       </c>
       <c r="G10" s="2">
-        <v>155173</v>
+        <v>6495</v>
       </c>
       <c r="H10" s="2">
-        <v>153681</v>
+        <v>6432</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2">
-        <v>17277</v>
+        <v>10685</v>
       </c>
       <c r="F11" s="2">
-        <v>17114</v>
+        <v>10584</v>
       </c>
       <c r="G11" s="2">
-        <v>16951</v>
+        <v>10483</v>
       </c>
       <c r="H11" s="2">
-        <v>16788</v>
+        <v>10382</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2">
-        <v>17819</v>
+        <v>13695</v>
       </c>
       <c r="F12" s="2">
-        <v>17651</v>
+        <v>13566</v>
       </c>
       <c r="G12" s="2">
-        <v>17482</v>
+        <v>13437</v>
       </c>
       <c r="H12" s="2">
-        <v>17314</v>
+        <v>13308</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="2">
-        <v>171703</v>
+        <v>9698</v>
       </c>
       <c r="F13" s="2">
-        <v>170083</v>
+        <v>9606</v>
       </c>
       <c r="G13" s="2">
-        <v>168463</v>
+        <v>9515</v>
       </c>
       <c r="H13" s="2">
-        <v>166844</v>
+        <v>9423</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="2">
-        <v>18437</v>
+        <v>13036</v>
       </c>
       <c r="F14" s="2">
-        <v>18263</v>
+        <v>12913</v>
       </c>
       <c r="G14" s="2">
-        <v>18089</v>
+        <v>12790</v>
       </c>
       <c r="H14" s="2">
-        <v>17915</v>
+        <v>12667</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="2">
-        <v>187846</v>
+        <v>28143</v>
       </c>
       <c r="F15" s="2">
-        <v>186074</v>
+        <v>27878</v>
       </c>
       <c r="G15" s="2">
-        <v>184302</v>
+        <v>27612</v>
       </c>
       <c r="H15" s="2">
-        <v>182529</v>
+        <v>27347</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2">
-        <v>19673</v>
+        <v>11141</v>
       </c>
       <c r="F16" s="2">
-        <v>19487</v>
+        <v>11036</v>
       </c>
       <c r="G16" s="2">
-        <v>19301</v>
+        <v>10930</v>
       </c>
       <c r="H16" s="2">
-        <v>19116</v>
+        <v>10825</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="2">
-        <v>187846</v>
+        <v>14992</v>
       </c>
       <c r="F17" s="2">
-        <v>186074</v>
+        <v>14850</v>
       </c>
       <c r="G17" s="2">
-        <v>184302</v>
+        <v>14709</v>
       </c>
       <c r="H17" s="2">
-        <v>182529</v>
+        <v>14567</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="2">
-        <v>1881734</v>
+        <v>11341</v>
       </c>
       <c r="F18" s="2">
-        <v>1863982</v>
+        <v>11234</v>
       </c>
       <c r="G18" s="2">
-        <v>1846230</v>
+        <v>11127</v>
       </c>
       <c r="H18" s="2">
-        <v>1828478</v>
+        <v>11020</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="2">
-        <v>199061</v>
+        <v>28225</v>
       </c>
       <c r="F19" s="2">
-        <v>197183</v>
+        <v>27958</v>
       </c>
       <c r="G19" s="2">
-        <v>195305</v>
+        <v>27692</v>
       </c>
       <c r="H19" s="2">
-        <v>193427</v>
+        <v>27426</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="2">
-        <v>2614</v>
+        <v>22589</v>
       </c>
       <c r="F20" s="2">
-        <v>2589</v>
+        <v>22376</v>
       </c>
       <c r="G20" s="2">
-        <v>2565</v>
+        <v>22162</v>
       </c>
       <c r="H20" s="2">
-        <v>2540</v>
+        <v>21949</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="2">
-        <v>20552</v>
+        <v>32977</v>
       </c>
       <c r="F21" s="2">
-        <v>20358</v>
+        <v>32666</v>
       </c>
       <c r="G21" s="2">
-        <v>20165</v>
+        <v>32354</v>
       </c>
       <c r="H21" s="2">
-        <v>19971</v>
+        <v>32043</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="2">
-        <v>199615</v>
+        <v>23513</v>
       </c>
       <c r="F22" s="2">
-        <v>197732</v>
+        <v>23291</v>
       </c>
       <c r="G22" s="2">
-        <v>195849</v>
+        <v>23069</v>
       </c>
       <c r="H22" s="2">
-        <v>193965</v>
+        <v>22847</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="2">
-        <v>209201</v>
+        <v>44335</v>
       </c>
       <c r="F23" s="2">
-        <v>207227</v>
+        <v>43916</v>
       </c>
       <c r="G23" s="2">
-        <v>205253</v>
+        <v>43498</v>
       </c>
       <c r="H23" s="2">
-        <v>203280</v>
+        <v>43080</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E24" s="2">
-        <v>22312</v>
+        <v>61656</v>
       </c>
       <c r="F24" s="2">
-        <v>22101</v>
+        <v>61074</v>
       </c>
       <c r="G24" s="2">
-        <v>21891</v>
+        <v>60493</v>
       </c>
       <c r="H24" s="2">
-        <v>21680</v>
+        <v>59911</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E25" s="2">
-        <v>22976</v>
+        <v>61912</v>
       </c>
       <c r="F25" s="2">
-        <v>22759</v>
+        <v>61328</v>
       </c>
       <c r="G25" s="2">
-        <v>22542</v>
+        <v>60744</v>
       </c>
       <c r="H25" s="2">
-        <v>22325</v>
+        <v>60160</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E26" s="2">
-        <v>24709</v>
+        <v>70047</v>
       </c>
       <c r="F26" s="2">
-        <v>24476</v>
+        <v>69386</v>
       </c>
       <c r="G26" s="2">
-        <v>24242</v>
+        <v>68725</v>
       </c>
       <c r="H26" s="2">
-        <v>24009</v>
+        <v>68064</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E27" s="2">
-        <v>234801</v>
+        <v>24656</v>
       </c>
       <c r="F27" s="2">
-        <v>232586</v>
+        <v>24423</v>
       </c>
       <c r="G27" s="2">
-        <v>230370</v>
+        <v>24190</v>
       </c>
       <c r="H27" s="2">
-        <v>228155</v>
+        <v>23958</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E28" s="2">
-        <v>247541</v>
+        <v>26601</v>
       </c>
       <c r="F28" s="2">
-        <v>245205</v>
+        <v>26350</v>
       </c>
       <c r="G28" s="2">
-        <v>242870</v>
+        <v>26099</v>
       </c>
       <c r="H28" s="2">
-        <v>240535</v>
+        <v>25848</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E29" s="2">
-        <v>25843</v>
+        <v>115293</v>
       </c>
       <c r="F29" s="2">
-        <v>25599</v>
+        <v>114205</v>
       </c>
       <c r="G29" s="2">
-        <v>25355</v>
+        <v>113118</v>
       </c>
       <c r="H29" s="2">
-        <v>25111</v>
+        <v>112030</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E30" s="2">
-        <v>262882</v>
+        <v>30586</v>
       </c>
       <c r="F30" s="2">
-        <v>260402</v>
+        <v>30298</v>
       </c>
       <c r="G30" s="2">
-        <v>257922</v>
+        <v>30009</v>
       </c>
       <c r="H30" s="2">
-        <v>255442</v>
+        <v>29721</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E31" s="2">
-        <v>3486</v>
+        <v>33271</v>
       </c>
       <c r="F31" s="2">
-        <v>3453</v>
+        <v>32957</v>
       </c>
       <c r="G31" s="2">
-        <v>3421</v>
+        <v>32644</v>
       </c>
       <c r="H31" s="2">
-        <v>3388</v>
+        <v>32330</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E32" s="2">
-        <v>27548</v>
+        <v>49638</v>
       </c>
       <c r="F32" s="2">
-        <v>27288</v>
+        <v>49169</v>
       </c>
       <c r="G32" s="2">
-        <v>27029</v>
+        <v>48701</v>
       </c>
       <c r="H32" s="2">
-        <v>26769</v>
+        <v>48233</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E33" s="2">
-        <v>261459</v>
+        <v>77831</v>
       </c>
       <c r="F33" s="2">
-        <v>258992</v>
+        <v>77096</v>
       </c>
       <c r="G33" s="2">
-        <v>256525</v>
+        <v>76362</v>
       </c>
       <c r="H33" s="2">
-        <v>254059</v>
+        <v>75628</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E34" s="2">
-        <v>28183</v>
+        <v>105868</v>
       </c>
       <c r="F34" s="2">
-        <v>27917</v>
+        <v>104869</v>
       </c>
       <c r="G34" s="2">
-        <v>27652</v>
+        <v>103870</v>
       </c>
       <c r="H34" s="2">
-        <v>27386</v>
+        <v>102871</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E35" s="2">
-        <v>279175</v>
+        <v>11475</v>
       </c>
       <c r="F35" s="2">
-        <v>276542</v>
+        <v>11366</v>
       </c>
       <c r="G35" s="2">
-        <v>273908</v>
+        <v>11258</v>
       </c>
       <c r="H35" s="2">
-        <v>271274</v>
+        <v>11150</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E36" s="2">
-        <v>284926</v>
+        <v>15890</v>
       </c>
       <c r="F36" s="2">
-        <v>282238</v>
+        <v>15741</v>
       </c>
       <c r="G36" s="2">
-        <v>279550</v>
+        <v>15591</v>
       </c>
       <c r="H36" s="2">
-        <v>276862</v>
+        <v>15441</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E37" s="2">
-        <v>288865</v>
+        <v>26475</v>
       </c>
       <c r="F37" s="2">
-        <v>286140</v>
+        <v>26225</v>
       </c>
       <c r="G37" s="2">
-        <v>283415</v>
+        <v>25975</v>
       </c>
       <c r="H37" s="2">
-        <v>280689</v>
+        <v>25725</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E38" s="2">
-        <v>287033</v>
+        <v>52947</v>
       </c>
       <c r="F38" s="2">
-        <v>284325</v>
+        <v>52448</v>
       </c>
       <c r="G38" s="2">
-        <v>281617</v>
+        <v>51948</v>
       </c>
       <c r="H38" s="2">
-        <v>278910</v>
+        <v>51449</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E39" s="2">
-        <v>293661</v>
+        <v>6201</v>
       </c>
       <c r="F39" s="2">
-        <v>290891</v>
+        <v>6143</v>
       </c>
       <c r="G39" s="2">
-        <v>288121</v>
+        <v>6084</v>
       </c>
       <c r="H39" s="2">
-        <v>285350</v>
+        <v>6026</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E40" s="2">
-        <v>295746</v>
+        <v>235850</v>
       </c>
       <c r="F40" s="2">
-        <v>292956</v>
+        <v>233625</v>
       </c>
       <c r="G40" s="2">
-        <v>290166</v>
+        <v>231400</v>
       </c>
       <c r="H40" s="2">
-        <v>287376</v>
+        <v>229175</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C41" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E41" s="2">
-        <v>305137</v>
+        <v>98050</v>
       </c>
       <c r="F41" s="2">
-        <v>302258</v>
+        <v>97125</v>
       </c>
       <c r="G41" s="2">
-        <v>299380</v>
+        <v>96200</v>
       </c>
       <c r="H41" s="2">
-        <v>296501</v>
+        <v>95275</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E42" s="2">
-        <v>311687</v>
+        <v>17501</v>
       </c>
       <c r="F42" s="2">
-        <v>308746</v>
+        <v>17336</v>
       </c>
       <c r="G42" s="2">
-        <v>305806</v>
+        <v>17170</v>
       </c>
       <c r="H42" s="2">
-        <v>302865</v>
+        <v>17005</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E43" s="2">
-        <v>4357</v>
+        <v>145750</v>
       </c>
       <c r="F43" s="2">
-        <v>4316</v>
+        <v>144375</v>
       </c>
       <c r="G43" s="2">
-        <v>4274</v>
+        <v>143000</v>
       </c>
       <c r="H43" s="2">
-        <v>4233</v>
+        <v>141625</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E44" s="2">
-        <v>33256</v>
+        <v>146810</v>
       </c>
       <c r="F44" s="2">
-        <v>32943</v>
+        <v>145425</v>
       </c>
       <c r="G44" s="2">
-        <v>32629</v>
+        <v>144040</v>
       </c>
       <c r="H44" s="2">
-        <v>32315</v>
+        <v>142655</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E45" s="2">
-        <v>340630</v>
+        <v>34477</v>
       </c>
       <c r="F45" s="2">
-        <v>337416</v>
+        <v>34151</v>
       </c>
       <c r="G45" s="2">
-        <v>334203</v>
+        <v>33826</v>
       </c>
       <c r="H45" s="2">
-        <v>330989</v>
+        <v>33501</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E46" s="2">
-        <v>361107</v>
+        <v>152110</v>
       </c>
       <c r="F46" s="2">
-        <v>357700</v>
+        <v>150675</v>
       </c>
       <c r="G46" s="2">
-        <v>354294</v>
+        <v>149240</v>
       </c>
       <c r="H46" s="2">
-        <v>350887</v>
+        <v>147805</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E47" s="2">
-        <v>362672</v>
+        <v>179670</v>
       </c>
       <c r="F47" s="2">
-        <v>359250</v>
+        <v>177975</v>
       </c>
       <c r="G47" s="2">
-        <v>355829</v>
+        <v>176280</v>
       </c>
       <c r="H47" s="2">
-        <v>352407</v>
+        <v>174585</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E48" s="2">
-        <v>37429</v>
+        <v>196736</v>
       </c>
       <c r="F48" s="2">
-        <v>37076</v>
+        <v>194880</v>
       </c>
       <c r="G48" s="2">
-        <v>36722</v>
+        <v>193024</v>
       </c>
       <c r="H48" s="2">
-        <v>36369</v>
+        <v>191168</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E49" s="2">
-        <v>5227</v>
+        <v>1765</v>
       </c>
       <c r="F49" s="2">
-        <v>5178</v>
+        <v>1748</v>
       </c>
       <c r="G49" s="2">
-        <v>5128</v>
+        <v>1732</v>
       </c>
       <c r="H49" s="2">
-        <v>5079</v>
+        <v>1715</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E50" s="2">
-        <v>41110</v>
+        <v>13977</v>
       </c>
       <c r="F50" s="2">
-        <v>40722</v>
+        <v>13845</v>
       </c>
       <c r="G50" s="2">
-        <v>40334</v>
+        <v>13713</v>
       </c>
       <c r="H50" s="2">
-        <v>39946</v>
+        <v>13582</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E51" s="2">
-        <v>389656</v>
+        <v>133210</v>
       </c>
       <c r="F51" s="2">
-        <v>385980</v>
+        <v>131954</v>
       </c>
       <c r="G51" s="2">
-        <v>382304</v>
+        <v>130697</v>
       </c>
       <c r="H51" s="2">
-        <v>378628</v>
+        <v>129440</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E52" s="2">
-        <v>437439</v>
+        <v>140560</v>
       </c>
       <c r="F52" s="2">
-        <v>433312</v>
+        <v>139234</v>
       </c>
       <c r="G52" s="2">
-        <v>429185</v>
+        <v>137908</v>
       </c>
       <c r="H52" s="2">
-        <v>425058</v>
+        <v>136582</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E53" s="2">
-        <v>45808</v>
+        <v>142464</v>
       </c>
       <c r="F53" s="2">
-        <v>45376</v>
+        <v>141120</v>
       </c>
       <c r="G53" s="2">
-        <v>44944</v>
+        <v>139776</v>
       </c>
       <c r="H53" s="2">
-        <v>44511</v>
+        <v>138432</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E54" s="2">
-        <v>47861</v>
+        <v>143975</v>
       </c>
       <c r="F54" s="2">
-        <v>47410</v>
+        <v>142616</v>
       </c>
       <c r="G54" s="2">
-        <v>46958</v>
+        <v>141258</v>
       </c>
       <c r="H54" s="2">
-        <v>46507</v>
+        <v>139900</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E55" s="2">
-        <v>469574</v>
+        <v>1915</v>
       </c>
       <c r="F55" s="2">
-        <v>465144</v>
+        <v>1897</v>
       </c>
       <c r="G55" s="2">
-        <v>460714</v>
+        <v>1879</v>
       </c>
       <c r="H55" s="2">
-        <v>456284</v>
+        <v>1861</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E56" s="2">
-        <v>469574</v>
+        <v>16462</v>
       </c>
       <c r="F56" s="2">
-        <v>465144</v>
+        <v>16307</v>
       </c>
       <c r="G56" s="2">
-        <v>460714</v>
+        <v>16151</v>
       </c>
       <c r="H56" s="2">
-        <v>456284</v>
+        <v>15996</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E57" s="2">
-        <v>475209</v>
+        <v>160515</v>
       </c>
       <c r="F57" s="2">
-        <v>470726</v>
+        <v>159000</v>
       </c>
       <c r="G57" s="2">
-        <v>466242</v>
+        <v>157486</v>
       </c>
       <c r="H57" s="2">
-        <v>461759</v>
+        <v>155972</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E58" s="2">
-        <v>50501</v>
+        <v>17389</v>
       </c>
       <c r="F58" s="2">
-        <v>50024</v>
+        <v>17225</v>
       </c>
       <c r="G58" s="2">
-        <v>49548</v>
+        <v>17061</v>
       </c>
       <c r="H58" s="2">
-        <v>49071</v>
+        <v>16897</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E59" s="2">
-        <v>491875</v>
+        <v>18413</v>
       </c>
       <c r="F59" s="2">
-        <v>487235</v>
+        <v>18240</v>
       </c>
       <c r="G59" s="2">
-        <v>482594</v>
+        <v>18066</v>
       </c>
       <c r="H59" s="2">
-        <v>477954</v>
+        <v>17892</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E60" s="2">
-        <v>53977</v>
+        <v>174345</v>
       </c>
       <c r="F60" s="2">
-        <v>53468</v>
+        <v>172700</v>
       </c>
       <c r="G60" s="2">
-        <v>52959</v>
+        <v>171055</v>
       </c>
       <c r="H60" s="2">
-        <v>52450</v>
+        <v>169410</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E61" s="2">
-        <v>517408</v>
+        <v>18920</v>
       </c>
       <c r="F61" s="2">
-        <v>512527</v>
+        <v>18741</v>
       </c>
       <c r="G61" s="2">
-        <v>507646</v>
+        <v>18563</v>
       </c>
       <c r="H61" s="2">
-        <v>502765</v>
+        <v>18384</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E62" s="2">
-        <v>54161</v>
+        <v>189729</v>
       </c>
       <c r="F62" s="2">
-        <v>53650</v>
+        <v>187940</v>
       </c>
       <c r="G62" s="2">
-        <v>53139</v>
+        <v>186150</v>
       </c>
       <c r="H62" s="2">
-        <v>52628</v>
+        <v>184360</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E63" s="2">
-        <v>524404</v>
+        <v>19750</v>
       </c>
       <c r="F63" s="2">
-        <v>519457</v>
+        <v>19564</v>
       </c>
       <c r="G63" s="2">
-        <v>514510</v>
+        <v>19377</v>
       </c>
       <c r="H63" s="2">
-        <v>509563</v>
+        <v>19191</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E64" s="2">
-        <v>56112</v>
+        <v>190297</v>
       </c>
       <c r="F64" s="2">
-        <v>55583</v>
+        <v>188501</v>
       </c>
       <c r="G64" s="2">
-        <v>55053</v>
+        <v>186706</v>
       </c>
       <c r="H64" s="2">
-        <v>54524</v>
+        <v>184911</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E65" s="2">
-        <v>563483</v>
+        <v>1911500</v>
       </c>
       <c r="F65" s="2">
-        <v>558167</v>
+        <v>1893467</v>
       </c>
       <c r="G65" s="2">
-        <v>552852</v>
+        <v>1875434</v>
       </c>
       <c r="H65" s="2">
-        <v>547536</v>
+        <v>1857401</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E66" s="2">
-        <v>585827</v>
+        <v>197645</v>
       </c>
       <c r="F66" s="2">
-        <v>580300</v>
+        <v>195781</v>
       </c>
       <c r="G66" s="2">
-        <v>574774</v>
+        <v>193916</v>
       </c>
       <c r="H66" s="2">
-        <v>569247</v>
+        <v>192052</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E67" s="2">
-        <v>611318</v>
+        <v>2645</v>
       </c>
       <c r="F67" s="2">
-        <v>605551</v>
+        <v>2620</v>
       </c>
       <c r="G67" s="2">
-        <v>599784</v>
+        <v>2595</v>
       </c>
       <c r="H67" s="2">
-        <v>594016</v>
+        <v>2570</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E68" s="2">
-        <v>63368</v>
+        <v>19931</v>
       </c>
       <c r="F68" s="2">
-        <v>62770</v>
+        <v>19743</v>
       </c>
       <c r="G68" s="2">
-        <v>62172</v>
+        <v>19555</v>
       </c>
       <c r="H68" s="2">
-        <v>61574</v>
+        <v>19367</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E69" s="2">
-        <v>622468</v>
+        <v>199814</v>
       </c>
       <c r="F69" s="2">
-        <v>616596</v>
+        <v>197929</v>
       </c>
       <c r="G69" s="2">
-        <v>610723</v>
+        <v>196044</v>
       </c>
       <c r="H69" s="2">
-        <v>604851</v>
+        <v>194159</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E70" s="2">
-        <v>629220</v>
+        <v>209365</v>
       </c>
       <c r="F70" s="2">
-        <v>623284</v>
+        <v>207390</v>
       </c>
       <c r="G70" s="2">
-        <v>617348</v>
+        <v>205415</v>
       </c>
       <c r="H70" s="2">
-        <v>611412</v>
+        <v>203439</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E71" s="2">
-        <v>875</v>
+        <v>21683</v>
       </c>
       <c r="F71" s="2">
-        <v>866</v>
+        <v>21479</v>
       </c>
       <c r="G71" s="2">
-        <v>858</v>
+        <v>21274</v>
       </c>
       <c r="H71" s="2">
-        <v>850</v>
+        <v>21070</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E72" s="2">
-        <v>6593</v>
+        <v>23539</v>
       </c>
       <c r="F72" s="2">
-        <v>6531</v>
+        <v>23317</v>
       </c>
       <c r="G72" s="2">
-        <v>6469</v>
+        <v>23095</v>
       </c>
       <c r="H72" s="2">
-        <v>6407</v>
+        <v>22873</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E73" s="2">
-        <v>66643</v>
+        <v>24560</v>
       </c>
       <c r="F73" s="2">
-        <v>66015</v>
+        <v>24329</v>
       </c>
       <c r="G73" s="2">
-        <v>65386</v>
+        <v>24097</v>
       </c>
       <c r="H73" s="2">
-        <v>64757</v>
+        <v>23865</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E74" s="2">
-        <v>68403</v>
+        <v>238500</v>
       </c>
       <c r="F74" s="2">
-        <v>67758</v>
+        <v>236250</v>
       </c>
       <c r="G74" s="2">
-        <v>67112</v>
+        <v>234000</v>
       </c>
       <c r="H74" s="2">
-        <v>66467</v>
+        <v>231750</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E75" s="2">
-        <v>69283</v>
+        <v>248341</v>
       </c>
       <c r="F75" s="2">
-        <v>68629</v>
+        <v>245998</v>
       </c>
       <c r="G75" s="2">
-        <v>67975</v>
+        <v>243655</v>
       </c>
       <c r="H75" s="2">
-        <v>67322</v>
+        <v>241313</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E76" s="2">
-        <v>70162</v>
+        <v>25805</v>
       </c>
       <c r="F76" s="2">
-        <v>69501</v>
+        <v>25561</v>
       </c>
       <c r="G76" s="2">
-        <v>68839</v>
+        <v>25318</v>
       </c>
       <c r="H76" s="2">
-        <v>68177</v>
+        <v>25074</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E77" s="2">
-        <v>72759</v>
+        <v>262384</v>
       </c>
       <c r="F77" s="2">
-        <v>72073</v>
+        <v>259909</v>
       </c>
       <c r="G77" s="2">
-        <v>71387</v>
+        <v>257433</v>
       </c>
       <c r="H77" s="2">
-        <v>70700</v>
+        <v>254958</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E78" s="2">
-        <v>7750</v>
+        <v>3525</v>
       </c>
       <c r="F78" s="2">
-        <v>7677</v>
+        <v>3491</v>
       </c>
       <c r="G78" s="2">
-        <v>7603</v>
+        <v>3458</v>
       </c>
       <c r="H78" s="2">
-        <v>7530</v>
+        <v>3425</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E79" s="2">
-        <v>712224</v>
+        <v>27889</v>
       </c>
       <c r="F79" s="2">
-        <v>705504</v>
+        <v>27626</v>
       </c>
       <c r="G79" s="2">
-        <v>698785</v>
+        <v>27362</v>
       </c>
       <c r="H79" s="2">
-        <v>692066</v>
+        <v>27099</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E80" s="2">
-        <v>725769</v>
+        <v>265016</v>
       </c>
       <c r="F80" s="2">
-        <v>718922</v>
+        <v>262516</v>
       </c>
       <c r="G80" s="2">
-        <v>712076</v>
+        <v>260016</v>
       </c>
       <c r="H80" s="2">
-        <v>705229</v>
+        <v>257515</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E81" s="2">
-        <v>74802</v>
+        <v>28411</v>
       </c>
       <c r="F81" s="2">
-        <v>74096</v>
+        <v>28143</v>
       </c>
       <c r="G81" s="2">
-        <v>73391</v>
+        <v>27875</v>
       </c>
       <c r="H81" s="2">
-        <v>72685</v>
+        <v>27607</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E82" s="2">
-        <v>8703</v>
+        <v>279626</v>
       </c>
       <c r="F82" s="2">
-        <v>8621</v>
+        <v>276988</v>
       </c>
       <c r="G82" s="2">
-        <v>8538</v>
+        <v>274350</v>
       </c>
       <c r="H82" s="2">
-        <v>8456</v>
+        <v>271712</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E83" s="2">
-        <v>80635</v>
+        <v>284892</v>
       </c>
       <c r="F83" s="2">
-        <v>79875</v>
+        <v>282204</v>
       </c>
       <c r="G83" s="2">
-        <v>79114</v>
+        <v>279517</v>
       </c>
       <c r="H83" s="2">
-        <v>78353</v>
+        <v>276829</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E84" s="2">
-        <v>776444</v>
+        <v>289700</v>
       </c>
       <c r="F84" s="2">
-        <v>769119</v>
+        <v>286967</v>
       </c>
       <c r="G84" s="2">
-        <v>761794</v>
+        <v>284234</v>
       </c>
       <c r="H84" s="2">
-        <v>754469</v>
+        <v>281501</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E85" s="2">
-        <v>84546</v>
+        <v>291450</v>
       </c>
       <c r="F85" s="2">
-        <v>83748</v>
+        <v>288701</v>
       </c>
       <c r="G85" s="2">
-        <v>82950</v>
+        <v>285951</v>
       </c>
       <c r="H85" s="2">
-        <v>82153</v>
+        <v>283202</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E86" s="2">
-        <v>86305</v>
+        <v>294091</v>
       </c>
       <c r="F86" s="2">
-        <v>85491</v>
+        <v>291316</v>
       </c>
       <c r="G86" s="2">
-        <v>84677</v>
+        <v>288542</v>
       </c>
       <c r="H86" s="2">
-        <v>83863</v>
+        <v>285767</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E87" s="2">
-        <v>854275</v>
+        <v>299921</v>
       </c>
       <c r="F87" s="2">
-        <v>846216</v>
+        <v>297091</v>
       </c>
       <c r="G87" s="2">
-        <v>838157</v>
+        <v>294262</v>
       </c>
       <c r="H87" s="2">
-        <v>830098</v>
+        <v>291432</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E88" s="2">
-        <v>88065</v>
+        <v>309739</v>
       </c>
       <c r="F88" s="2">
-        <v>87234</v>
+        <v>306817</v>
       </c>
       <c r="G88" s="2">
-        <v>86403</v>
+        <v>303895</v>
       </c>
       <c r="H88" s="2">
-        <v>85572</v>
+        <v>300973</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E89" s="2">
-        <v>860981</v>
+        <v>316570</v>
       </c>
       <c r="F89" s="2">
-        <v>852858</v>
+        <v>313584</v>
       </c>
       <c r="G89" s="2">
-        <v>844736</v>
+        <v>310597</v>
       </c>
       <c r="H89" s="2">
-        <v>836613</v>
+        <v>307611</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E90" s="2">
-        <v>893046</v>
+        <v>4404</v>
       </c>
       <c r="F90" s="2">
-        <v>884621</v>
+        <v>4363</v>
       </c>
       <c r="G90" s="2">
-        <v>876196</v>
+        <v>4321</v>
       </c>
       <c r="H90" s="2">
-        <v>867771</v>
+        <v>4280</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E91" s="2">
-        <v>9396</v>
+        <v>33902</v>
       </c>
       <c r="F91" s="2">
-        <v>9307</v>
+        <v>33582</v>
       </c>
       <c r="G91" s="2">
-        <v>9219</v>
+        <v>33262</v>
       </c>
       <c r="H91" s="2">
-        <v>9130</v>
+        <v>32942</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E92" s="2">
-        <v>93936</v>
+        <v>340900</v>
       </c>
       <c r="F92" s="2">
-        <v>93050</v>
+        <v>337684</v>
       </c>
       <c r="G92" s="2">
-        <v>92164</v>
+        <v>334468</v>
       </c>
       <c r="H92" s="2">
-        <v>91278</v>
+        <v>331252</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E93" s="2">
-        <v>94816</v>
+        <v>357238</v>
       </c>
       <c r="F93" s="2">
-        <v>93921</v>
+        <v>353868</v>
       </c>
       <c r="G93" s="2">
-        <v>93027</v>
+        <v>350498</v>
       </c>
       <c r="H93" s="2">
-        <v>92132</v>
+        <v>347128</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E94" s="2">
-        <v>940880</v>
+        <v>363395</v>
       </c>
       <c r="F94" s="2">
-        <v>932004</v>
+        <v>359966</v>
       </c>
       <c r="G94" s="2">
-        <v>923128</v>
+        <v>356538</v>
       </c>
       <c r="H94" s="2">
-        <v>914252</v>
+        <v>353110</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E95" s="2">
-        <v>952303</v>
+        <v>37642</v>
       </c>
       <c r="F95" s="2">
-        <v>943319</v>
+        <v>37287</v>
       </c>
       <c r="G95" s="2">
-        <v>934335</v>
+        <v>36931</v>
       </c>
       <c r="H95" s="2">
-        <v>925351</v>
+        <v>36576</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E96" s="2">
-        <v>944400</v>
+        <v>5284</v>
       </c>
       <c r="F96" s="2">
-        <v>935490</v>
+        <v>5234</v>
       </c>
       <c r="G96" s="2">
-        <v>926581</v>
+        <v>5184</v>
       </c>
       <c r="H96" s="2">
-        <v>917671</v>
+        <v>5135</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E97" s="2">
-        <v>947876</v>
+        <v>41146</v>
       </c>
       <c r="F97" s="2">
-        <v>938934</v>
+        <v>40758</v>
       </c>
       <c r="G97" s="2">
-        <v>929992</v>
+        <v>40370</v>
       </c>
       <c r="H97" s="2">
-        <v>921050</v>
+        <v>39982</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E98" s="2">
-        <v>950271</v>
+        <v>395599</v>
       </c>
       <c r="F98" s="2">
-        <v>941306</v>
+        <v>391867</v>
       </c>
       <c r="G98" s="2">
-        <v>932341</v>
+        <v>388135</v>
       </c>
       <c r="H98" s="2">
-        <v>923376</v>
+        <v>384403</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E99" s="2">
-        <v>97455</v>
+        <v>436728</v>
       </c>
       <c r="F99" s="2">
-        <v>96536</v>
+        <v>432608</v>
       </c>
       <c r="G99" s="2">
-        <v>95617</v>
+        <v>428488</v>
       </c>
       <c r="H99" s="2">
-        <v>94697</v>
+        <v>424368</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="E100" s="2">
-        <v>959663</v>
+        <v>47134</v>
       </c>
       <c r="F100" s="2">
-        <v>950609</v>
+        <v>46689</v>
       </c>
       <c r="G100" s="2">
-        <v>941556</v>
+        <v>46245</v>
       </c>
       <c r="H100" s="2">
-        <v>932502</v>
+        <v>45800</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="E101" s="2">
-        <v>10276</v>
+        <v>48575</v>
       </c>
       <c r="F101" s="2">
-        <v>10179</v>
+        <v>48116</v>
       </c>
       <c r="G101" s="2">
-        <v>10082</v>
+        <v>47658</v>
       </c>
       <c r="H101" s="2">
-        <v>9985</v>
+        <v>47200</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="E102" s="2">
-        <v>987835</v>
+        <v>476491</v>
       </c>
       <c r="F102" s="2">
-        <v>978516</v>
+        <v>471996</v>
       </c>
       <c r="G102" s="2">
-        <v>969197</v>
+        <v>467501</v>
       </c>
       <c r="H102" s="2">
-        <v>959878</v>
+        <v>463006</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E103" s="2">
-        <v>988715</v>
+        <v>475702</v>
       </c>
       <c r="F103" s="2">
-        <v>979388</v>
+        <v>471214</v>
       </c>
       <c r="G103" s="2">
-        <v>970060</v>
+        <v>466726</v>
       </c>
       <c r="H103" s="2">
-        <v>960733</v>
+        <v>462238</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E104" s="2">
-        <v>100932</v>
+        <v>483285</v>
       </c>
       <c r="F104" s="2">
-        <v>99980</v>
+        <v>478725</v>
       </c>
       <c r="G104" s="2">
-        <v>99028</v>
+        <v>474166</v>
       </c>
       <c r="H104" s="2">
-        <v>98076</v>
+        <v>469607</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E105" s="2">
-        <v>102863</v>
+        <v>50590</v>
       </c>
       <c r="F105" s="2">
-        <v>101893</v>
+        <v>50112</v>
       </c>
       <c r="G105" s="2">
-        <v>100923</v>
+        <v>49635</v>
       </c>
       <c r="H105" s="2">
-        <v>99952</v>
+        <v>49158</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E106" s="2">
-        <v>11155</v>
+        <v>499580</v>
       </c>
       <c r="F106" s="2">
-        <v>11050</v>
+        <v>494867</v>
       </c>
       <c r="G106" s="2">
-        <v>10945</v>
+        <v>490154</v>
       </c>
       <c r="H106" s="2">
-        <v>10840</v>
+        <v>485441</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="E107" s="2">
-        <v>105086</v>
+        <v>54126</v>
       </c>
       <c r="F107" s="2">
-        <v>104095</v>
+        <v>53615</v>
       </c>
       <c r="G107" s="2">
-        <v>103104</v>
+        <v>53104</v>
       </c>
       <c r="H107" s="2">
-        <v>102112</v>
+        <v>52594</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E108" s="2">
-        <v>1034790</v>
+        <v>524689</v>
       </c>
       <c r="F108" s="2">
-        <v>1025028</v>
+        <v>519740</v>
       </c>
       <c r="G108" s="2">
-        <v>1015266</v>
+        <v>514790</v>
       </c>
       <c r="H108" s="2">
-        <v>1005504</v>
+        <v>509840</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E109" s="2">
-        <v>112208</v>
+        <v>54177</v>
       </c>
       <c r="F109" s="2">
-        <v>111150</v>
+        <v>53666</v>
       </c>
       <c r="G109" s="2">
-        <v>110091</v>
+        <v>53154</v>
       </c>
       <c r="H109" s="2">
-        <v>109033</v>
+        <v>52643</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E110" s="2">
-        <v>12920</v>
+        <v>533207</v>
       </c>
       <c r="F110" s="2">
-        <v>12798</v>
+        <v>528176</v>
       </c>
       <c r="G110" s="2">
-        <v>12677</v>
+        <v>523146</v>
       </c>
       <c r="H110" s="2">
-        <v>12555</v>
+        <v>518116</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E111" s="2">
-        <v>122109</v>
+        <v>57044</v>
       </c>
       <c r="F111" s="2">
-        <v>120957</v>
+        <v>56506</v>
       </c>
       <c r="G111" s="2">
-        <v>119805</v>
+        <v>55968</v>
       </c>
       <c r="H111" s="2">
-        <v>118653</v>
+        <v>55429</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E112" s="2">
-        <v>1202069</v>
+        <v>571783</v>
       </c>
       <c r="F112" s="2">
-        <v>1190728</v>
+        <v>566389</v>
       </c>
       <c r="G112" s="2">
-        <v>1179388</v>
+        <v>560995</v>
       </c>
       <c r="H112" s="2">
-        <v>1168048</v>
+        <v>555601</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E113" s="2">
-        <v>121117</v>
+        <v>586122</v>
       </c>
       <c r="F113" s="2">
-        <v>119974</v>
+        <v>580592</v>
       </c>
       <c r="G113" s="2">
-        <v>118831</v>
+        <v>575063</v>
       </c>
       <c r="H113" s="2">
-        <v>117689</v>
+        <v>569533</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E114" s="2">
-        <v>1267169</v>
+        <v>621691</v>
       </c>
       <c r="F114" s="2">
-        <v>1255214</v>
+        <v>615826</v>
       </c>
       <c r="G114" s="2">
-        <v>1243260</v>
+        <v>609961</v>
       </c>
       <c r="H114" s="2">
-        <v>1231305</v>
+        <v>604096</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="E115" s="2">
-        <v>43535</v>
+        <v>63798</v>
       </c>
       <c r="F115" s="2">
-        <v>43125</v>
+        <v>63196</v>
       </c>
       <c r="G115" s="2">
-        <v>42714</v>
+        <v>62594</v>
       </c>
       <c r="H115" s="2">
-        <v>42303</v>
+        <v>61993</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E116" s="2">
-        <v>86994</v>
+        <v>632997</v>
       </c>
       <c r="F116" s="2">
-        <v>86174</v>
+        <v>627025</v>
       </c>
       <c r="G116" s="2">
-        <v>85353</v>
+        <v>621054</v>
       </c>
       <c r="H116" s="2">
-        <v>84532</v>
+        <v>615082</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E117" s="2">
-        <v>173989</v>
+        <v>639915</v>
       </c>
       <c r="F117" s="2">
-        <v>172348</v>
+        <v>633878</v>
       </c>
       <c r="G117" s="2">
-        <v>170707</v>
+        <v>627841</v>
       </c>
       <c r="H117" s="2">
-        <v>169065</v>
+        <v>621804</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="E118" s="2">
-        <v>260957</v>
+        <v>885</v>
       </c>
       <c r="F118" s="2">
-        <v>258495</v>
+        <v>877</v>
       </c>
       <c r="G118" s="2">
-        <v>256033</v>
+        <v>868</v>
       </c>
       <c r="H118" s="2">
-        <v>253572</v>
+        <v>860</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="E119" s="2">
-        <v>29033</v>
+        <v>6989</v>
       </c>
       <c r="F119" s="2">
-        <v>28760</v>
+        <v>6923</v>
       </c>
       <c r="G119" s="2">
-        <v>28486</v>
+        <v>6857</v>
       </c>
       <c r="H119" s="2">
-        <v>28212</v>
+        <v>6791</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E120" s="2">
-        <v>58032</v>
+        <v>66891</v>
       </c>
       <c r="F120" s="2">
-        <v>57484</v>
+        <v>66260</v>
       </c>
       <c r="G120" s="2">
-        <v>56937</v>
+        <v>65629</v>
       </c>
       <c r="H120" s="2">
-        <v>56389</v>
+        <v>64998</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E121" s="2">
-        <v>87021</v>
+        <v>68605</v>
       </c>
       <c r="F121" s="2">
-        <v>86200</v>
+        <v>67958</v>
       </c>
       <c r="G121" s="2">
-        <v>85379</v>
+        <v>67311</v>
       </c>
       <c r="H121" s="2">
-        <v>84558</v>
+        <v>66664</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E122" s="2">
-        <v>223449</v>
+        <v>70280</v>
       </c>
       <c r="F122" s="2">
-        <v>221341</v>
+        <v>69617</v>
       </c>
       <c r="G122" s="2">
-        <v>219233</v>
+        <v>68954</v>
       </c>
       <c r="H122" s="2">
-        <v>217125</v>
+        <v>68291</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E123" s="2">
-        <v>3024</v>
+        <v>71239</v>
       </c>
       <c r="F123" s="2">
-        <v>2996</v>
+        <v>70567</v>
       </c>
       <c r="G123" s="2">
-        <v>2967</v>
+        <v>69895</v>
       </c>
       <c r="H123" s="2">
-        <v>2939</v>
+        <v>69223</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E124" s="2">
-        <v>4871</v>
+        <v>73103</v>
       </c>
       <c r="F124" s="2">
-        <v>4825</v>
+        <v>72413</v>
       </c>
       <c r="G124" s="2">
-        <v>4779</v>
+        <v>71724</v>
       </c>
       <c r="H124" s="2">
-        <v>4733</v>
+        <v>71034</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E125" s="2">
-        <v>44921</v>
+        <v>7862</v>
       </c>
       <c r="F125" s="2">
-        <v>44497</v>
+        <v>7788</v>
       </c>
       <c r="G125" s="2">
-        <v>44073</v>
+        <v>7714</v>
       </c>
       <c r="H125" s="2">
-        <v>43649</v>
+        <v>7640</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E126" s="2">
-        <v>447053</v>
+        <v>724217</v>
       </c>
       <c r="F126" s="2">
-        <v>442835</v>
+        <v>717385</v>
       </c>
       <c r="G126" s="2">
-        <v>438618</v>
+        <v>710553</v>
       </c>
       <c r="H126" s="2">
-        <v>434400</v>
+        <v>703721</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="E127" s="2">
-        <v>74486</v>
+        <v>738053</v>
       </c>
       <c r="F127" s="2">
-        <v>73784</v>
+        <v>731090</v>
       </c>
       <c r="G127" s="2">
-        <v>73081</v>
+        <v>724127</v>
       </c>
       <c r="H127" s="2">
-        <v>72378</v>
+        <v>717164</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E128" s="2">
-        <v>745115</v>
+        <v>75965</v>
       </c>
       <c r="F128" s="2">
-        <v>738086</v>
+        <v>75248</v>
       </c>
       <c r="G128" s="2">
-        <v>731057</v>
+        <v>74532</v>
       </c>
       <c r="H128" s="2">
-        <v>724027</v>
+        <v>73815</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E129" s="2">
-        <v>104360</v>
+        <v>8735</v>
       </c>
       <c r="F129" s="2">
-        <v>103376</v>
+        <v>8653</v>
       </c>
       <c r="G129" s="2">
-        <v>102391</v>
+        <v>8571</v>
       </c>
       <c r="H129" s="2">
-        <v>101407</v>
+        <v>8488</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E130" s="2">
-        <v>1735</v>
+        <v>80853</v>
       </c>
       <c r="F130" s="2">
-        <v>1719</v>
+        <v>80090</v>
       </c>
       <c r="G130" s="2">
-        <v>1702</v>
+        <v>79327</v>
       </c>
       <c r="H130" s="2">
-        <v>1686</v>
+        <v>78564</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E131" s="2">
-        <v>14949</v>
+        <v>788489</v>
       </c>
       <c r="F131" s="2">
-        <v>14808</v>
+        <v>781051</v>
       </c>
       <c r="G131" s="2">
-        <v>14667</v>
+        <v>773612</v>
       </c>
       <c r="H131" s="2">
-        <v>14526</v>
+        <v>766174</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E132" s="2">
-        <v>148990</v>
+        <v>84774</v>
       </c>
       <c r="F132" s="2">
-        <v>147585</v>
+        <v>83974</v>
       </c>
       <c r="G132" s="2">
-        <v>146179</v>
+        <v>83174</v>
       </c>
       <c r="H132" s="2">
-        <v>144774</v>
+        <v>82374</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E133" s="2">
-        <v>1504034</v>
+        <v>87086</v>
       </c>
       <c r="F133" s="2">
-        <v>1489845</v>
+        <v>86265</v>
       </c>
       <c r="G133" s="2">
-        <v>1475656</v>
+        <v>85443</v>
       </c>
       <c r="H133" s="2">
-        <v>1461467</v>
+        <v>84622</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E134" s="2">
-        <v>17829</v>
+        <v>852517</v>
       </c>
       <c r="F134" s="2">
-        <v>17661</v>
+        <v>844474</v>
       </c>
       <c r="G134" s="2">
-        <v>17493</v>
+        <v>836431</v>
       </c>
       <c r="H134" s="2">
-        <v>17325</v>
+        <v>828389</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E135" s="2">
-        <v>53557</v>
+        <v>89360</v>
       </c>
       <c r="F135" s="2">
-        <v>53051</v>
+        <v>88517</v>
       </c>
       <c r="G135" s="2">
-        <v>52546</v>
+        <v>87674</v>
       </c>
       <c r="H135" s="2">
-        <v>52041</v>
+        <v>86831</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E136" s="2">
-        <v>2995</v>
+        <v>859416</v>
       </c>
       <c r="F136" s="2">
-        <v>2966</v>
+        <v>851309</v>
       </c>
       <c r="G136" s="2">
-        <v>2938</v>
+        <v>843201</v>
       </c>
       <c r="H136" s="2">
-        <v>2910</v>
+        <v>835093</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E137" s="2">
-        <v>27443</v>
+        <v>907175</v>
       </c>
       <c r="F137" s="2">
-        <v>27185</v>
+        <v>898616</v>
       </c>
       <c r="G137" s="2">
-        <v>26926</v>
+        <v>890058</v>
       </c>
       <c r="H137" s="2">
-        <v>26667</v>
+        <v>881500</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E138" s="2">
-        <v>2476452</v>
+        <v>9480</v>
       </c>
       <c r="F138" s="2">
-        <v>2453089</v>
+        <v>9390</v>
       </c>
       <c r="G138" s="2">
-        <v>2429726</v>
+        <v>9301</v>
       </c>
       <c r="H138" s="2">
-        <v>2406363</v>
+        <v>9211</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E139" s="2">
-        <v>272208</v>
+        <v>94488</v>
       </c>
       <c r="F139" s="2">
-        <v>269640</v>
+        <v>93597</v>
       </c>
       <c r="G139" s="2">
-        <v>267072</v>
+        <v>92706</v>
       </c>
       <c r="H139" s="2">
-        <v>264504</v>
+        <v>91814</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E140" s="2">
-        <v>300424</v>
+        <v>95854</v>
       </c>
       <c r="F140" s="2">
-        <v>297590</v>
+        <v>94949</v>
       </c>
       <c r="G140" s="2">
-        <v>294756</v>
+        <v>94045</v>
       </c>
       <c r="H140" s="2">
-        <v>291922</v>
+        <v>93141</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E141" s="2">
-        <v>317497</v>
+        <v>956838</v>
       </c>
       <c r="F141" s="2">
-        <v>314501</v>
+        <v>947811</v>
       </c>
       <c r="G141" s="2">
-        <v>311506</v>
+        <v>938784</v>
       </c>
       <c r="H141" s="2">
-        <v>308511</v>
+        <v>929757</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E142" s="2">
-        <v>34912</v>
+        <v>957715</v>
       </c>
       <c r="F142" s="2">
-        <v>34583</v>
+        <v>948680</v>
       </c>
       <c r="G142" s="2">
-        <v>34253</v>
+        <v>939645</v>
       </c>
       <c r="H142" s="2">
-        <v>33924</v>
+        <v>930610</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E143" s="2">
-        <v>38446</v>
+        <v>959250</v>
       </c>
       <c r="F143" s="2">
-        <v>38084</v>
+        <v>950201</v>
       </c>
       <c r="G143" s="2">
-        <v>37721</v>
+        <v>941151</v>
       </c>
       <c r="H143" s="2">
-        <v>37358</v>
+        <v>932102</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E144" s="2">
-        <v>374925</v>
+        <v>962750</v>
       </c>
       <c r="F144" s="2">
-        <v>371388</v>
+        <v>953668</v>
       </c>
       <c r="G144" s="2">
-        <v>367851</v>
+        <v>944585</v>
       </c>
       <c r="H144" s="2">
-        <v>364314</v>
+        <v>935503</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E145" s="2">
-        <v>379961</v>
+        <v>966388</v>
       </c>
       <c r="F145" s="2">
-        <v>376377</v>
+        <v>957271</v>
       </c>
       <c r="G145" s="2">
-        <v>372792</v>
+        <v>948154</v>
       </c>
       <c r="H145" s="2">
-        <v>369208</v>
+        <v>939038</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E146" s="2">
-        <v>4553</v>
+        <v>98451</v>
       </c>
       <c r="F146" s="2">
-        <v>4510</v>
+        <v>97522</v>
       </c>
       <c r="G146" s="2">
-        <v>4467</v>
+        <v>96593</v>
       </c>
       <c r="H146" s="2">
-        <v>4424</v>
+        <v>95664</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E147" s="2">
-        <v>40865</v>
+        <v>974830</v>
       </c>
       <c r="F147" s="2">
-        <v>40480</v>
+        <v>965634</v>
       </c>
       <c r="G147" s="2">
-        <v>40094</v>
+        <v>956437</v>
       </c>
       <c r="H147" s="2">
-        <v>39709</v>
+        <v>947241</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E148" s="2">
-        <v>412319</v>
+        <v>10355</v>
       </c>
       <c r="F148" s="2">
-        <v>408429</v>
+        <v>10257</v>
       </c>
       <c r="G148" s="2">
-        <v>404539</v>
+        <v>10160</v>
       </c>
       <c r="H148" s="2">
-        <v>400649</v>
+        <v>10062</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E149" s="2">
-        <v>3962280</v>
+        <v>1004591</v>
       </c>
       <c r="F149" s="2">
-        <v>3924900</v>
+        <v>995113</v>
       </c>
       <c r="G149" s="2">
-        <v>3887520</v>
+        <v>985636</v>
       </c>
       <c r="H149" s="2">
-        <v>3850140</v>
+        <v>976159</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E150" s="2">
-        <v>440578</v>
+        <v>1004325</v>
       </c>
       <c r="F150" s="2">
-        <v>436422</v>
+        <v>994850</v>
       </c>
       <c r="G150" s="2">
-        <v>432266</v>
+        <v>985375</v>
       </c>
       <c r="H150" s="2">
-        <v>428109</v>
+        <v>975900</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E151" s="2">
-        <v>45853</v>
+        <v>101866</v>
       </c>
       <c r="F151" s="2">
-        <v>45421</v>
+        <v>100905</v>
       </c>
       <c r="G151" s="2">
-        <v>44988</v>
+        <v>99944</v>
       </c>
       <c r="H151" s="2">
-        <v>44556</v>
+        <v>98983</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E152" s="2">
-        <v>477756</v>
+        <v>104346</v>
       </c>
       <c r="F152" s="2">
-        <v>473249</v>
+        <v>103362</v>
       </c>
       <c r="G152" s="2">
-        <v>468742</v>
+        <v>102378</v>
       </c>
       <c r="H152" s="2">
-        <v>464234</v>
+        <v>101393</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E153" s="2">
-        <v>51044</v>
+        <v>11231</v>
       </c>
       <c r="F153" s="2">
-        <v>50563</v>
+        <v>11125</v>
       </c>
       <c r="G153" s="2">
-        <v>50081</v>
+        <v>11019</v>
       </c>
       <c r="H153" s="2">
-        <v>49600</v>
+        <v>10913</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E154" s="2">
-        <v>5989</v>
+        <v>106690</v>
       </c>
       <c r="F154" s="2">
-        <v>5933</v>
+        <v>105684</v>
       </c>
       <c r="G154" s="2">
-        <v>5876</v>
+        <v>104677</v>
       </c>
       <c r="H154" s="2">
-        <v>5820</v>
+        <v>103671</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E155" s="2">
-        <v>54325</v>
+        <v>1051150</v>
       </c>
       <c r="F155" s="2">
-        <v>53813</v>
+        <v>1041234</v>
       </c>
       <c r="G155" s="2">
-        <v>53300</v>
+        <v>1031317</v>
       </c>
       <c r="H155" s="2">
-        <v>52788</v>
+        <v>1021401</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E156" s="2">
-        <v>495550</v>
+        <v>113833</v>
       </c>
       <c r="F156" s="2">
-        <v>490875</v>
+        <v>112760</v>
       </c>
       <c r="G156" s="2">
-        <v>486200</v>
+        <v>111686</v>
       </c>
       <c r="H156" s="2">
-        <v>481525</v>
+        <v>110612</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E157" s="2">
-        <v>4951371</v>
+        <v>12983</v>
       </c>
       <c r="F157" s="2">
-        <v>4904660</v>
+        <v>12860</v>
       </c>
       <c r="G157" s="2">
-        <v>4857949</v>
+        <v>12738</v>
       </c>
       <c r="H157" s="2">
-        <v>4811238</v>
+        <v>12615</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E158" s="2">
-        <v>5250021</v>
+        <v>124105</v>
       </c>
       <c r="F158" s="2">
-        <v>5200493</v>
+        <v>122934</v>
       </c>
       <c r="G158" s="2">
-        <v>5150964</v>
+        <v>121763</v>
       </c>
       <c r="H158" s="2">
-        <v>5101436</v>
+        <v>120592</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E159" s="2">
-        <v>546218</v>
+        <v>1221120</v>
       </c>
       <c r="F159" s="2">
-        <v>541065</v>
+        <v>1209600</v>
       </c>
       <c r="G159" s="2">
-        <v>535912</v>
+        <v>1198080</v>
       </c>
       <c r="H159" s="2">
-        <v>530759</v>
+        <v>1186560</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E160" s="2">
-        <v>556065</v>
+        <v>123347</v>
       </c>
       <c r="F160" s="2">
-        <v>550820</v>
+        <v>122183</v>
       </c>
       <c r="G160" s="2">
-        <v>545574</v>
+        <v>121020</v>
       </c>
       <c r="H160" s="2">
-        <v>540328</v>
+        <v>119856</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E161" s="2">
-        <v>60755</v>
+        <v>1286482</v>
       </c>
       <c r="F161" s="2">
-        <v>60182</v>
+        <v>1274345</v>
       </c>
       <c r="G161" s="2">
-        <v>59609</v>
+        <v>1262208</v>
       </c>
       <c r="H161" s="2">
-        <v>59035</v>
+        <v>1250072</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E162" s="2">
-        <v>64814</v>
+        <v>43872</v>
       </c>
       <c r="F162" s="2">
-        <v>64202</v>
+        <v>43458</v>
       </c>
       <c r="G162" s="2">
-        <v>63591</v>
+        <v>43045</v>
       </c>
       <c r="H162" s="2">
-        <v>62979</v>
+        <v>42631</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E163" s="2">
-        <v>67733</v>
+        <v>88068</v>
       </c>
       <c r="F163" s="2">
-        <v>67094</v>
+        <v>87237</v>
       </c>
       <c r="G163" s="2">
-        <v>66455</v>
+        <v>86406</v>
       </c>
       <c r="H163" s="2">
-        <v>65816</v>
+        <v>85575</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E164" s="2">
-        <v>640765</v>
+        <v>175409</v>
       </c>
       <c r="F164" s="2">
-        <v>634720</v>
+        <v>173754</v>
       </c>
       <c r="G164" s="2">
-        <v>628675</v>
+        <v>172099</v>
       </c>
       <c r="H164" s="2">
-        <v>622630</v>
+        <v>170444</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E165" s="2">
-        <v>7979</v>
+        <v>263099</v>
       </c>
       <c r="F165" s="2">
-        <v>7903</v>
+        <v>260617</v>
       </c>
       <c r="G165" s="2">
-        <v>7828</v>
+        <v>258135</v>
       </c>
       <c r="H165" s="2">
-        <v>7753</v>
+        <v>255653</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E166" s="2">
-        <v>75778</v>
+        <v>29373</v>
       </c>
       <c r="F166" s="2">
-        <v>75063</v>
+        <v>29096</v>
       </c>
       <c r="G166" s="2">
-        <v>74349</v>
+        <v>28818</v>
       </c>
       <c r="H166" s="2">
-        <v>73634</v>
+        <v>28541</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E167" s="2">
-        <v>732623</v>
+        <v>58488</v>
       </c>
       <c r="F167" s="2">
-        <v>725712</v>
+        <v>57936</v>
       </c>
       <c r="G167" s="2">
-        <v>718800</v>
+        <v>57384</v>
       </c>
       <c r="H167" s="2">
-        <v>711889</v>
+        <v>56832</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E168" s="2">
-        <v>1063</v>
+        <v>87718</v>
       </c>
       <c r="F168" s="2">
-        <v>1053</v>
+        <v>86891</v>
       </c>
       <c r="G168" s="2">
-        <v>1043</v>
+        <v>86063</v>
       </c>
       <c r="H168" s="2">
-        <v>1033</v>
+        <v>85236</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="E169" s="2">
-        <v>81117</v>
+        <v>123013</v>
       </c>
       <c r="F169" s="2">
-        <v>80351</v>
+        <v>121853</v>
       </c>
       <c r="G169" s="2">
-        <v>79586</v>
+        <v>120692</v>
       </c>
       <c r="H169" s="2">
-        <v>78821</v>
+        <v>119532</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C170" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="C170" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D170" s="1" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="E170" s="2">
-        <v>775273</v>
+        <v>47038</v>
       </c>
       <c r="F170" s="2">
-        <v>767960</v>
+        <v>46594</v>
       </c>
       <c r="G170" s="2">
-        <v>760646</v>
+        <v>46150</v>
       </c>
       <c r="H170" s="2">
-        <v>753332</v>
+        <v>45706</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E171" s="2">
-        <v>87465</v>
+        <v>60256</v>
       </c>
       <c r="F171" s="2">
-        <v>86640</v>
+        <v>59687</v>
       </c>
       <c r="G171" s="2">
-        <v>85815</v>
+        <v>59119</v>
       </c>
       <c r="H171" s="2">
-        <v>84989</v>
+        <v>58550</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="E172" s="2">
-        <v>9604</v>
+        <v>47059</v>
       </c>
       <c r="F172" s="2">
-        <v>9513</v>
+        <v>46615</v>
       </c>
       <c r="G172" s="2">
-        <v>9422</v>
+        <v>46171</v>
       </c>
       <c r="H172" s="2">
-        <v>9332</v>
+        <v>45727</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E173" s="2">
-        <v>96286</v>
+        <v>64501</v>
       </c>
       <c r="F173" s="2">
-        <v>95378</v>
+        <v>63893</v>
       </c>
       <c r="G173" s="2">
-        <v>94469</v>
+        <v>63284</v>
       </c>
       <c r="H173" s="2">
-        <v>93561</v>
+        <v>62676</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="E174" s="2">
-        <v>934890</v>
+        <v>6259</v>
       </c>
       <c r="F174" s="2">
-        <v>926071</v>
+        <v>6200</v>
       </c>
       <c r="G174" s="2">
-        <v>917251</v>
+        <v>6141</v>
       </c>
       <c r="H174" s="2">
-        <v>908431</v>
+        <v>6082</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E175" s="2">
-        <v>99746</v>
+        <v>8909</v>
       </c>
       <c r="F175" s="2">
-        <v>98805</v>
+        <v>8825</v>
       </c>
       <c r="G175" s="2">
-        <v>97864</v>
+        <v>8741</v>
       </c>
       <c r="H175" s="2">
-        <v>96923</v>
+        <v>8657</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E176" s="2">
-        <v>953898</v>
+        <v>211999</v>
       </c>
       <c r="F176" s="2">
-        <v>944899</v>
+        <v>209999</v>
       </c>
       <c r="G176" s="2">
-        <v>935900</v>
+        <v>207999</v>
       </c>
       <c r="H176" s="2">
-        <v>926901</v>
+        <v>205999</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="E177" s="2">
-        <v>954825</v>
+        <v>57903</v>
       </c>
       <c r="F177" s="2">
-        <v>945817</v>
+        <v>57356</v>
       </c>
       <c r="G177" s="2">
-        <v>936809</v>
+        <v>56810</v>
       </c>
       <c r="H177" s="2">
-        <v>927801</v>
+        <v>56264</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E178" s="2">
-        <v>102926</v>
+        <v>58592</v>
       </c>
       <c r="F178" s="2">
-        <v>101955</v>
+        <v>58039</v>
       </c>
       <c r="G178" s="2">
-        <v>100984</v>
+        <v>57486</v>
       </c>
       <c r="H178" s="2">
-        <v>100013</v>
+        <v>56933</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="E179" s="2">
-        <v>102831</v>
+        <v>7478</v>
       </c>
       <c r="F179" s="2">
-        <v>101861</v>
+        <v>7408</v>
       </c>
       <c r="G179" s="2">
-        <v>100890</v>
+        <v>7337</v>
       </c>
       <c r="H179" s="2">
-        <v>99920</v>
+        <v>7267</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E180" s="2">
-        <v>990597</v>
+        <v>13568</v>
       </c>
       <c r="F180" s="2">
-        <v>981251</v>
+        <v>13440</v>
       </c>
       <c r="G180" s="2">
-        <v>971906</v>
+        <v>13312</v>
       </c>
       <c r="H180" s="2">
-        <v>962561</v>
+        <v>13184</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E181" s="2">
-        <v>995222</v>
+        <v>22085</v>
       </c>
       <c r="F181" s="2">
-        <v>985833</v>
+        <v>21877</v>
       </c>
       <c r="G181" s="2">
-        <v>976445</v>
+        <v>21668</v>
       </c>
       <c r="H181" s="2">
-        <v>967056</v>
+        <v>21460</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="E182" s="2">
-        <v>109667</v>
+        <v>12508</v>
       </c>
       <c r="F182" s="2">
-        <v>108632</v>
+        <v>12390</v>
       </c>
       <c r="G182" s="2">
-        <v>107597</v>
+        <v>12272</v>
       </c>
       <c r="H182" s="2">
-        <v>106563</v>
+        <v>12154</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E183" s="2">
-        <v>115299</v>
+        <v>13891</v>
       </c>
       <c r="F183" s="2">
-        <v>114212</v>
+        <v>13760</v>
       </c>
       <c r="G183" s="2">
-        <v>113124</v>
+        <v>13629</v>
       </c>
       <c r="H183" s="2">
-        <v>112036</v>
+        <v>13498</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E184" s="2">
-        <v>1092786</v>
+        <v>32669</v>
       </c>
       <c r="F184" s="2">
-        <v>1082477</v>
+        <v>32361</v>
       </c>
       <c r="G184" s="2">
-        <v>1072167</v>
+        <v>32053</v>
       </c>
       <c r="H184" s="2">
-        <v>1061858</v>
+        <v>31745</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="E185" s="2">
-        <v>11972</v>
+        <v>15536</v>
       </c>
       <c r="F185" s="2">
-        <v>11859</v>
+        <v>15390</v>
       </c>
       <c r="G185" s="2">
-        <v>11746</v>
+        <v>15243</v>
       </c>
       <c r="H185" s="2">
-        <v>11633</v>
+        <v>15097</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E186" s="2">
-        <v>118470</v>
+        <v>32505</v>
       </c>
       <c r="F186" s="2">
-        <v>117352</v>
+        <v>32198</v>
       </c>
       <c r="G186" s="2">
-        <v>116235</v>
+        <v>31892</v>
       </c>
       <c r="H186" s="2">
-        <v>115117</v>
+        <v>31585</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E187" s="2">
-        <v>122748</v>
+        <v>23331</v>
       </c>
       <c r="F187" s="2">
-        <v>121590</v>
+        <v>23111</v>
       </c>
       <c r="G187" s="2">
-        <v>120432</v>
+        <v>22890</v>
       </c>
       <c r="H187" s="2">
-        <v>119274</v>
+        <v>22670</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="E188" s="2">
-        <v>1141332</v>
+        <v>32516</v>
       </c>
       <c r="F188" s="2">
-        <v>1130564</v>
+        <v>32209</v>
       </c>
       <c r="G188" s="2">
-        <v>1119797</v>
+        <v>31902</v>
       </c>
       <c r="H188" s="2">
-        <v>1109030</v>
+        <v>31595</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E189" s="2">
-        <v>1191364</v>
+        <v>35494</v>
       </c>
       <c r="F189" s="2">
-        <v>1180124</v>
+        <v>35159</v>
       </c>
       <c r="G189" s="2">
-        <v>1168885</v>
+        <v>34824</v>
       </c>
       <c r="H189" s="2">
-        <v>1157646</v>
+        <v>34490</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E190" s="2">
-        <v>1500</v>
+        <v>49317</v>
       </c>
       <c r="F190" s="2">
-        <v>1486</v>
+        <v>48851</v>
       </c>
       <c r="G190" s="2">
-        <v>1472</v>
+        <v>48386</v>
       </c>
       <c r="H190" s="2">
-        <v>1457</v>
+        <v>47921</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="E191" s="2">
-        <v>14077</v>
+        <v>23331</v>
       </c>
       <c r="F191" s="2">
-        <v>13944</v>
+        <v>23111</v>
       </c>
       <c r="G191" s="2">
-        <v>13811</v>
+        <v>22890</v>
       </c>
       <c r="H191" s="2">
-        <v>13678</v>
+        <v>22670</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>281</v>
+        <v>396</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="E192" s="2">
-        <v>154872</v>
+        <v>172979</v>
       </c>
       <c r="F192" s="2">
-        <v>153411</v>
+        <v>171347</v>
       </c>
       <c r="G192" s="2">
-        <v>151950</v>
+        <v>169716</v>
       </c>
       <c r="H192" s="2">
-        <v>150489</v>
+        <v>168084</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>281</v>
+        <v>396</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="E193" s="2">
-        <v>139178</v>
+        <v>360699</v>
       </c>
       <c r="F193" s="2">
-        <v>137865</v>
+        <v>357296</v>
       </c>
       <c r="G193" s="2">
-        <v>136552</v>
+        <v>353893</v>
       </c>
       <c r="H193" s="2">
-        <v>135239</v>
+        <v>350490</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>281</v>
+        <v>396</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E194" s="2">
-        <v>142751</v>
+        <v>55982</v>
       </c>
       <c r="F194" s="2">
-        <v>141405</v>
+        <v>55454</v>
       </c>
       <c r="G194" s="2">
-        <v>140058</v>
+        <v>54926</v>
       </c>
       <c r="H194" s="2">
-        <v>138711</v>
+        <v>54397</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>281</v>
+        <v>396</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="E195" s="2">
-        <v>1341918</v>
+        <v>591708</v>
       </c>
       <c r="F195" s="2">
-        <v>1329258</v>
+        <v>586126</v>
       </c>
       <c r="G195" s="2">
-        <v>1316598</v>
+        <v>580544</v>
       </c>
       <c r="H195" s="2">
-        <v>1303939</v>
+        <v>574961</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>281</v>
+        <v>396</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="E196" s="2">
-        <v>149534</v>
+        <v>11141</v>
       </c>
       <c r="F196" s="2">
-        <v>148124</v>
+        <v>11036</v>
       </c>
       <c r="G196" s="2">
-        <v>146713</v>
+        <v>10930</v>
       </c>
       <c r="H196" s="2">
-        <v>145302</v>
+        <v>10825</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>281</v>
+        <v>396</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="E197" s="2">
-        <v>1446900</v>
+        <v>1132961</v>
       </c>
       <c r="F197" s="2">
-        <v>1433250</v>
+        <v>1122273</v>
       </c>
       <c r="G197" s="2">
-        <v>1419600</v>
+        <v>1111584</v>
       </c>
       <c r="H197" s="2">
-        <v>1405950</v>
+        <v>1100896</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>281</v>
+        <v>396</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="E198" s="2">
-        <v>15958</v>
+        <v>55982</v>
       </c>
       <c r="F198" s="2">
-        <v>15808</v>
+        <v>55454</v>
       </c>
       <c r="G198" s="2">
-        <v>15657</v>
+        <v>54926</v>
       </c>
       <c r="H198" s="2">
-        <v>15507</v>
+        <v>54397</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>281</v>
+        <v>411</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="E199" s="2">
-        <v>158653</v>
+        <v>225627</v>
       </c>
       <c r="F199" s="2">
-        <v>157157</v>
+        <v>223499</v>
       </c>
       <c r="G199" s="2">
-        <v>155660</v>
+        <v>221370</v>
       </c>
       <c r="H199" s="2">
-        <v>154163</v>
+        <v>219242</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>281</v>
+        <v>411</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="E200" s="2">
-        <v>1485882</v>
+        <v>3043</v>
       </c>
       <c r="F200" s="2">
-        <v>1471864</v>
+        <v>3015</v>
       </c>
       <c r="G200" s="2">
-        <v>1457846</v>
+        <v>2986</v>
       </c>
       <c r="H200" s="2">
-        <v>1443828</v>
+        <v>2957</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C201" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="C201" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D201" s="1" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="E201" s="2">
-        <v>170130</v>
+        <v>44857</v>
       </c>
       <c r="F201" s="2">
-        <v>168525</v>
+        <v>44434</v>
       </c>
       <c r="G201" s="2">
-        <v>166920</v>
+        <v>44011</v>
       </c>
       <c r="H201" s="2">
-        <v>165315</v>
+        <v>43588</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>281</v>
+        <v>411</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="E202" s="2">
-        <v>18061</v>
+        <v>451363</v>
       </c>
       <c r="F202" s="2">
-        <v>17891</v>
+        <v>447105</v>
       </c>
       <c r="G202" s="2">
-        <v>17721</v>
+        <v>442847</v>
       </c>
       <c r="H202" s="2">
-        <v>17550</v>
+        <v>438588</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>281</v>
+        <v>411</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="E203" s="2">
-        <v>174510</v>
+        <v>76366</v>
       </c>
       <c r="F203" s="2">
-        <v>172864</v>
+        <v>75645</v>
       </c>
       <c r="G203" s="2">
-        <v>171217</v>
+        <v>74925</v>
       </c>
       <c r="H203" s="2">
-        <v>169571</v>
+        <v>74204</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>281</v>
+        <v>411</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="E204" s="2">
-        <v>186989</v>
+        <v>752312</v>
       </c>
       <c r="F204" s="2">
-        <v>185225</v>
+        <v>745214</v>
       </c>
       <c r="G204" s="2">
-        <v>183461</v>
+        <v>738117</v>
       </c>
       <c r="H204" s="2">
-        <v>181697</v>
+        <v>731020</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>281</v>
+        <v>411</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="E205" s="2">
-        <v>20034</v>
+        <v>106569</v>
       </c>
       <c r="F205" s="2">
-        <v>19845</v>
+        <v>105564</v>
       </c>
       <c r="G205" s="2">
-        <v>19656</v>
+        <v>104558</v>
       </c>
       <c r="H205" s="2">
-        <v>19467</v>
+        <v>103553</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>281</v>
+        <v>411</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E206" s="2">
-        <v>198875</v>
+        <v>15094</v>
       </c>
       <c r="F206" s="2">
-        <v>196999</v>
+        <v>14952</v>
       </c>
       <c r="G206" s="2">
-        <v>195123</v>
+        <v>14810</v>
       </c>
       <c r="H206" s="2">
-        <v>193247</v>
+        <v>14667</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>281</v>
+        <v>411</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="E207" s="2">
-        <v>1923491</v>
+        <v>152072</v>
       </c>
       <c r="F207" s="2">
-        <v>1905345</v>
+        <v>150637</v>
       </c>
       <c r="G207" s="2">
-        <v>1887199</v>
+        <v>149203</v>
       </c>
       <c r="H207" s="2">
-        <v>1869052</v>
+        <v>147768</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>281</v>
+        <v>411</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="E208" s="2">
-        <v>209238</v>
+        <v>1504966</v>
       </c>
       <c r="F208" s="2">
-        <v>207264</v>
+        <v>1490768</v>
       </c>
       <c r="G208" s="2">
-        <v>205290</v>
+        <v>1476570</v>
       </c>
       <c r="H208" s="2">
-        <v>203316</v>
+        <v>1462372</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>281</v>
+        <v>411</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E209" s="2">
-        <v>1981140</v>
+        <v>17482</v>
       </c>
       <c r="F209" s="2">
-        <v>1962450</v>
+        <v>17317</v>
       </c>
       <c r="G209" s="2">
-        <v>1943760</v>
+        <v>17152</v>
       </c>
       <c r="H209" s="2">
-        <v>1925070</v>
+        <v>16987</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>281</v>
+        <v>411</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="E210" s="2">
-        <v>22935</v>
+        <v>53791</v>
       </c>
       <c r="F210" s="2">
-        <v>22719</v>
+        <v>53283</v>
       </c>
       <c r="G210" s="2">
-        <v>22502</v>
+        <v>52776</v>
       </c>
       <c r="H210" s="2">
-        <v>22286</v>
+        <v>52268</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="E211" s="2">
-        <v>229274</v>
+        <v>30645</v>
       </c>
       <c r="F211" s="2">
-        <v>227111</v>
+        <v>30356</v>
       </c>
       <c r="G211" s="2">
-        <v>224948</v>
+        <v>30066</v>
       </c>
       <c r="H211" s="2">
-        <v>222785</v>
+        <v>29777</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E212" s="2">
-        <v>2187742</v>
+        <v>104972</v>
       </c>
       <c r="F212" s="2">
-        <v>2167103</v>
+        <v>103982</v>
       </c>
       <c r="G212" s="2">
-        <v>2146464</v>
+        <v>102991</v>
       </c>
       <c r="H212" s="2">
-        <v>2125825</v>
+        <v>102001</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="E213" s="2">
-        <v>234578</v>
+        <v>12153</v>
       </c>
       <c r="F213" s="2">
-        <v>232365</v>
+        <v>12038</v>
       </c>
       <c r="G213" s="2">
-        <v>230152</v>
+        <v>11924</v>
       </c>
       <c r="H213" s="2">
-        <v>227939</v>
+        <v>11809</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="E214" s="2">
-        <v>2196320</v>
+        <v>16907</v>
       </c>
       <c r="F214" s="2">
-        <v>2175600</v>
+        <v>16748</v>
       </c>
       <c r="G214" s="2">
-        <v>2154880</v>
+        <v>16588</v>
       </c>
       <c r="H214" s="2">
-        <v>2134160</v>
+        <v>16429</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="E215" s="2">
-        <v>2300783</v>
+        <v>22122</v>
       </c>
       <c r="F215" s="2">
-        <v>2279078</v>
+        <v>21914</v>
       </c>
       <c r="G215" s="2">
-        <v>2257372</v>
+        <v>21705</v>
       </c>
       <c r="H215" s="2">
-        <v>2235667</v>
+        <v>21496</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="E216" s="2">
-        <v>248407</v>
+        <v>27401</v>
       </c>
       <c r="F216" s="2">
-        <v>246063</v>
+        <v>27143</v>
       </c>
       <c r="G216" s="2">
-        <v>243720</v>
+        <v>26884</v>
       </c>
       <c r="H216" s="2">
-        <v>241376</v>
+        <v>26626</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="E217" s="2">
-        <v>2376709</v>
+        <v>52767</v>
       </c>
       <c r="F217" s="2">
-        <v>2354287</v>
+        <v>52269</v>
       </c>
       <c r="G217" s="2">
-        <v>2331865</v>
+        <v>51771</v>
       </c>
       <c r="H217" s="2">
-        <v>2309443</v>
+        <v>51273</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="E218" s="2">
-        <v>46185</v>
+        <v>6992</v>
       </c>
       <c r="F218" s="2">
-        <v>45750</v>
+        <v>6926</v>
       </c>
       <c r="G218" s="2">
-        <v>45314</v>
+        <v>6860</v>
       </c>
       <c r="H218" s="2">
-        <v>44878</v>
+        <v>6794</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="E219" s="2">
-        <v>77021</v>
+        <v>63208</v>
       </c>
       <c r="F219" s="2">
-        <v>76294</v>
+        <v>62612</v>
       </c>
       <c r="G219" s="2">
-        <v>75567</v>
+        <v>62015</v>
       </c>
       <c r="H219" s="2">
-        <v>74841</v>
+        <v>61419</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>281</v>
+        <v>89</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="E220" s="2">
-        <v>15473</v>
+        <v>7611</v>
       </c>
       <c r="F220" s="2">
-        <v>15327</v>
+        <v>7539</v>
       </c>
       <c r="G220" s="2">
-        <v>15181</v>
+        <v>7467</v>
       </c>
       <c r="H220" s="2">
-        <v>15035</v>
+        <v>7395</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>281</v>
+        <v>89</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="E221" s="2">
-        <v>39828</v>
+        <v>9074</v>
       </c>
       <c r="F221" s="2">
-        <v>39453</v>
+        <v>8988</v>
       </c>
       <c r="G221" s="2">
-        <v>39077</v>
+        <v>8902</v>
       </c>
       <c r="H221" s="2">
-        <v>38701</v>
+        <v>8817</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>281</v>
+        <v>89</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="E222" s="2">
-        <v>63866</v>
+        <v>11835</v>
       </c>
       <c r="F222" s="2">
-        <v>63264</v>
+        <v>11723</v>
       </c>
       <c r="G222" s="2">
-        <v>62661</v>
+        <v>11612</v>
       </c>
       <c r="H222" s="2">
-        <v>62059</v>
+        <v>11500</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>281</v>
+        <v>89</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="E223" s="2">
-        <v>13290</v>
+        <v>11665</v>
       </c>
       <c r="F223" s="2">
-        <v>13165</v>
+        <v>11555</v>
       </c>
       <c r="G223" s="2">
-        <v>13040</v>
+        <v>11445</v>
       </c>
       <c r="H223" s="2">
-        <v>12914</v>
+        <v>11335</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>281</v>
+        <v>89</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="E224" s="2">
-        <v>131109</v>
+        <v>13155</v>
       </c>
       <c r="F224" s="2">
-        <v>129872</v>
+        <v>13031</v>
       </c>
       <c r="G224" s="2">
-        <v>128636</v>
+        <v>12906</v>
       </c>
       <c r="H224" s="2">
-        <v>127399</v>
+        <v>12782</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>281</v>
+        <v>89</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="E225" s="2">
-        <v>242538</v>
+        <v>21333</v>
       </c>
       <c r="F225" s="2">
-        <v>240249</v>
+        <v>21131</v>
       </c>
       <c r="G225" s="2">
-        <v>237961</v>
+        <v>20930</v>
       </c>
       <c r="H225" s="2">
-        <v>235673</v>
+        <v>20729</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>281</v>
+        <v>89</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E226" s="2">
-        <v>279718</v>
+        <v>27470</v>
       </c>
       <c r="F226" s="2">
-        <v>277079</v>
+        <v>27211</v>
       </c>
       <c r="G226" s="2">
-        <v>274440</v>
+        <v>26952</v>
       </c>
       <c r="H226" s="2">
-        <v>271802</v>
+        <v>26692</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>281</v>
+        <v>89</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="E227" s="2">
-        <v>2826396</v>
+        <v>27216</v>
       </c>
       <c r="F227" s="2">
-        <v>2799732</v>
+        <v>26959</v>
       </c>
       <c r="G227" s="2">
-        <v>2773067</v>
+        <v>26702</v>
       </c>
       <c r="H227" s="2">
-        <v>2746403</v>
+        <v>26445</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="E228" s="2">
-        <v>321588</v>
+        <v>3127</v>
       </c>
       <c r="F228" s="2">
-        <v>318554</v>
+        <v>3098</v>
       </c>
       <c r="G228" s="2">
-        <v>315520</v>
+        <v>3068</v>
       </c>
       <c r="H228" s="2">
-        <v>312487</v>
+        <v>3039</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="E229" s="2">
-        <v>3230828</v>
+        <v>41751</v>
       </c>
       <c r="F229" s="2">
-        <v>3200349</v>
+        <v>41357</v>
       </c>
       <c r="G229" s="2">
-        <v>3169869</v>
+        <v>40964</v>
       </c>
       <c r="H229" s="2">
-        <v>3139390</v>
+        <v>40570</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="E230" s="2">
-        <v>386115</v>
+        <v>4828</v>
       </c>
       <c r="F230" s="2">
-        <v>382472</v>
+        <v>4783</v>
       </c>
       <c r="G230" s="2">
-        <v>378829</v>
+        <v>4737</v>
       </c>
       <c r="H230" s="2">
-        <v>375187</v>
+        <v>4692</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="E231" s="2">
-        <v>41414</v>
+        <v>470203</v>
       </c>
       <c r="F231" s="2">
-        <v>41024</v>
+        <v>465767</v>
       </c>
       <c r="G231" s="2">
-        <v>40633</v>
+        <v>461332</v>
       </c>
       <c r="H231" s="2">
-        <v>40242</v>
+        <v>456896</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="E232" s="2">
-        <v>482929</v>
+        <v>58525</v>
       </c>
       <c r="F232" s="2">
-        <v>478373</v>
+        <v>57973</v>
       </c>
       <c r="G232" s="2">
-        <v>473817</v>
+        <v>57420</v>
       </c>
       <c r="H232" s="2">
-        <v>469261</v>
+        <v>56868</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="E233" s="2">
-        <v>564059</v>
+        <v>7098</v>
       </c>
       <c r="F233" s="2">
-        <v>558738</v>
+        <v>7031</v>
       </c>
       <c r="G233" s="2">
-        <v>553416</v>
+        <v>6964</v>
       </c>
       <c r="H233" s="2">
-        <v>548095</v>
+        <v>6897</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="E234" s="2">
-        <v>60279</v>
+        <v>72181</v>
       </c>
       <c r="F234" s="2">
-        <v>59710</v>
+        <v>71500</v>
       </c>
       <c r="G234" s="2">
-        <v>59142</v>
+        <v>70819</v>
       </c>
       <c r="H234" s="2">
-        <v>58573</v>
+        <v>70138</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E235" s="2">
-        <v>644737</v>
+        <v>99364</v>
       </c>
       <c r="F235" s="2">
-        <v>638654</v>
+        <v>98427</v>
       </c>
       <c r="G235" s="2">
-        <v>632572</v>
+        <v>97490</v>
       </c>
       <c r="H235" s="2">
-        <v>626489</v>
+        <v>96552</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="E236" s="2">
-        <v>81757</v>
+        <v>10395</v>
       </c>
       <c r="F236" s="2">
-        <v>80985</v>
+        <v>10297</v>
       </c>
       <c r="G236" s="2">
-        <v>80214</v>
+        <v>10199</v>
       </c>
       <c r="H236" s="2">
-        <v>79443</v>
+        <v>10101</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="E237" s="2">
-        <v>805646</v>
+        <v>1082798</v>
       </c>
       <c r="F237" s="2">
-        <v>798045</v>
+        <v>1072583</v>
       </c>
       <c r="G237" s="2">
-        <v>790445</v>
+        <v>1062368</v>
       </c>
       <c r="H237" s="2">
-        <v>782844</v>
+        <v>1052153</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="E238" s="2">
-        <v>100347</v>
+        <v>1391</v>
       </c>
       <c r="F238" s="2">
-        <v>99400</v>
+        <v>1378</v>
       </c>
       <c r="G238" s="2">
-        <v>98454</v>
+        <v>1364</v>
       </c>
       <c r="H238" s="2">
-        <v>97507</v>
+        <v>1351</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="E239" s="2">
-        <v>967454</v>
+        <v>134370</v>
       </c>
       <c r="F239" s="2">
-        <v>958327</v>
+        <v>133102</v>
       </c>
       <c r="G239" s="2">
-        <v>949200</v>
+        <v>131835</v>
       </c>
       <c r="H239" s="2">
-        <v>940073</v>
+        <v>130567</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="E240" s="2">
-        <v>118937</v>
+        <v>15046</v>
       </c>
       <c r="F240" s="2">
-        <v>117815</v>
+        <v>14904</v>
       </c>
       <c r="G240" s="2">
-        <v>116693</v>
+        <v>14762</v>
       </c>
       <c r="H240" s="2">
-        <v>115571</v>
+        <v>14620</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="E241" s="2">
-        <v>1216920</v>
+        <v>21331</v>
       </c>
       <c r="F241" s="2">
-        <v>1205440</v>
+        <v>21130</v>
       </c>
       <c r="G241" s="2">
-        <v>1193960</v>
+        <v>20929</v>
       </c>
       <c r="H241" s="2">
-        <v>1182479</v>
+        <v>20728</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="E242" s="2">
-        <v>139537</v>
+        <v>204408</v>
       </c>
       <c r="F242" s="2">
-        <v>138221</v>
+        <v>202480</v>
       </c>
       <c r="G242" s="2">
-        <v>136905</v>
+        <v>200552</v>
       </c>
       <c r="H242" s="2">
-        <v>135588</v>
+        <v>198623</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="E243" s="2">
-        <v>1378728</v>
+        <v>14147</v>
       </c>
       <c r="F243" s="2">
-        <v>1365721</v>
+        <v>14013</v>
       </c>
       <c r="G243" s="2">
-        <v>1352714</v>
+        <v>13880</v>
       </c>
       <c r="H243" s="2">
-        <v>1339708</v>
+        <v>13746</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="E244" s="2">
-        <v>161834</v>
+        <v>137907</v>
       </c>
       <c r="F244" s="2">
-        <v>160308</v>
+        <v>136606</v>
       </c>
       <c r="G244" s="2">
-        <v>158781</v>
+        <v>135305</v>
       </c>
       <c r="H244" s="2">
-        <v>157254</v>
+        <v>134004</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="E245" s="2">
-        <v>1698013</v>
+        <v>41111</v>
       </c>
       <c r="F245" s="2">
-        <v>1681994</v>
+        <v>40723</v>
       </c>
       <c r="G245" s="2">
-        <v>1665975</v>
+        <v>40335</v>
       </c>
       <c r="H245" s="2">
-        <v>1649956</v>
+        <v>39948</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E246" s="2">
-        <v>20887</v>
+        <v>68199</v>
       </c>
       <c r="F246" s="2">
-        <v>20690</v>
+        <v>67556</v>
       </c>
       <c r="G246" s="2">
-        <v>20493</v>
+        <v>66913</v>
       </c>
       <c r="H246" s="2">
-        <v>20296</v>
+        <v>66269</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>281</v>
+        <v>470</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>504</v>
+        <v>432</v>
       </c>
       <c r="E247" s="2">
-        <v>201672</v>
+        <v>28393</v>
       </c>
       <c r="F247" s="2">
-        <v>199770</v>
+        <v>28125</v>
       </c>
       <c r="G247" s="2">
-        <v>197867</v>
+        <v>27857</v>
       </c>
       <c r="H247" s="2">
-        <v>195965</v>
+        <v>27590</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>506</v>
+        <v>109</v>
       </c>
       <c r="E248" s="2">
-        <v>2020777</v>
+        <v>2995</v>
       </c>
       <c r="F248" s="2">
-        <v>2001713</v>
+        <v>2966</v>
       </c>
       <c r="G248" s="2">
-        <v>1982649</v>
+        <v>2938</v>
       </c>
       <c r="H248" s="2">
-        <v>1963585</v>
+        <v>2910</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>508</v>
+        <v>111</v>
       </c>
       <c r="E249" s="2">
-        <v>220263</v>
+        <v>27390</v>
       </c>
       <c r="F249" s="2">
-        <v>218185</v>
+        <v>27132</v>
       </c>
       <c r="G249" s="2">
-        <v>216107</v>
+        <v>26874</v>
       </c>
       <c r="H249" s="2">
-        <v>214029</v>
+        <v>26615</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="E250" s="2">
-        <v>319130</v>
+        <v>2476452</v>
       </c>
       <c r="F250" s="2">
-        <v>316119</v>
+        <v>2453089</v>
       </c>
       <c r="G250" s="2">
-        <v>313109</v>
+        <v>2429726</v>
       </c>
       <c r="H250" s="2">
-        <v>310098</v>
+        <v>2406363</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>512</v>
+        <v>115</v>
       </c>
       <c r="E251" s="2">
-        <v>4271</v>
+        <v>272208</v>
       </c>
       <c r="F251" s="2">
-        <v>4230</v>
+        <v>269640</v>
       </c>
       <c r="G251" s="2">
-        <v>4190</v>
+        <v>267072</v>
       </c>
       <c r="H251" s="2">
-        <v>4150</v>
+        <v>264504</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="E252" s="2">
-        <v>42574</v>
+        <v>294279</v>
       </c>
       <c r="F252" s="2">
-        <v>42172</v>
+        <v>291503</v>
       </c>
       <c r="G252" s="2">
-        <v>41771</v>
+        <v>288727</v>
       </c>
       <c r="H252" s="2">
-        <v>41369</v>
+        <v>285951</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="E253" s="2">
-        <v>425544</v>
+        <v>317056</v>
       </c>
       <c r="F253" s="2">
-        <v>421530</v>
+        <v>314064</v>
       </c>
       <c r="G253" s="2">
-        <v>417515</v>
+        <v>311073</v>
       </c>
       <c r="H253" s="2">
-        <v>413501</v>
+        <v>308082</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E254" s="2">
-        <v>85350</v>
+        <v>34842</v>
       </c>
       <c r="F254" s="2">
-        <v>84545</v>
+        <v>34514</v>
       </c>
       <c r="G254" s="2">
-        <v>83740</v>
+        <v>34185</v>
       </c>
       <c r="H254" s="2">
-        <v>82935</v>
+        <v>33856</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>520</v>
+        <v>133</v>
       </c>
       <c r="E255" s="2">
-        <v>853491</v>
+        <v>38404</v>
       </c>
       <c r="F255" s="2">
-        <v>845439</v>
+        <v>38042</v>
       </c>
       <c r="G255" s="2">
-        <v>837387</v>
+        <v>37679</v>
       </c>
       <c r="H255" s="2">
-        <v>829335</v>
+        <v>37317</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E256" s="2">
-        <v>106926</v>
+        <v>368695</v>
       </c>
       <c r="F256" s="2">
-        <v>105918</v>
+        <v>365216</v>
       </c>
       <c r="G256" s="2">
-        <v>104909</v>
+        <v>361738</v>
       </c>
       <c r="H256" s="2">
-        <v>103900</v>
+        <v>358260</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E257" s="2">
-        <v>106716</v>
+        <v>379570</v>
       </c>
       <c r="F257" s="2">
-        <v>105709</v>
+        <v>375989</v>
       </c>
       <c r="G257" s="2">
-        <v>104702</v>
+        <v>372408</v>
       </c>
       <c r="H257" s="2">
-        <v>103695</v>
+        <v>368828</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>526</v>
+        <v>145</v>
       </c>
       <c r="E258" s="2">
-        <v>12860</v>
+        <v>4553</v>
       </c>
       <c r="F258" s="2">
-        <v>12739</v>
+        <v>4510</v>
       </c>
       <c r="G258" s="2">
-        <v>12617</v>
+        <v>4467</v>
       </c>
       <c r="H258" s="2">
-        <v>12496</v>
+        <v>4424</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>528</v>
+        <v>147</v>
       </c>
       <c r="E259" s="2">
-        <v>128035</v>
+        <v>40875</v>
       </c>
       <c r="F259" s="2">
-        <v>126827</v>
+        <v>40489</v>
       </c>
       <c r="G259" s="2">
-        <v>125620</v>
+        <v>40103</v>
       </c>
       <c r="H259" s="2">
-        <v>124412</v>
+        <v>39718</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D260" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="C260" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E260" s="2">
-        <v>21285</v>
+        <v>411694</v>
       </c>
       <c r="F260" s="2">
-        <v>21084</v>
+        <v>407811</v>
       </c>
       <c r="G260" s="2">
-        <v>20883</v>
+        <v>403927</v>
       </c>
       <c r="H260" s="2">
-        <v>20682</v>
+        <v>400043</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D261" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="C261" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E261" s="2">
-        <v>213734</v>
+        <v>3962280</v>
       </c>
       <c r="F261" s="2">
-        <v>211718</v>
+        <v>3924900</v>
       </c>
       <c r="G261" s="2">
-        <v>209701</v>
+        <v>3887520</v>
       </c>
       <c r="H261" s="2">
-        <v>207685</v>
+        <v>3850140</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D262" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="C262" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E262" s="2">
-        <v>213405</v>
+        <v>439688</v>
       </c>
       <c r="F262" s="2">
-        <v>211391</v>
+        <v>435540</v>
       </c>
       <c r="G262" s="2">
-        <v>209378</v>
+        <v>431392</v>
       </c>
       <c r="H262" s="2">
-        <v>207365</v>
+        <v>427244</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>536</v>
+        <v>155</v>
       </c>
       <c r="E263" s="2">
-        <v>2129675</v>
+        <v>45791</v>
       </c>
       <c r="F263" s="2">
-        <v>2109583</v>
+        <v>45359</v>
       </c>
       <c r="G263" s="2">
-        <v>2089492</v>
+        <v>44927</v>
       </c>
       <c r="H263" s="2">
-        <v>2069401</v>
+        <v>44495</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="E264" s="2">
-        <v>31149</v>
+        <v>477123</v>
       </c>
       <c r="F264" s="2">
-        <v>30855</v>
+        <v>472622</v>
       </c>
       <c r="G264" s="2">
-        <v>30561</v>
+        <v>468121</v>
       </c>
       <c r="H264" s="2">
-        <v>30268</v>
+        <v>463619</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C265" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D265" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="D265" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E265" s="2">
-        <v>361487</v>
+        <v>50271</v>
       </c>
       <c r="F265" s="2">
-        <v>358076</v>
+        <v>49796</v>
       </c>
       <c r="G265" s="2">
-        <v>354666</v>
+        <v>49322</v>
       </c>
       <c r="H265" s="2">
-        <v>351256</v>
+        <v>48848</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>543</v>
+        <v>167</v>
       </c>
       <c r="E266" s="2">
-        <v>393723</v>
+        <v>5989</v>
       </c>
       <c r="F266" s="2">
-        <v>390009</v>
+        <v>5933</v>
       </c>
       <c r="G266" s="2">
-        <v>386294</v>
+        <v>5876</v>
       </c>
       <c r="H266" s="2">
-        <v>382580</v>
+        <v>5820</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>545</v>
+        <v>169</v>
       </c>
       <c r="E267" s="2">
-        <v>78600</v>
+        <v>54224</v>
       </c>
       <c r="F267" s="2">
-        <v>77859</v>
+        <v>53713</v>
       </c>
       <c r="G267" s="2">
-        <v>77117</v>
+        <v>53201</v>
       </c>
       <c r="H267" s="2">
-        <v>76376</v>
+        <v>52690</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="E268" s="2">
-        <v>787628</v>
+        <v>495338</v>
       </c>
       <c r="F268" s="2">
-        <v>780197</v>
+        <v>490665</v>
       </c>
       <c r="G268" s="2">
-        <v>772767</v>
+        <v>485992</v>
       </c>
       <c r="H268" s="2">
-        <v>765336</v>
+        <v>481319</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="E269" s="2">
-        <v>15575</v>
+        <v>4948913</v>
       </c>
       <c r="F269" s="2">
-        <v>15428</v>
+        <v>4902225</v>
       </c>
       <c r="G269" s="2">
-        <v>15281</v>
+        <v>4855537</v>
       </c>
       <c r="H269" s="2">
-        <v>15134</v>
+        <v>4808850</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="E270" s="2">
-        <v>157381</v>
+        <v>5250021</v>
       </c>
       <c r="F270" s="2">
-        <v>155897</v>
+        <v>5200493</v>
       </c>
       <c r="G270" s="2">
-        <v>154412</v>
+        <v>5150964</v>
       </c>
       <c r="H270" s="2">
-        <v>152927</v>
+        <v>5101436</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="E271" s="2">
-        <v>1575436</v>
+        <v>546070</v>
       </c>
       <c r="F271" s="2">
-        <v>1560573</v>
+        <v>540918</v>
       </c>
       <c r="G271" s="2">
-        <v>1545710</v>
+        <v>535766</v>
       </c>
       <c r="H271" s="2">
-        <v>1530848</v>
+        <v>530615</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E272" s="2">
-        <v>28938</v>
+        <v>555248</v>
       </c>
       <c r="F272" s="2">
-        <v>28665</v>
+        <v>550010</v>
       </c>
       <c r="G272" s="2">
-        <v>28392</v>
+        <v>544772</v>
       </c>
       <c r="H272" s="2">
-        <v>28119</v>
+        <v>539534</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="E273" s="2">
-        <v>57924</v>
+        <v>60696</v>
       </c>
       <c r="F273" s="2">
-        <v>57377</v>
+        <v>60123</v>
       </c>
       <c r="G273" s="2">
-        <v>56831</v>
+        <v>59550</v>
       </c>
       <c r="H273" s="2">
-        <v>56284</v>
+        <v>58978</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="E274" s="2">
-        <v>86761</v>
+        <v>64721</v>
       </c>
       <c r="F274" s="2">
-        <v>85943</v>
+        <v>64111</v>
       </c>
       <c r="G274" s="2">
-        <v>85124</v>
+        <v>63500</v>
       </c>
       <c r="H274" s="2">
-        <v>84306</v>
+        <v>62890</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>561</v>
+        <v>193</v>
       </c>
       <c r="E275" s="2">
-        <v>115812</v>
+        <v>67648</v>
       </c>
       <c r="F275" s="2">
-        <v>114720</v>
+        <v>67010</v>
       </c>
       <c r="G275" s="2">
-        <v>113627</v>
+        <v>66372</v>
       </c>
       <c r="H275" s="2">
-        <v>112535</v>
+        <v>65734</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="E276" s="2">
-        <v>144759</v>
+        <v>638213</v>
       </c>
       <c r="F276" s="2">
-        <v>143393</v>
+        <v>632192</v>
       </c>
       <c r="G276" s="2">
-        <v>142028</v>
+        <v>626172</v>
       </c>
       <c r="H276" s="2">
-        <v>140662</v>
+        <v>620151</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E277" s="2">
-        <v>25903</v>
+        <v>7964</v>
       </c>
       <c r="F277" s="2">
-        <v>25659</v>
+        <v>7889</v>
       </c>
       <c r="G277" s="2">
-        <v>25414</v>
+        <v>7814</v>
       </c>
       <c r="H277" s="2">
-        <v>25170</v>
+        <v>7738</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>281</v>
+        <v>510</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>567</v>
+        <v>201</v>
       </c>
       <c r="E278" s="2">
-        <v>36464</v>
+        <v>75627</v>
       </c>
       <c r="F278" s="2">
-        <v>36120</v>
+        <v>74913</v>
       </c>
       <c r="G278" s="2">
-        <v>35776</v>
+        <v>74200</v>
       </c>
       <c r="H278" s="2">
-        <v>35432</v>
+        <v>73486</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>252</v>
+        <v>510</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="E279" s="2">
-        <v>10</v>
+        <v>731172</v>
       </c>
       <c r="F279" s="2">
-        <v>10</v>
+        <v>724274</v>
       </c>
       <c r="G279" s="2">
-        <v>10</v>
+        <v>717376</v>
       </c>
       <c r="H279" s="2">
-        <v>10</v>
+        <v>710479</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
       <c r="E280" s="2">
-        <v>95578</v>
+        <v>1070</v>
       </c>
       <c r="F280" s="2">
-        <v>94676</v>
+        <v>1059</v>
       </c>
       <c r="G280" s="2">
-        <v>93775</v>
+        <v>1049</v>
       </c>
       <c r="H280" s="2">
-        <v>92873</v>
+        <v>1039</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>574</v>
+        <v>205</v>
       </c>
       <c r="E281" s="2">
-        <v>91767</v>
+        <v>81090</v>
       </c>
       <c r="F281" s="2">
-        <v>90902</v>
+        <v>80325</v>
       </c>
       <c r="G281" s="2">
-        <v>90036</v>
+        <v>79560</v>
       </c>
       <c r="H281" s="2">
-        <v>89170</v>
+        <v>78795</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="E282" s="2">
-        <v>91794</v>
+        <v>774722</v>
       </c>
       <c r="F282" s="2">
-        <v>90928</v>
+        <v>767414</v>
       </c>
       <c r="G282" s="2">
-        <v>90062</v>
+        <v>760105</v>
       </c>
       <c r="H282" s="2">
-        <v>89196</v>
+        <v>752796</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="E283" s="2">
-        <v>25846</v>
+        <v>87060</v>
       </c>
       <c r="F283" s="2">
-        <v>25602</v>
+        <v>86239</v>
       </c>
       <c r="G283" s="2">
-        <v>25358</v>
+        <v>85417</v>
       </c>
       <c r="H283" s="2">
-        <v>25114</v>
+        <v>84596</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="C284" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D284" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="D284" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E284" s="2">
-        <v>33337</v>
+        <v>9498</v>
       </c>
       <c r="F284" s="2">
-        <v>33023</v>
+        <v>9408</v>
       </c>
       <c r="G284" s="2">
-        <v>32708</v>
+        <v>9318</v>
       </c>
       <c r="H284" s="2">
-        <v>32394</v>
+        <v>9229</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>582</v>
+        <v>211</v>
       </c>
       <c r="E285" s="2">
-        <v>183827</v>
+        <v>95348</v>
       </c>
       <c r="F285" s="2">
-        <v>182093</v>
+        <v>94449</v>
       </c>
       <c r="G285" s="2">
-        <v>180359</v>
+        <v>93549</v>
       </c>
       <c r="H285" s="2">
-        <v>178625</v>
+        <v>92650</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="E286" s="2">
-        <v>33973</v>
+        <v>932212</v>
       </c>
       <c r="F286" s="2">
-        <v>33653</v>
+        <v>923417</v>
       </c>
       <c r="G286" s="2">
-        <v>33332</v>
+        <v>914623</v>
       </c>
       <c r="H286" s="2">
-        <v>33012</v>
+        <v>905828</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>586</v>
+        <v>510</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>587</v>
+        <v>576</v>
       </c>
       <c r="E287" s="2">
-        <v>21343</v>
+        <v>99746</v>
       </c>
       <c r="F287" s="2">
-        <v>21142</v>
+        <v>98805</v>
       </c>
       <c r="G287" s="2">
-        <v>20940</v>
+        <v>97864</v>
       </c>
       <c r="H287" s="2">
-        <v>20739</v>
+        <v>96923</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>588</v>
+        <v>577</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>589</v>
+        <v>578</v>
       </c>
       <c r="E288" s="2">
-        <v>9723</v>
+        <v>946093</v>
       </c>
       <c r="F288" s="2">
-        <v>9632</v>
+        <v>937168</v>
       </c>
       <c r="G288" s="2">
-        <v>9540</v>
+        <v>928243</v>
       </c>
       <c r="H288" s="2">
-        <v>9448</v>
+        <v>919317</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>590</v>
+        <v>579</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>591</v>
+        <v>580</v>
       </c>
       <c r="E289" s="2">
-        <v>6041</v>
+        <v>952107</v>
       </c>
       <c r="F289" s="2">
-        <v>5984</v>
+        <v>943125</v>
       </c>
       <c r="G289" s="2">
-        <v>5927</v>
+        <v>934143</v>
       </c>
       <c r="H289" s="2">
-        <v>5870</v>
+        <v>925160</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>592</v>
+        <v>581</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="E290" s="2">
-        <v>10685</v>
+        <v>102926</v>
       </c>
       <c r="F290" s="2">
-        <v>10584</v>
+        <v>101955</v>
       </c>
       <c r="G290" s="2">
-        <v>10483</v>
+        <v>100984</v>
       </c>
       <c r="H290" s="2">
-        <v>10382</v>
+        <v>100013</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>594</v>
+        <v>583</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>595</v>
+        <v>584</v>
       </c>
       <c r="E291" s="2">
-        <v>13430</v>
+        <v>102682</v>
       </c>
       <c r="F291" s="2">
-        <v>13304</v>
+        <v>101714</v>
       </c>
       <c r="G291" s="2">
-        <v>13177</v>
+        <v>100745</v>
       </c>
       <c r="H291" s="2">
-        <v>13050</v>
+        <v>99776</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>597</v>
+        <v>586</v>
       </c>
       <c r="E292" s="2">
-        <v>9804</v>
+        <v>990597</v>
       </c>
       <c r="F292" s="2">
-        <v>9711</v>
+        <v>981251</v>
       </c>
       <c r="G292" s="2">
-        <v>9619</v>
+        <v>971906</v>
       </c>
       <c r="H292" s="2">
-        <v>9526</v>
+        <v>962561</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>598</v>
+        <v>587</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>599</v>
+        <v>588</v>
       </c>
       <c r="E293" s="2">
-        <v>13036</v>
+        <v>994300</v>
       </c>
       <c r="F293" s="2">
-        <v>12913</v>
+        <v>984920</v>
       </c>
       <c r="G293" s="2">
-        <v>12790</v>
+        <v>975540</v>
       </c>
       <c r="H293" s="2">
-        <v>12667</v>
+        <v>966160</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>600</v>
+        <v>589</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>601</v>
+        <v>590</v>
       </c>
       <c r="E294" s="2">
-        <v>26431</v>
+        <v>109449</v>
       </c>
       <c r="F294" s="2">
-        <v>26182</v>
+        <v>108417</v>
       </c>
       <c r="G294" s="2">
-        <v>25932</v>
+        <v>107384</v>
       </c>
       <c r="H294" s="2">
-        <v>25683</v>
+        <v>106352</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>602</v>
+        <v>591</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>603</v>
+        <v>592</v>
       </c>
       <c r="E295" s="2">
-        <v>11141</v>
+        <v>115200</v>
       </c>
       <c r="F295" s="2">
-        <v>11036</v>
+        <v>114113</v>
       </c>
       <c r="G295" s="2">
-        <v>10930</v>
+        <v>113026</v>
       </c>
       <c r="H295" s="2">
-        <v>10825</v>
+        <v>111939</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>605</v>
+        <v>594</v>
       </c>
       <c r="E296" s="2">
-        <v>14992</v>
+        <v>1091673</v>
       </c>
       <c r="F296" s="2">
-        <v>14850</v>
+        <v>1081374</v>
       </c>
       <c r="G296" s="2">
-        <v>14709</v>
+        <v>1071075</v>
       </c>
       <c r="H296" s="2">
-        <v>14567</v>
+        <v>1060776</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>606</v>
+        <v>595</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>607</v>
+        <v>596</v>
       </c>
       <c r="E297" s="2">
-        <v>11341</v>
+        <v>11947</v>
       </c>
       <c r="F297" s="2">
-        <v>11234</v>
+        <v>11835</v>
       </c>
       <c r="G297" s="2">
-        <v>11127</v>
+        <v>11722</v>
       </c>
       <c r="H297" s="2">
-        <v>11020</v>
+        <v>11609</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>608</v>
+        <v>597</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>609</v>
+        <v>598</v>
       </c>
       <c r="E298" s="2">
-        <v>28313</v>
+        <v>118310</v>
       </c>
       <c r="F298" s="2">
-        <v>28046</v>
+        <v>117194</v>
       </c>
       <c r="G298" s="2">
-        <v>27778</v>
+        <v>116078</v>
       </c>
       <c r="H298" s="2">
-        <v>27511</v>
+        <v>114961</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>610</v>
+        <v>599</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>611</v>
+        <v>600</v>
       </c>
       <c r="E299" s="2">
-        <v>22589</v>
+        <v>122748</v>
       </c>
       <c r="F299" s="2">
-        <v>22376</v>
+        <v>121590</v>
       </c>
       <c r="G299" s="2">
-        <v>22162</v>
+        <v>120432</v>
       </c>
       <c r="H299" s="2">
-        <v>21949</v>
+        <v>119274</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>612</v>
+        <v>601</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="E300" s="2">
-        <v>13621</v>
+        <v>1140340</v>
       </c>
       <c r="F300" s="2">
-        <v>13493</v>
+        <v>1129582</v>
       </c>
       <c r="G300" s="2">
-        <v>13364</v>
+        <v>1118824</v>
       </c>
       <c r="H300" s="2">
-        <v>13236</v>
+        <v>1108066</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>615</v>
+        <v>604</v>
       </c>
       <c r="E301" s="2">
-        <v>29650</v>
+        <v>1189347</v>
       </c>
       <c r="F301" s="2">
-        <v>29371</v>
+        <v>1178126</v>
       </c>
       <c r="G301" s="2">
-        <v>29091</v>
+        <v>1166906</v>
       </c>
       <c r="H301" s="2">
-        <v>28811</v>
+        <v>1155686</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>616</v>
+        <v>605</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>617</v>
+        <v>247</v>
       </c>
       <c r="E302" s="2">
-        <v>23539</v>
+        <v>1498</v>
       </c>
       <c r="F302" s="2">
-        <v>23317</v>
+        <v>1484</v>
       </c>
       <c r="G302" s="2">
-        <v>23095</v>
+        <v>1470</v>
       </c>
       <c r="H302" s="2">
-        <v>22873</v>
+        <v>1455</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>618</v>
+        <v>606</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>619</v>
+        <v>249</v>
       </c>
       <c r="E303" s="2">
-        <v>43089</v>
+        <v>14056</v>
       </c>
       <c r="F303" s="2">
-        <v>42683</v>
+        <v>13923</v>
       </c>
       <c r="G303" s="2">
-        <v>42276</v>
+        <v>13790</v>
       </c>
       <c r="H303" s="2">
-        <v>41870</v>
+        <v>13658</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>621</v>
+        <v>510</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>622</v>
+        <v>608</v>
       </c>
       <c r="E304" s="2">
-        <v>61656</v>
+        <v>154510</v>
       </c>
       <c r="F304" s="2">
-        <v>61074</v>
+        <v>153052</v>
       </c>
       <c r="G304" s="2">
-        <v>60493</v>
+        <v>151595</v>
       </c>
       <c r="H304" s="2">
-        <v>59911</v>
+        <v>150137</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>623</v>
+        <v>609</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>621</v>
+        <v>510</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>624</v>
+        <v>610</v>
       </c>
       <c r="E305" s="2">
-        <v>60977</v>
+        <v>138945</v>
       </c>
       <c r="F305" s="2">
-        <v>60401</v>
+        <v>137634</v>
       </c>
       <c r="G305" s="2">
-        <v>59826</v>
+        <v>136323</v>
       </c>
       <c r="H305" s="2">
-        <v>59251</v>
+        <v>135012</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>625</v>
+        <v>611</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>621</v>
+        <v>510</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>626</v>
+        <v>612</v>
       </c>
       <c r="E306" s="2">
-        <v>70047</v>
+        <v>142604</v>
       </c>
       <c r="F306" s="2">
-        <v>69386</v>
+        <v>141259</v>
       </c>
       <c r="G306" s="2">
-        <v>68725</v>
+        <v>139913</v>
       </c>
       <c r="H306" s="2">
-        <v>68064</v>
+        <v>138568</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>627</v>
+        <v>613</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>621</v>
+        <v>510</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>628</v>
+        <v>614</v>
       </c>
       <c r="E307" s="2">
-        <v>25133</v>
+        <v>1341918</v>
       </c>
       <c r="F307" s="2">
-        <v>24896</v>
+        <v>1329258</v>
       </c>
       <c r="G307" s="2">
-        <v>24658</v>
+        <v>1316598</v>
       </c>
       <c r="H307" s="2">
-        <v>24421</v>
+        <v>1303939</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>629</v>
+        <v>615</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>621</v>
+        <v>510</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>630</v>
+        <v>267</v>
       </c>
       <c r="E308" s="2">
-        <v>25467</v>
+        <v>149248</v>
       </c>
       <c r="F308" s="2">
-        <v>25226</v>
+        <v>147840</v>
       </c>
       <c r="G308" s="2">
-        <v>24986</v>
+        <v>146432</v>
       </c>
       <c r="H308" s="2">
-        <v>24746</v>
+        <v>145024</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>631</v>
+        <v>616</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>621</v>
+        <v>510</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>632</v>
+        <v>617</v>
       </c>
       <c r="E309" s="2">
-        <v>115293</v>
+        <v>1446900</v>
       </c>
       <c r="F309" s="2">
-        <v>114205</v>
+        <v>1433250</v>
       </c>
       <c r="G309" s="2">
-        <v>113118</v>
+        <v>1419600</v>
       </c>
       <c r="H309" s="2">
-        <v>112030</v>
+        <v>1405950</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>633</v>
+        <v>618</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>621</v>
+        <v>510</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>634</v>
+        <v>619</v>
       </c>
       <c r="E310" s="2">
-        <v>27136</v>
+        <v>15927</v>
       </c>
       <c r="F310" s="2">
-        <v>26880</v>
+        <v>15776</v>
       </c>
       <c r="G310" s="2">
-        <v>26624</v>
+        <v>15626</v>
       </c>
       <c r="H310" s="2">
-        <v>26368</v>
+        <v>15476</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>635</v>
+        <v>620</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>621</v>
+        <v>510</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>636</v>
+        <v>271</v>
       </c>
       <c r="E311" s="2">
-        <v>32754</v>
+        <v>158286</v>
       </c>
       <c r="F311" s="2">
-        <v>32445</v>
+        <v>156792</v>
       </c>
       <c r="G311" s="2">
-        <v>32136</v>
+        <v>155299</v>
       </c>
       <c r="H311" s="2">
-        <v>31827</v>
+        <v>153806</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>637</v>
+        <v>621</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>621</v>
+        <v>510</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>638</v>
+        <v>622</v>
       </c>
       <c r="E312" s="2">
-        <v>48866</v>
+        <v>1485882</v>
       </c>
       <c r="F312" s="2">
-        <v>48405</v>
+        <v>1471864</v>
       </c>
       <c r="G312" s="2">
-        <v>47944</v>
+        <v>1457846</v>
       </c>
       <c r="H312" s="2">
-        <v>47483</v>
+        <v>1443828</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>639</v>
+        <v>623</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>621</v>
+        <v>510</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>640</v>
+        <v>275</v>
       </c>
       <c r="E313" s="2">
-        <v>77831</v>
+        <v>170130</v>
       </c>
       <c r="F313" s="2">
-        <v>77096</v>
+        <v>168525</v>
       </c>
       <c r="G313" s="2">
-        <v>76362</v>
+        <v>166920</v>
       </c>
       <c r="H313" s="2">
-        <v>75628</v>
+        <v>165315</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>642</v>
+        <v>625</v>
       </c>
       <c r="E314" s="2">
-        <v>105868</v>
+        <v>18044</v>
       </c>
       <c r="F314" s="2">
-        <v>104869</v>
+        <v>17874</v>
       </c>
       <c r="G314" s="2">
-        <v>103870</v>
+        <v>17704</v>
       </c>
       <c r="H314" s="2">
-        <v>102871</v>
+        <v>17534</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>643</v>
+        <v>626</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>644</v>
+        <v>627</v>
       </c>
       <c r="E315" s="2">
-        <v>11487</v>
+        <v>174172</v>
       </c>
       <c r="F315" s="2">
-        <v>11379</v>
+        <v>172529</v>
       </c>
       <c r="G315" s="2">
-        <v>11270</v>
+        <v>170886</v>
       </c>
       <c r="H315" s="2">
-        <v>11162</v>
+        <v>169242</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>645</v>
+        <v>628</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>646</v>
+        <v>629</v>
       </c>
       <c r="E316" s="2">
-        <v>15857</v>
+        <v>186521</v>
       </c>
       <c r="F316" s="2">
-        <v>15707</v>
+        <v>184761</v>
       </c>
       <c r="G316" s="2">
-        <v>15557</v>
+        <v>183002</v>
       </c>
       <c r="H316" s="2">
-        <v>15408</v>
+        <v>181242</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>647</v>
+        <v>630</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>648</v>
+        <v>631</v>
       </c>
       <c r="E317" s="2">
-        <v>26472</v>
+        <v>20034</v>
       </c>
       <c r="F317" s="2">
-        <v>26223</v>
+        <v>19845</v>
       </c>
       <c r="G317" s="2">
-        <v>25973</v>
+        <v>19656</v>
       </c>
       <c r="H317" s="2">
-        <v>25723</v>
+        <v>19467</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>650</v>
+        <v>633</v>
       </c>
       <c r="E318" s="2">
-        <v>52931</v>
+        <v>198481</v>
       </c>
       <c r="F318" s="2">
-        <v>52432</v>
+        <v>196608</v>
       </c>
       <c r="G318" s="2">
-        <v>51932</v>
+        <v>194736</v>
       </c>
       <c r="H318" s="2">
-        <v>51433</v>
+        <v>192863</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>651</v>
+        <v>634</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>652</v>
+        <v>635</v>
       </c>
       <c r="E319" s="2">
-        <v>6201</v>
+        <v>1917172</v>
       </c>
       <c r="F319" s="2">
-        <v>6143</v>
+        <v>1899086</v>
       </c>
       <c r="G319" s="2">
-        <v>6084</v>
+        <v>1880999</v>
       </c>
       <c r="H319" s="2">
-        <v>6026</v>
+        <v>1862913</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>653</v>
+        <v>636</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>586</v>
+        <v>510</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>654</v>
+        <v>315</v>
       </c>
       <c r="E320" s="2">
-        <v>10738</v>
+        <v>208911</v>
       </c>
       <c r="F320" s="2">
-        <v>10637</v>
+        <v>206940</v>
       </c>
       <c r="G320" s="2">
-        <v>10535</v>
+        <v>204969</v>
       </c>
       <c r="H320" s="2">
-        <v>10434</v>
+        <v>202999</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>655</v>
+        <v>637</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>657</v>
+        <v>638</v>
       </c>
       <c r="E321" s="2">
-        <v>11713</v>
+        <v>1983260</v>
       </c>
       <c r="F321" s="2">
-        <v>11603</v>
+        <v>1964550</v>
       </c>
       <c r="G321" s="2">
-        <v>11492</v>
+        <v>1945840</v>
       </c>
       <c r="H321" s="2">
-        <v>11382</v>
+        <v>1927130</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>658</v>
+        <v>639</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>659</v>
+        <v>640</v>
       </c>
       <c r="E322" s="2">
-        <v>1578615</v>
+        <v>22890</v>
       </c>
       <c r="F322" s="2">
-        <v>1563722</v>
+        <v>22674</v>
       </c>
       <c r="G322" s="2">
-        <v>1548829</v>
+        <v>22458</v>
       </c>
       <c r="H322" s="2">
-        <v>1533937</v>
+        <v>22242</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>660</v>
+        <v>641</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>661</v>
+        <v>642</v>
       </c>
       <c r="E323" s="2">
-        <v>157408</v>
+        <v>228822</v>
       </c>
       <c r="F323" s="2">
-        <v>155923</v>
+        <v>226664</v>
       </c>
       <c r="G323" s="2">
-        <v>154438</v>
+        <v>224505</v>
       </c>
       <c r="H323" s="2">
-        <v>152953</v>
+        <v>222346</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>662</v>
+        <v>643</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>663</v>
+        <v>644</v>
       </c>
       <c r="E324" s="2">
-        <v>15585</v>
+        <v>2177825</v>
       </c>
       <c r="F324" s="2">
-        <v>15438</v>
+        <v>2157280</v>
       </c>
       <c r="G324" s="2">
-        <v>15291</v>
+        <v>2136734</v>
       </c>
       <c r="H324" s="2">
-        <v>15144</v>
+        <v>2116189</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>664</v>
+        <v>645</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>665</v>
+        <v>646</v>
       </c>
       <c r="E325" s="2">
-        <v>789330</v>
+        <v>234578</v>
       </c>
       <c r="F325" s="2">
-        <v>781884</v>
+        <v>232365</v>
       </c>
       <c r="G325" s="2">
-        <v>774437</v>
+        <v>230152</v>
       </c>
       <c r="H325" s="2">
-        <v>766991</v>
+        <v>227939</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>666</v>
+        <v>647</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>586</v>
+        <v>510</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>667</v>
+        <v>648</v>
       </c>
       <c r="E326" s="2">
-        <v>101071</v>
+        <v>2196320</v>
       </c>
       <c r="F326" s="2">
-        <v>100118</v>
+        <v>2175600</v>
       </c>
       <c r="G326" s="2">
-        <v>99164</v>
+        <v>2154880</v>
       </c>
       <c r="H326" s="2">
-        <v>98211</v>
+        <v>2134160</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>668</v>
+        <v>649</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>669</v>
+        <v>650</v>
       </c>
       <c r="E327" s="2">
-        <v>235850</v>
+        <v>2297359</v>
       </c>
       <c r="F327" s="2">
-        <v>233625</v>
+        <v>2275686</v>
       </c>
       <c r="G327" s="2">
-        <v>231400</v>
+        <v>2254013</v>
       </c>
       <c r="H327" s="2">
-        <v>229175</v>
+        <v>2232340</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>670</v>
+        <v>651</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>671</v>
+        <v>652</v>
       </c>
       <c r="E328" s="2">
-        <v>98050</v>
+        <v>248159</v>
       </c>
       <c r="F328" s="2">
-        <v>97125</v>
+        <v>245818</v>
       </c>
       <c r="G328" s="2">
-        <v>96200</v>
+        <v>243476</v>
       </c>
       <c r="H328" s="2">
-        <v>95275</v>
+        <v>241135</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>672</v>
+        <v>653</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>673</v>
+        <v>654</v>
       </c>
       <c r="E329" s="2">
-        <v>17501</v>
+        <v>2377368</v>
       </c>
       <c r="F329" s="2">
-        <v>17336</v>
+        <v>2354940</v>
       </c>
       <c r="G329" s="2">
-        <v>17170</v>
+        <v>2332512</v>
       </c>
       <c r="H329" s="2">
-        <v>17005</v>
+        <v>2310084</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>674</v>
+        <v>655</v>
       </c>
       <c r="C330" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D330" s="1" t="s">
         <v>656</v>
       </c>
-      <c r="D330" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E330" s="2">
-        <v>145750</v>
+        <v>46035</v>
       </c>
       <c r="F330" s="2">
-        <v>144375</v>
+        <v>45600</v>
       </c>
       <c r="G330" s="2">
-        <v>143000</v>
+        <v>45166</v>
       </c>
       <c r="H330" s="2">
-        <v>141625</v>
+        <v>44732</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>676</v>
+        <v>657</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>677</v>
+        <v>658</v>
       </c>
       <c r="E331" s="2">
-        <v>146810</v>
+        <v>76825</v>
       </c>
       <c r="F331" s="2">
-        <v>145425</v>
+        <v>76100</v>
       </c>
       <c r="G331" s="2">
-        <v>144040</v>
+        <v>75375</v>
       </c>
       <c r="H331" s="2">
-        <v>142655</v>
+        <v>74650</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>678</v>
+        <v>659</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>679</v>
+        <v>660</v>
       </c>
       <c r="E332" s="2">
-        <v>34477</v>
+        <v>15488</v>
       </c>
       <c r="F332" s="2">
-        <v>34151</v>
+        <v>15342</v>
       </c>
       <c r="G332" s="2">
-        <v>33826</v>
+        <v>15195</v>
       </c>
       <c r="H332" s="2">
-        <v>33501</v>
+        <v>15049</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>680</v>
+        <v>661</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>681</v>
+        <v>662</v>
       </c>
       <c r="E333" s="2">
-        <v>152110</v>
+        <v>41622</v>
       </c>
       <c r="F333" s="2">
-        <v>150675</v>
+        <v>41229</v>
       </c>
       <c r="G333" s="2">
-        <v>149240</v>
+        <v>40837</v>
       </c>
       <c r="H333" s="2">
-        <v>147805</v>
+        <v>40444</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>682</v>
+        <v>663</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>683</v>
+        <v>664</v>
       </c>
       <c r="E334" s="2">
-        <v>179670</v>
+        <v>66742</v>
       </c>
       <c r="F334" s="2">
-        <v>177975</v>
+        <v>66112</v>
       </c>
       <c r="G334" s="2">
-        <v>176280</v>
+        <v>65483</v>
       </c>
       <c r="H334" s="2">
-        <v>174585</v>
+        <v>64853</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>684</v>
+        <v>665</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>685</v>
+        <v>666</v>
       </c>
       <c r="E335" s="2">
-        <v>196736</v>
+        <v>13888</v>
       </c>
       <c r="F335" s="2">
-        <v>194880</v>
+        <v>13757</v>
       </c>
       <c r="G335" s="2">
-        <v>193024</v>
+        <v>13626</v>
       </c>
       <c r="H335" s="2">
-        <v>191168</v>
+        <v>13495</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>686</v>
+        <v>667</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>688</v>
+        <v>668</v>
       </c>
       <c r="E336" s="2">
-        <v>123641</v>
+        <v>137013</v>
       </c>
       <c r="F336" s="2">
-        <v>122474</v>
+        <v>135721</v>
       </c>
       <c r="G336" s="2">
-        <v>121308</v>
+        <v>134428</v>
       </c>
       <c r="H336" s="2">
-        <v>120141</v>
+        <v>133136</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>689</v>
+        <v>669</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>690</v>
+        <v>670</v>
       </c>
       <c r="E337" s="2">
-        <v>47038</v>
+        <v>248249</v>
       </c>
       <c r="F337" s="2">
-        <v>46594</v>
+        <v>245907</v>
       </c>
       <c r="G337" s="2">
-        <v>46150</v>
+        <v>243565</v>
       </c>
       <c r="H337" s="2">
-        <v>45706</v>
+        <v>241223</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>691</v>
+        <v>671</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>692</v>
+        <v>672</v>
       </c>
       <c r="E338" s="2">
-        <v>60256</v>
+        <v>289413</v>
       </c>
       <c r="F338" s="2">
-        <v>59687</v>
+        <v>286683</v>
       </c>
       <c r="G338" s="2">
-        <v>59119</v>
+        <v>283952</v>
       </c>
       <c r="H338" s="2">
-        <v>58550</v>
+        <v>281222</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>694</v>
+        <v>674</v>
       </c>
       <c r="E339" s="2">
-        <v>141523</v>
+        <v>2858764</v>
       </c>
       <c r="F339" s="2">
-        <v>140188</v>
+        <v>2831794</v>
       </c>
       <c r="G339" s="2">
-        <v>138852</v>
+        <v>2804825</v>
       </c>
       <c r="H339" s="2">
-        <v>137517</v>
+        <v>2777855</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>695</v>
+        <v>675</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>696</v>
+        <v>676</v>
       </c>
       <c r="E340" s="2">
-        <v>51378</v>
+        <v>330683</v>
       </c>
       <c r="F340" s="2">
-        <v>50894</v>
+        <v>327563</v>
       </c>
       <c r="G340" s="2">
-        <v>50409</v>
+        <v>324444</v>
       </c>
       <c r="H340" s="2">
-        <v>49924</v>
+        <v>321324</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>697</v>
+        <v>677</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>698</v>
+        <v>678</v>
       </c>
       <c r="E341" s="2">
-        <v>64501</v>
+        <v>3274748</v>
       </c>
       <c r="F341" s="2">
-        <v>63893</v>
+        <v>3243854</v>
       </c>
       <c r="G341" s="2">
-        <v>63284</v>
+        <v>3212960</v>
       </c>
       <c r="H341" s="2">
-        <v>62676</v>
+        <v>3182067</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>699</v>
+        <v>679</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>700</v>
+        <v>680</v>
       </c>
       <c r="E342" s="2">
-        <v>6259</v>
+        <v>392712</v>
       </c>
       <c r="F342" s="2">
-        <v>6200</v>
+        <v>389007</v>
       </c>
       <c r="G342" s="2">
-        <v>6141</v>
+        <v>385302</v>
       </c>
       <c r="H342" s="2">
-        <v>6082</v>
+        <v>381597</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>701</v>
+        <v>681</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>702</v>
+        <v>682</v>
       </c>
       <c r="E343" s="2">
-        <v>9148</v>
+        <v>41933</v>
       </c>
       <c r="F343" s="2">
-        <v>9062</v>
+        <v>41537</v>
       </c>
       <c r="G343" s="2">
-        <v>8975</v>
+        <v>41141</v>
       </c>
       <c r="H343" s="2">
-        <v>8889</v>
+        <v>40746</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>703</v>
+        <v>683</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>704</v>
+        <v>684</v>
       </c>
       <c r="E344" s="2">
-        <v>186057</v>
+        <v>493432</v>
       </c>
       <c r="F344" s="2">
-        <v>184301</v>
+        <v>488777</v>
       </c>
       <c r="G344" s="2">
-        <v>182546</v>
+        <v>484122</v>
       </c>
       <c r="H344" s="2">
-        <v>180791</v>
+        <v>479467</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>705</v>
+        <v>685</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>706</v>
+        <v>686</v>
       </c>
       <c r="E345" s="2">
-        <v>67204</v>
+        <v>576326</v>
       </c>
       <c r="F345" s="2">
-        <v>66570</v>
+        <v>570889</v>
       </c>
       <c r="G345" s="2">
-        <v>65936</v>
+        <v>565452</v>
       </c>
       <c r="H345" s="2">
-        <v>65302</v>
+        <v>560015</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>707</v>
+        <v>687</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>708</v>
+        <v>688</v>
       </c>
       <c r="E346" s="2">
-        <v>58592</v>
+        <v>62616</v>
       </c>
       <c r="F346" s="2">
-        <v>58039</v>
+        <v>62026</v>
       </c>
       <c r="G346" s="2">
-        <v>57486</v>
+        <v>61435</v>
       </c>
       <c r="H346" s="2">
-        <v>56933</v>
+        <v>60844</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>709</v>
+        <v>689</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>710</v>
+        <v>690</v>
       </c>
       <c r="E347" s="2">
-        <v>7335</v>
+        <v>658760</v>
       </c>
       <c r="F347" s="2">
-        <v>7266</v>
+        <v>652546</v>
       </c>
       <c r="G347" s="2">
-        <v>7197</v>
+        <v>646331</v>
       </c>
       <c r="H347" s="2">
-        <v>7128</v>
+        <v>640116</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>711</v>
+        <v>691</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>712</v>
+        <v>692</v>
       </c>
       <c r="E348" s="2">
-        <v>13213</v>
+        <v>83839</v>
       </c>
       <c r="F348" s="2">
-        <v>13088</v>
+        <v>83048</v>
       </c>
       <c r="G348" s="2">
-        <v>12964</v>
+        <v>82257</v>
       </c>
       <c r="H348" s="2">
-        <v>12839</v>
+        <v>81466</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>713</v>
+        <v>693</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>714</v>
+        <v>694</v>
       </c>
       <c r="E349" s="2">
-        <v>20787</v>
+        <v>823168</v>
       </c>
       <c r="F349" s="2">
-        <v>20591</v>
+        <v>815403</v>
       </c>
       <c r="G349" s="2">
-        <v>20394</v>
+        <v>807637</v>
       </c>
       <c r="H349" s="2">
-        <v>20198</v>
+        <v>799871</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>715</v>
+        <v>695</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>716</v>
+        <v>696</v>
       </c>
       <c r="E350" s="2">
-        <v>12126</v>
+        <v>103503</v>
       </c>
       <c r="F350" s="2">
-        <v>12012</v>
+        <v>102526</v>
       </c>
       <c r="G350" s="2">
-        <v>11898</v>
+        <v>101550</v>
       </c>
       <c r="H350" s="2">
-        <v>11783</v>
+        <v>100573</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>717</v>
+        <v>697</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>718</v>
+        <v>698</v>
       </c>
       <c r="E351" s="2">
-        <v>14321</v>
+        <v>988497</v>
       </c>
       <c r="F351" s="2">
-        <v>14186</v>
+        <v>979171</v>
       </c>
       <c r="G351" s="2">
-        <v>14050</v>
+        <v>969846</v>
       </c>
       <c r="H351" s="2">
-        <v>13915</v>
+        <v>960520</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>719</v>
+        <v>699</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>720</v>
+        <v>700</v>
       </c>
       <c r="E352" s="2">
-        <v>31641</v>
+        <v>124085</v>
       </c>
       <c r="F352" s="2">
-        <v>31343</v>
+        <v>122914</v>
       </c>
       <c r="G352" s="2">
-        <v>31044</v>
+        <v>121743</v>
       </c>
       <c r="H352" s="2">
-        <v>30746</v>
+        <v>120573</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>721</v>
+        <v>701</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>722</v>
+        <v>702</v>
       </c>
       <c r="E353" s="2">
-        <v>18096</v>
+        <v>1243388</v>
       </c>
       <c r="F353" s="2">
-        <v>17926</v>
+        <v>1231658</v>
       </c>
       <c r="G353" s="2">
-        <v>17755</v>
+        <v>1219928</v>
       </c>
       <c r="H353" s="2">
-        <v>17584</v>
+        <v>1208198</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>723</v>
+        <v>703</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>724</v>
+        <v>704</v>
       </c>
       <c r="E354" s="2">
-        <v>30343</v>
+        <v>144879</v>
       </c>
       <c r="F354" s="2">
-        <v>30056</v>
+        <v>143512</v>
       </c>
       <c r="G354" s="2">
-        <v>29770</v>
+        <v>142145</v>
       </c>
       <c r="H354" s="2">
-        <v>29484</v>
+        <v>140778</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>725</v>
+        <v>705</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>726</v>
+        <v>706</v>
       </c>
       <c r="E355" s="2">
-        <v>23463</v>
+        <v>1408717</v>
       </c>
       <c r="F355" s="2">
-        <v>23242</v>
+        <v>1395427</v>
       </c>
       <c r="G355" s="2">
-        <v>23020</v>
+        <v>1382137</v>
       </c>
       <c r="H355" s="2">
-        <v>22799</v>
+        <v>1368847</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>727</v>
+        <v>707</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>728</v>
+        <v>708</v>
       </c>
       <c r="E356" s="2">
-        <v>31032</v>
+        <v>165355</v>
       </c>
       <c r="F356" s="2">
-        <v>30739</v>
+        <v>163795</v>
       </c>
       <c r="G356" s="2">
-        <v>30446</v>
+        <v>162235</v>
       </c>
       <c r="H356" s="2">
-        <v>30153</v>
+        <v>160675</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>729</v>
+        <v>709</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>730</v>
+        <v>710</v>
       </c>
       <c r="E357" s="2">
-        <v>33136</v>
+        <v>1736794</v>
       </c>
       <c r="F357" s="2">
-        <v>32823</v>
+        <v>1720409</v>
       </c>
       <c r="G357" s="2">
-        <v>32510</v>
+        <v>1704024</v>
       </c>
       <c r="H357" s="2">
-        <v>32198</v>
+        <v>1687640</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>731</v>
+        <v>711</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>732</v>
+        <v>712</v>
       </c>
       <c r="E358" s="2">
-        <v>49317</v>
+        <v>20972</v>
       </c>
       <c r="F358" s="2">
-        <v>48851</v>
+        <v>20774</v>
       </c>
       <c r="G358" s="2">
-        <v>48386</v>
+        <v>20576</v>
       </c>
       <c r="H358" s="2">
-        <v>47921</v>
+        <v>20379</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>733</v>
+        <v>713</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>734</v>
+        <v>714</v>
       </c>
       <c r="E359" s="2">
-        <v>23368</v>
+        <v>206802</v>
       </c>
       <c r="F359" s="2">
-        <v>23147</v>
+        <v>204851</v>
       </c>
       <c r="G359" s="2">
-        <v>22927</v>
+        <v>202900</v>
       </c>
       <c r="H359" s="2">
-        <v>22706</v>
+        <v>200949</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>735</v>
+        <v>715</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>736</v>
+        <v>716</v>
       </c>
       <c r="E360" s="2">
-        <v>30645</v>
+        <v>2064731</v>
       </c>
       <c r="F360" s="2">
-        <v>30356</v>
+        <v>2045252</v>
       </c>
       <c r="G360" s="2">
-        <v>30066</v>
+        <v>2025773</v>
       </c>
       <c r="H360" s="2">
-        <v>29777</v>
+        <v>2006295</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>737</v>
+        <v>717</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>738</v>
+        <v>718</v>
       </c>
       <c r="E361" s="2">
-        <v>104972</v>
+        <v>227384</v>
       </c>
       <c r="F361" s="2">
-        <v>103982</v>
+        <v>225239</v>
       </c>
       <c r="G361" s="2">
-        <v>102991</v>
+        <v>223094</v>
       </c>
       <c r="H361" s="2">
-        <v>102001</v>
+        <v>220948</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>739</v>
+        <v>719</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>740</v>
+        <v>720</v>
       </c>
       <c r="E362" s="2">
-        <v>12164</v>
+        <v>319818</v>
       </c>
       <c r="F362" s="2">
-        <v>12049</v>
+        <v>316801</v>
       </c>
       <c r="G362" s="2">
-        <v>11934</v>
+        <v>313784</v>
       </c>
       <c r="H362" s="2">
-        <v>11819</v>
+        <v>310766</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>741</v>
+        <v>721</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>742</v>
+        <v>722</v>
       </c>
       <c r="E363" s="2">
-        <v>16907</v>
+        <v>4206</v>
       </c>
       <c r="F363" s="2">
-        <v>16748</v>
+        <v>4166</v>
       </c>
       <c r="G363" s="2">
-        <v>16588</v>
+        <v>4127</v>
       </c>
       <c r="H363" s="2">
-        <v>16429</v>
+        <v>4087</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>743</v>
+        <v>723</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>744</v>
+        <v>724</v>
       </c>
       <c r="E364" s="2">
-        <v>22122</v>
+        <v>42666</v>
       </c>
       <c r="F364" s="2">
-        <v>21914</v>
+        <v>42264</v>
       </c>
       <c r="G364" s="2">
-        <v>21705</v>
+        <v>41861</v>
       </c>
       <c r="H364" s="2">
-        <v>21496</v>
+        <v>41459</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>745</v>
+        <v>725</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>746</v>
+        <v>726</v>
       </c>
       <c r="E365" s="2">
-        <v>27401</v>
+        <v>426461</v>
       </c>
       <c r="F365" s="2">
-        <v>27143</v>
+        <v>422438</v>
       </c>
       <c r="G365" s="2">
-        <v>26884</v>
+        <v>418415</v>
       </c>
       <c r="H365" s="2">
-        <v>26626</v>
+        <v>414392</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>747</v>
+        <v>727</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>748</v>
+        <v>728</v>
       </c>
       <c r="E366" s="2">
-        <v>52767</v>
+        <v>83767</v>
       </c>
       <c r="F366" s="2">
-        <v>52269</v>
+        <v>82976</v>
       </c>
       <c r="G366" s="2">
-        <v>51771</v>
+        <v>82186</v>
       </c>
       <c r="H366" s="2">
-        <v>51273</v>
+        <v>81396</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>749</v>
+        <v>729</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>750</v>
+        <v>730</v>
       </c>
       <c r="E367" s="2">
-        <v>6967</v>
+        <v>855330</v>
       </c>
       <c r="F367" s="2">
-        <v>6902</v>
+        <v>847261</v>
       </c>
       <c r="G367" s="2">
-        <v>6836</v>
+        <v>839192</v>
       </c>
       <c r="H367" s="2">
-        <v>6770</v>
+        <v>831122</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>751</v>
+        <v>731</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>687</v>
+        <v>510</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>752</v>
+        <v>732</v>
       </c>
       <c r="E368" s="2">
-        <v>63208</v>
+        <v>106778</v>
       </c>
       <c r="F368" s="2">
-        <v>62612</v>
+        <v>105771</v>
       </c>
       <c r="G368" s="2">
-        <v>62015</v>
+        <v>104763</v>
       </c>
       <c r="H368" s="2">
-        <v>61419</v>
+        <v>103756</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>753</v>
+        <v>733</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>754</v>
+        <v>734</v>
       </c>
       <c r="E369" s="2">
-        <v>6731027</v>
+        <v>106946</v>
       </c>
       <c r="F369" s="2">
-        <v>6667526</v>
+        <v>105937</v>
       </c>
       <c r="G369" s="2">
-        <v>6604026</v>
+        <v>104928</v>
       </c>
       <c r="H369" s="2">
-        <v>6540526</v>
+        <v>103919</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>755</v>
+        <v>735</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>756</v>
+        <v>736</v>
       </c>
       <c r="E370" s="2">
-        <v>7611</v>
+        <v>12622</v>
       </c>
       <c r="F370" s="2">
-        <v>7539</v>
+        <v>12503</v>
       </c>
       <c r="G370" s="2">
-        <v>7467</v>
+        <v>12384</v>
       </c>
       <c r="H370" s="2">
-        <v>7395</v>
+        <v>12265</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>757</v>
+        <v>737</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>758</v>
+        <v>738</v>
       </c>
       <c r="E371" s="2">
-        <v>9074</v>
+        <v>128311</v>
       </c>
       <c r="F371" s="2">
-        <v>8988</v>
+        <v>127100</v>
       </c>
       <c r="G371" s="2">
-        <v>8902</v>
+        <v>125890</v>
       </c>
       <c r="H371" s="2">
-        <v>8817</v>
+        <v>124679</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>759</v>
+        <v>739</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>760</v>
+        <v>740</v>
       </c>
       <c r="E372" s="2">
-        <v>11835</v>
+        <v>20920</v>
       </c>
       <c r="F372" s="2">
-        <v>11723</v>
+        <v>20723</v>
       </c>
       <c r="G372" s="2">
-        <v>11612</v>
+        <v>20525</v>
       </c>
       <c r="H372" s="2">
-        <v>11500</v>
+        <v>20328</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>761</v>
+        <v>741</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>762</v>
+        <v>742</v>
       </c>
       <c r="E373" s="2">
-        <v>11665</v>
+        <v>213206</v>
       </c>
       <c r="F373" s="2">
-        <v>11555</v>
+        <v>211195</v>
       </c>
       <c r="G373" s="2">
-        <v>11445</v>
+        <v>209184</v>
       </c>
       <c r="H373" s="2">
-        <v>11335</v>
+        <v>207172</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>763</v>
+        <v>743</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>764</v>
+        <v>744</v>
       </c>
       <c r="E374" s="2">
-        <v>13420</v>
+        <v>213865</v>
       </c>
       <c r="F374" s="2">
-        <v>13293</v>
+        <v>211847</v>
       </c>
       <c r="G374" s="2">
-        <v>13166</v>
+        <v>209829</v>
       </c>
       <c r="H374" s="2">
-        <v>13040</v>
+        <v>207812</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>765</v>
+        <v>745</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>656</v>
+        <v>510</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>766</v>
+        <v>746</v>
       </c>
       <c r="E375" s="2">
-        <v>21333</v>
+        <v>2095587</v>
       </c>
       <c r="F375" s="2">
-        <v>21131</v>
+        <v>2075817</v>
       </c>
       <c r="G375" s="2">
-        <v>20930</v>
+        <v>2056048</v>
       </c>
       <c r="H375" s="2">
-        <v>20729</v>
+        <v>2036278</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>767</v>
+        <v>747</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>656</v>
+        <v>89</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>768</v>
+        <v>748</v>
       </c>
       <c r="E376" s="2">
-        <v>27470</v>
+        <v>184785</v>
       </c>
       <c r="F376" s="2">
-        <v>27211</v>
+        <v>183041</v>
       </c>
       <c r="G376" s="2">
-        <v>26952</v>
+        <v>181298</v>
       </c>
       <c r="H376" s="2">
-        <v>26692</v>
+        <v>179555</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>769</v>
+        <v>749</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>656</v>
+        <v>89</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>770</v>
+        <v>750</v>
       </c>
       <c r="E377" s="2">
-        <v>26898</v>
+        <v>138834</v>
       </c>
       <c r="F377" s="2">
-        <v>26644</v>
+        <v>137524</v>
       </c>
       <c r="G377" s="2">
-        <v>26390</v>
+        <v>136214</v>
       </c>
       <c r="H377" s="2">
-        <v>26136</v>
+        <v>134904</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>771</v>
+        <v>751</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>656</v>
+        <v>89</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
       <c r="E378" s="2">
-        <v>184477</v>
+        <v>36104</v>
       </c>
       <c r="F378" s="2">
-        <v>182737</v>
+        <v>35763</v>
       </c>
       <c r="G378" s="2">
-        <v>180996</v>
+        <v>35422</v>
       </c>
       <c r="H378" s="2">
-        <v>179256</v>
+        <v>35082</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>773</v>
+        <v>753</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>656</v>
+        <v>89</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>774</v>
+        <v>754</v>
       </c>
       <c r="E379" s="2">
-        <v>138834</v>
+        <v>32070</v>
       </c>
       <c r="F379" s="2">
-        <v>137524</v>
+        <v>31768</v>
       </c>
       <c r="G379" s="2">
-        <v>136214</v>
+        <v>31465</v>
       </c>
       <c r="H379" s="2">
-        <v>134904</v>
+        <v>31163</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>775</v>
+        <v>755</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>656</v>
+        <v>89</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>776</v>
+        <v>756</v>
       </c>
       <c r="E380" s="2">
-        <v>33931</v>
+        <v>264073</v>
       </c>
       <c r="F380" s="2">
-        <v>33611</v>
+        <v>261581</v>
       </c>
       <c r="G380" s="2">
-        <v>33290</v>
+        <v>259090</v>
       </c>
       <c r="H380" s="2">
-        <v>32970</v>
+        <v>256599</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>777</v>
+        <v>757</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>656</v>
+        <v>89</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>778</v>
+        <v>758</v>
       </c>
       <c r="E381" s="2">
-        <v>32070</v>
+        <v>419893</v>
       </c>
       <c r="F381" s="2">
-        <v>31768</v>
+        <v>415931</v>
       </c>
       <c r="G381" s="2">
-        <v>31465</v>
+        <v>411970</v>
       </c>
       <c r="H381" s="2">
-        <v>31163</v>
+        <v>408009</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>779</v>
+        <v>759</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>656</v>
+        <v>89</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>780</v>
+        <v>760</v>
       </c>
       <c r="E382" s="2">
-        <v>264073</v>
+        <v>69722</v>
       </c>
       <c r="F382" s="2">
-        <v>261581</v>
+        <v>69064</v>
       </c>
       <c r="G382" s="2">
-        <v>259090</v>
+        <v>68406</v>
       </c>
       <c r="H382" s="2">
-        <v>256599</v>
+        <v>67748</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>781</v>
+        <v>761</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>656</v>
+        <v>89</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>782</v>
+        <v>762</v>
       </c>
       <c r="E383" s="2">
-        <v>419893</v>
+        <v>87053</v>
       </c>
       <c r="F383" s="2">
-        <v>415931</v>
+        <v>86231</v>
       </c>
       <c r="G383" s="2">
-        <v>411970</v>
+        <v>85410</v>
       </c>
       <c r="H383" s="2">
-        <v>408009</v>
+        <v>84589</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>783</v>
+        <v>763</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>656</v>
+        <v>89</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>784</v>
+        <v>764</v>
       </c>
       <c r="E384" s="2">
-        <v>69722</v>
+        <v>84535</v>
       </c>
       <c r="F384" s="2">
-        <v>69064</v>
+        <v>83738</v>
       </c>
       <c r="G384" s="2">
-        <v>68406</v>
+        <v>82940</v>
       </c>
       <c r="H384" s="2">
-        <v>67748</v>
+        <v>82143</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>785</v>
+        <v>765</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>656</v>
+        <v>89</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>786</v>
+        <v>766</v>
       </c>
       <c r="E385" s="2">
-        <v>85781</v>
+        <v>138993</v>
       </c>
       <c r="F385" s="2">
-        <v>84971</v>
+        <v>137681</v>
       </c>
       <c r="G385" s="2">
-        <v>84162</v>
+        <v>136370</v>
       </c>
       <c r="H385" s="2">
-        <v>83353</v>
+        <v>135059</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>787</v>
+        <v>767</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>656</v>
+        <v>768</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>788</v>
+        <v>769</v>
       </c>
       <c r="E386" s="2">
-        <v>85696</v>
+        <v>6371</v>
       </c>
       <c r="F386" s="2">
-        <v>84887</v>
+        <v>6311</v>
       </c>
       <c r="G386" s="2">
-        <v>84079</v>
+        <v>6250</v>
       </c>
       <c r="H386" s="2">
-        <v>83270</v>
+        <v>6190</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>789</v>
+        <v>770</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>656</v>
+        <v>768</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>790</v>
+        <v>771</v>
       </c>
       <c r="E387" s="2">
-        <v>138887</v>
+        <v>8996</v>
       </c>
       <c r="F387" s="2">
-        <v>137576</v>
+        <v>8911</v>
       </c>
       <c r="G387" s="2">
-        <v>136266</v>
+        <v>8826</v>
       </c>
       <c r="H387" s="2">
-        <v>134956</v>
+        <v>8742</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>791</v>
+        <v>772</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>793</v>
+        <v>773</v>
       </c>
       <c r="E388" s="2">
-        <v>6291</v>
+        <v>14117</v>
       </c>
       <c r="F388" s="2">
-        <v>6232</v>
+        <v>13984</v>
       </c>
       <c r="G388" s="2">
-        <v>6172</v>
+        <v>13851</v>
       </c>
       <c r="H388" s="2">
-        <v>6113</v>
+        <v>13718</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>794</v>
+        <v>774</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>795</v>
+        <v>775</v>
       </c>
       <c r="E389" s="2">
-        <v>8920</v>
+        <v>105730</v>
       </c>
       <c r="F389" s="2">
-        <v>8836</v>
+        <v>104732</v>
       </c>
       <c r="G389" s="2">
-        <v>8752</v>
+        <v>103735</v>
       </c>
       <c r="H389" s="2">
-        <v>8667</v>
+        <v>102737</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>796</v>
+        <v>776</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>797</v>
+        <v>777</v>
       </c>
       <c r="E390" s="2">
-        <v>14215</v>
+        <v>10584</v>
       </c>
       <c r="F390" s="2">
-        <v>14081</v>
+        <v>10484</v>
       </c>
       <c r="G390" s="2">
-        <v>13946</v>
+        <v>10384</v>
       </c>
       <c r="H390" s="2">
-        <v>13812</v>
+        <v>10285</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>798</v>
+        <v>778</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>799</v>
+        <v>779</v>
       </c>
       <c r="E391" s="2">
-        <v>105730</v>
+        <v>15884</v>
       </c>
       <c r="F391" s="2">
-        <v>104732</v>
+        <v>15734</v>
       </c>
       <c r="G391" s="2">
-        <v>103735</v>
+        <v>15584</v>
       </c>
       <c r="H391" s="2">
-        <v>102737</v>
+        <v>15435</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>800</v>
+        <v>780</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>801</v>
+        <v>781</v>
       </c>
       <c r="E392" s="2">
-        <v>10595</v>
+        <v>21168</v>
       </c>
       <c r="F392" s="2">
-        <v>10495</v>
+        <v>20969</v>
       </c>
       <c r="G392" s="2">
-        <v>10395</v>
+        <v>20769</v>
       </c>
       <c r="H392" s="2">
-        <v>10295</v>
+        <v>20569</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>802</v>
+        <v>782</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>803</v>
+        <v>783</v>
       </c>
       <c r="E393" s="2">
-        <v>15884</v>
+        <v>26452</v>
       </c>
       <c r="F393" s="2">
-        <v>15734</v>
+        <v>26203</v>
       </c>
       <c r="G393" s="2">
-        <v>15584</v>
+        <v>25953</v>
       </c>
       <c r="H393" s="2">
-        <v>15435</v>
+        <v>25704</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>804</v>
+        <v>784</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>805</v>
+        <v>785</v>
       </c>
       <c r="E394" s="2">
-        <v>21168</v>
+        <v>52889</v>
       </c>
       <c r="F394" s="2">
-        <v>20969</v>
+        <v>52390</v>
       </c>
       <c r="G394" s="2">
-        <v>20769</v>
+        <v>51891</v>
       </c>
       <c r="H394" s="2">
-        <v>20569</v>
+        <v>51392</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>806</v>
+        <v>786</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>807</v>
+        <v>787</v>
       </c>
       <c r="E395" s="2">
-        <v>26452</v>
+        <v>5300</v>
       </c>
       <c r="F395" s="2">
-        <v>26203</v>
+        <v>5250</v>
       </c>
       <c r="G395" s="2">
-        <v>25953</v>
+        <v>5200</v>
       </c>
       <c r="H395" s="2">
-        <v>25704</v>
+        <v>5150</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>808</v>
+        <v>788</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>792</v>
+        <v>10</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>809</v>
+        <v>789</v>
       </c>
       <c r="E396" s="2">
-        <v>52889</v>
+        <v>121927</v>
       </c>
       <c r="F396" s="2">
-        <v>52390</v>
+        <v>120776</v>
       </c>
       <c r="G396" s="2">
-        <v>51891</v>
+        <v>119626</v>
       </c>
       <c r="H396" s="2">
-        <v>51392</v>
+        <v>118476</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>810</v>
+        <v>790</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>811</v>
+        <v>791</v>
       </c>
       <c r="E397" s="2">
-        <v>5311</v>
+        <v>49423</v>
       </c>
       <c r="F397" s="2">
-        <v>5261</v>
+        <v>48956</v>
       </c>
       <c r="G397" s="2">
-        <v>5210</v>
+        <v>48490</v>
       </c>
       <c r="H397" s="2">
-        <v>5160</v>
+        <v>48024</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>812</v>
+        <v>792</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>813</v>
+        <v>793</v>
       </c>
       <c r="E398" s="2">
-        <v>112387</v>
+        <v>13065</v>
       </c>
       <c r="F398" s="2">
-        <v>111326</v>
+        <v>12941</v>
       </c>
       <c r="G398" s="2">
-        <v>110266</v>
+        <v>12818</v>
       </c>
       <c r="H398" s="2">
-        <v>109206</v>
+        <v>12695</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>814</v>
+        <v>794</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>815</v>
+        <v>795</v>
       </c>
       <c r="E399" s="2">
-        <v>49423</v>
+        <v>68858</v>
       </c>
       <c r="F399" s="2">
-        <v>48956</v>
+        <v>68208</v>
       </c>
       <c r="G399" s="2">
-        <v>48490</v>
+        <v>67558</v>
       </c>
       <c r="H399" s="2">
-        <v>48024</v>
+        <v>66909</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>816</v>
+        <v>796</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>817</v>
+        <v>797</v>
       </c>
       <c r="E400" s="2">
-        <v>12937</v>
+        <v>80894</v>
       </c>
       <c r="F400" s="2">
-        <v>12815</v>
+        <v>80131</v>
       </c>
       <c r="G400" s="2">
-        <v>12693</v>
+        <v>79368</v>
       </c>
       <c r="H400" s="2">
-        <v>12571</v>
+        <v>78604</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>818</v>
+        <v>798</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>819</v>
+        <v>799</v>
       </c>
       <c r="E401" s="2">
-        <v>68858</v>
+        <v>19875</v>
       </c>
       <c r="F401" s="2">
-        <v>68208</v>
+        <v>19688</v>
       </c>
       <c r="G401" s="2">
-        <v>67558</v>
+        <v>19500</v>
       </c>
       <c r="H401" s="2">
-        <v>66909</v>
+        <v>19313</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>820</v>
+        <v>800</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>821</v>
+        <v>801</v>
       </c>
       <c r="E402" s="2">
-        <v>81265</v>
+        <v>41812</v>
       </c>
       <c r="F402" s="2">
-        <v>80498</v>
+        <v>41417</v>
       </c>
       <c r="G402" s="2">
-        <v>79732</v>
+        <v>41023</v>
       </c>
       <c r="H402" s="2">
-        <v>78965</v>
+        <v>40628</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>822</v>
+        <v>802</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>823</v>
+        <v>803</v>
       </c>
       <c r="E403" s="2">
-        <v>19425</v>
+        <v>127301</v>
       </c>
       <c r="F403" s="2">
-        <v>19241</v>
+        <v>126100</v>
       </c>
       <c r="G403" s="2">
-        <v>19058</v>
+        <v>124899</v>
       </c>
       <c r="H403" s="2">
-        <v>18875</v>
+        <v>123698</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>824</v>
+        <v>804</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>825</v>
+        <v>806</v>
       </c>
       <c r="E404" s="2">
-        <v>41812</v>
+        <v>10770</v>
       </c>
       <c r="F404" s="2">
-        <v>41417</v>
+        <v>10668</v>
       </c>
       <c r="G404" s="2">
-        <v>41023</v>
+        <v>10566</v>
       </c>
       <c r="H404" s="2">
-        <v>40628</v>
+        <v>10465</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>826</v>
+        <v>807</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>827</v>
+        <v>808</v>
       </c>
       <c r="E405" s="2">
-        <v>127693</v>
+        <v>104770</v>
       </c>
       <c r="F405" s="2">
-        <v>126488</v>
+        <v>103782</v>
       </c>
       <c r="G405" s="2">
-        <v>125284</v>
+        <v>102794</v>
       </c>
       <c r="H405" s="2">
-        <v>124079</v>
+        <v>101805</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>828</v>
+        <v>809</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>829</v>
+        <v>810</v>
       </c>
       <c r="E406" s="2">
-        <v>50684</v>
+        <v>11555</v>
       </c>
       <c r="F406" s="2">
-        <v>50206</v>
+        <v>11446</v>
       </c>
       <c r="G406" s="2">
-        <v>49728</v>
+        <v>11337</v>
       </c>
       <c r="H406" s="2">
-        <v>49249</v>
+        <v>11228</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>830</v>
+        <v>811</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>831</v>
+        <v>812</v>
       </c>
       <c r="E407" s="2">
-        <v>68900</v>
+        <v>115468</v>
       </c>
       <c r="F407" s="2">
-        <v>68250</v>
+        <v>114379</v>
       </c>
       <c r="G407" s="2">
-        <v>67600</v>
+        <v>113289</v>
       </c>
       <c r="H407" s="2">
-        <v>66950</v>
+        <v>112200</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>832</v>
+        <v>813</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>833</v>
+        <v>814</v>
       </c>
       <c r="E408" s="2">
-        <v>17479</v>
+        <v>214798</v>
       </c>
       <c r="F408" s="2">
-        <v>17315</v>
+        <v>212772</v>
       </c>
       <c r="G408" s="2">
-        <v>17150</v>
+        <v>210746</v>
       </c>
       <c r="H408" s="2">
-        <v>16985</v>
+        <v>208719</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>834</v>
+        <v>815</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>835</v>
+        <v>816</v>
       </c>
       <c r="E409" s="2">
-        <v>95056</v>
+        <v>230908</v>
       </c>
       <c r="F409" s="2">
-        <v>94159</v>
+        <v>228730</v>
       </c>
       <c r="G409" s="2">
-        <v>93262</v>
+        <v>226552</v>
       </c>
       <c r="H409" s="2">
-        <v>92365</v>
+        <v>224373</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>836</v>
+        <v>817</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>837</v>
+        <v>818</v>
       </c>
       <c r="E410" s="2">
-        <v>24523</v>
+        <v>31693</v>
       </c>
       <c r="F410" s="2">
-        <v>24292</v>
+        <v>31394</v>
       </c>
       <c r="G410" s="2">
-        <v>24060</v>
+        <v>31095</v>
       </c>
       <c r="H410" s="2">
-        <v>23829</v>
+        <v>30796</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>838</v>
+        <v>819</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>839</v>
+        <v>820</v>
       </c>
       <c r="E411" s="2">
-        <v>130380</v>
+        <v>34659</v>
       </c>
       <c r="F411" s="2">
-        <v>129150</v>
+        <v>34332</v>
       </c>
       <c r="G411" s="2">
-        <v>127920</v>
+        <v>34005</v>
       </c>
       <c r="H411" s="2">
-        <v>126690</v>
+        <v>33678</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>840</v>
+        <v>821</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>841</v>
+        <v>822</v>
       </c>
       <c r="E412" s="2">
-        <v>75949</v>
+        <v>53472</v>
       </c>
       <c r="F412" s="2">
-        <v>75233</v>
+        <v>52967</v>
       </c>
       <c r="G412" s="2">
-        <v>74516</v>
+        <v>52463</v>
       </c>
       <c r="H412" s="2">
-        <v>73800</v>
+        <v>51958</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>842</v>
+        <v>823</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>843</v>
+        <v>824</v>
       </c>
       <c r="E413" s="2">
-        <v>76824</v>
+        <v>523924</v>
       </c>
       <c r="F413" s="2">
-        <v>76099</v>
+        <v>518981</v>
       </c>
       <c r="G413" s="2">
-        <v>75374</v>
+        <v>514039</v>
       </c>
       <c r="H413" s="2">
-        <v>74649</v>
+        <v>509096</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>844</v>
+        <v>825</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>621</v>
+        <v>805</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>845</v>
+        <v>826</v>
       </c>
       <c r="E414" s="2">
-        <v>69616</v>
+        <v>57748</v>
       </c>
       <c r="F414" s="2">
-        <v>68959</v>
+        <v>57203</v>
       </c>
       <c r="G414" s="2">
-        <v>68302</v>
+        <v>56658</v>
       </c>
       <c r="H414" s="2">
-        <v>67645</v>
+        <v>56113</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>846</v>
+        <v>827</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>621</v>
+        <v>805</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>847</v>
+        <v>828</v>
       </c>
       <c r="E415" s="2">
-        <v>99667</v>
+        <v>577230</v>
       </c>
       <c r="F415" s="2">
-        <v>98726</v>
+        <v>571785</v>
       </c>
       <c r="G415" s="2">
-        <v>97786</v>
+        <v>566339</v>
       </c>
       <c r="H415" s="2">
-        <v>96846</v>
+        <v>560894</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>848</v>
+        <v>829</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>621</v>
+        <v>805</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>849</v>
+        <v>830</v>
       </c>
       <c r="E416" s="2">
-        <v>103377</v>
+        <v>142207</v>
       </c>
       <c r="F416" s="2">
-        <v>102401</v>
+        <v>140866</v>
       </c>
       <c r="G416" s="2">
-        <v>101426</v>
+        <v>139524</v>
       </c>
       <c r="H416" s="2">
-        <v>100451</v>
+        <v>138183</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>850</v>
+        <v>831</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>621</v>
+        <v>805</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>851</v>
+        <v>832</v>
       </c>
       <c r="E417" s="2">
-        <v>122382</v>
+        <v>56741</v>
       </c>
       <c r="F417" s="2">
-        <v>121228</v>
+        <v>56205</v>
       </c>
       <c r="G417" s="2">
-        <v>120073</v>
+        <v>55670</v>
       </c>
       <c r="H417" s="2">
-        <v>118919</v>
+        <v>55135</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>852</v>
+        <v>833</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>621</v>
+        <v>805</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>853</v>
+        <v>834</v>
       </c>
       <c r="E418" s="2">
-        <v>52825</v>
+        <v>114917</v>
       </c>
       <c r="F418" s="2">
-        <v>52327</v>
+        <v>113833</v>
       </c>
       <c r="G418" s="2">
-        <v>51828</v>
+        <v>112748</v>
       </c>
       <c r="H418" s="2">
-        <v>51330</v>
+        <v>111664</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>854</v>
+        <v>835</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>621</v>
+        <v>805</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>855</v>
+        <v>432</v>
       </c>
       <c r="E419" s="2">
-        <v>7356</v>
+        <v>11398</v>
       </c>
       <c r="F419" s="2">
-        <v>7287</v>
+        <v>11291</v>
       </c>
       <c r="G419" s="2">
-        <v>7218</v>
+        <v>11183</v>
       </c>
       <c r="H419" s="2">
-        <v>7148</v>
+        <v>11076</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>856</v>
+        <v>836</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>621</v>
+        <v>768</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>857</v>
+        <v>837</v>
       </c>
       <c r="E420" s="2">
-        <v>5703</v>
+        <v>33448</v>
       </c>
       <c r="F420" s="2">
-        <v>5649</v>
+        <v>33133</v>
       </c>
       <c r="G420" s="2">
-        <v>5595</v>
+        <v>32817</v>
       </c>
       <c r="H420" s="2">
-        <v>5541</v>
+        <v>32502</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>858</v>
+        <v>838</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>621</v>
+        <v>768</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>859</v>
+        <v>839</v>
       </c>
       <c r="E421" s="2">
-        <v>66853</v>
+        <v>67962</v>
       </c>
       <c r="F421" s="2">
-        <v>66222</v>
+        <v>67321</v>
       </c>
       <c r="G421" s="2">
-        <v>65592</v>
+        <v>66680</v>
       </c>
       <c r="H421" s="2">
-        <v>64961</v>
+        <v>66038</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>860</v>
+        <v>840</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>621</v>
+        <v>768</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>861</v>
+        <v>841</v>
       </c>
       <c r="E422" s="2">
-        <v>10817</v>
+        <v>17570</v>
       </c>
       <c r="F422" s="2">
-        <v>10715</v>
+        <v>17404</v>
       </c>
       <c r="G422" s="2">
-        <v>10613</v>
+        <v>17238</v>
       </c>
       <c r="H422" s="2">
-        <v>10511</v>
+        <v>17072</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>862</v>
+        <v>842</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>621</v>
+        <v>768</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>863</v>
+        <v>843</v>
       </c>
       <c r="E423" s="2">
-        <v>16149</v>
+        <v>95771</v>
       </c>
       <c r="F423" s="2">
-        <v>15997</v>
+        <v>94868</v>
       </c>
       <c r="G423" s="2">
-        <v>15844</v>
+        <v>93964</v>
       </c>
       <c r="H423" s="2">
-        <v>15692</v>
+        <v>93061</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>864</v>
+        <v>844</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>621</v>
+        <v>768</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>865</v>
+        <v>845</v>
       </c>
       <c r="E424" s="2">
-        <v>16255</v>
+        <v>24725</v>
       </c>
       <c r="F424" s="2">
-        <v>16102</v>
+        <v>24491</v>
       </c>
       <c r="G424" s="2">
-        <v>15948</v>
+        <v>24258</v>
       </c>
       <c r="H424" s="2">
-        <v>15795</v>
+        <v>24025</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>866</v>
+        <v>846</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>621</v>
+        <v>768</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>867</v>
+        <v>847</v>
       </c>
       <c r="E425" s="2">
-        <v>101490</v>
+        <v>124153</v>
       </c>
       <c r="F425" s="2">
-        <v>100532</v>
+        <v>122981</v>
       </c>
       <c r="G425" s="2">
-        <v>99575</v>
+        <v>121810</v>
       </c>
       <c r="H425" s="2">
-        <v>98617</v>
+        <v>120639</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>868</v>
+        <v>848</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>621</v>
+        <v>768</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>869</v>
+        <v>849</v>
       </c>
       <c r="E426" s="2">
-        <v>20744</v>
+        <v>69154</v>
       </c>
       <c r="F426" s="2">
-        <v>20549</v>
+        <v>68502</v>
       </c>
       <c r="G426" s="2">
-        <v>20353</v>
+        <v>67850</v>
       </c>
       <c r="H426" s="2">
-        <v>20157</v>
+        <v>67197</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>870</v>
+        <v>850</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>621</v>
+        <v>768</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>871</v>
+        <v>851</v>
       </c>
       <c r="E427" s="2">
-        <v>103562</v>
+        <v>68174</v>
       </c>
       <c r="F427" s="2">
-        <v>102585</v>
+        <v>67531</v>
       </c>
       <c r="G427" s="2">
-        <v>101608</v>
+        <v>66888</v>
       </c>
       <c r="H427" s="2">
-        <v>100631</v>
+        <v>66244</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>872</v>
+        <v>852</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>621</v>
+        <v>805</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>873</v>
+        <v>853</v>
       </c>
       <c r="E428" s="2">
-        <v>11411</v>
+        <v>159769</v>
       </c>
       <c r="F428" s="2">
-        <v>11303</v>
+        <v>158261</v>
       </c>
       <c r="G428" s="2">
-        <v>11196</v>
+        <v>156754</v>
       </c>
       <c r="H428" s="2">
-        <v>11088</v>
+        <v>155247</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>874</v>
+        <v>854</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>621</v>
+        <v>56</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>875</v>
+        <v>855</v>
       </c>
       <c r="E429" s="2">
-        <v>3180</v>
+        <v>69616</v>
       </c>
       <c r="F429" s="2">
-        <v>3150</v>
+        <v>68959</v>
       </c>
       <c r="G429" s="2">
-        <v>3120</v>
+        <v>68302</v>
       </c>
       <c r="H429" s="2">
-        <v>3090</v>
+        <v>67645</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>876</v>
+        <v>856</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>621</v>
+        <v>56</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>877</v>
+        <v>857</v>
       </c>
       <c r="E430" s="2">
-        <v>16584</v>
+        <v>99667</v>
       </c>
       <c r="F430" s="2">
-        <v>16427</v>
+        <v>98726</v>
       </c>
       <c r="G430" s="2">
-        <v>16271</v>
+        <v>97786</v>
       </c>
       <c r="H430" s="2">
-        <v>16114</v>
+        <v>96846</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>878</v>
+        <v>858</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>621</v>
+        <v>56</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>879</v>
+        <v>859</v>
       </c>
       <c r="E431" s="2">
-        <v>21730</v>
+        <v>103377</v>
       </c>
       <c r="F431" s="2">
-        <v>21525</v>
+        <v>102401</v>
       </c>
       <c r="G431" s="2">
-        <v>21320</v>
+        <v>101426</v>
       </c>
       <c r="H431" s="2">
-        <v>21115</v>
+        <v>100451</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>880</v>
+        <v>860</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>621</v>
+        <v>56</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>881</v>
+        <v>861</v>
       </c>
       <c r="E432" s="2">
-        <v>26951</v>
+        <v>122382</v>
       </c>
       <c r="F432" s="2">
-        <v>26696</v>
+        <v>121228</v>
       </c>
       <c r="G432" s="2">
-        <v>26442</v>
+        <v>120073</v>
       </c>
       <c r="H432" s="2">
-        <v>26188</v>
+        <v>118919</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>882</v>
+        <v>862</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>621</v>
+        <v>56</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>883</v>
+        <v>863</v>
       </c>
       <c r="E433" s="2">
-        <v>51961</v>
+        <v>52542</v>
       </c>
       <c r="F433" s="2">
-        <v>51471</v>
+        <v>52046</v>
       </c>
       <c r="G433" s="2">
-        <v>50981</v>
+        <v>51551</v>
       </c>
       <c r="H433" s="2">
-        <v>50491</v>
+        <v>51055</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>884</v>
+        <v>864</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>621</v>
+        <v>56</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>885</v>
+        <v>865</v>
       </c>
       <c r="E434" s="2">
-        <v>6169</v>
+        <v>6524</v>
       </c>
       <c r="F434" s="2">
-        <v>6111</v>
+        <v>6463</v>
       </c>
       <c r="G434" s="2">
-        <v>6053</v>
+        <v>6401</v>
       </c>
       <c r="H434" s="2">
-        <v>5995</v>
+        <v>6340</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>886</v>
+        <v>866</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>656</v>
+        <v>56</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>887</v>
+        <v>867</v>
       </c>
       <c r="E435" s="2">
-        <v>102778</v>
+        <v>5597</v>
       </c>
       <c r="F435" s="2">
-        <v>101808</v>
+        <v>5544</v>
       </c>
       <c r="G435" s="2">
-        <v>100838</v>
+        <v>5491</v>
       </c>
       <c r="H435" s="2">
-        <v>99869</v>
+        <v>5438</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>888</v>
+        <v>868</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>656</v>
+        <v>56</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>889</v>
+        <v>869</v>
       </c>
       <c r="E436" s="2">
-        <v>10695</v>
+        <v>66853</v>
       </c>
       <c r="F436" s="2">
-        <v>10595</v>
+        <v>66222</v>
       </c>
       <c r="G436" s="2">
-        <v>10494</v>
+        <v>65592</v>
       </c>
       <c r="H436" s="2">
-        <v>10393</v>
+        <v>64961</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>890</v>
+        <v>870</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>656</v>
+        <v>56</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>891</v>
+        <v>871</v>
       </c>
       <c r="E437" s="2">
-        <v>15640</v>
+        <v>12519</v>
       </c>
       <c r="F437" s="2">
-        <v>15493</v>
+        <v>12401</v>
       </c>
       <c r="G437" s="2">
-        <v>15345</v>
+        <v>12282</v>
       </c>
       <c r="H437" s="2">
-        <v>15198</v>
+        <v>12164</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>892</v>
+        <v>872</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>656</v>
+        <v>56</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>893</v>
+        <v>873</v>
       </c>
       <c r="E438" s="2">
-        <v>20898</v>
+        <v>16149</v>
       </c>
       <c r="F438" s="2">
-        <v>20701</v>
+        <v>15997</v>
       </c>
       <c r="G438" s="2">
-        <v>20504</v>
+        <v>15844</v>
       </c>
       <c r="H438" s="2">
-        <v>20306</v>
+        <v>15692</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>894</v>
+        <v>874</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>656</v>
+        <v>56</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>895</v>
+        <v>875</v>
       </c>
       <c r="E439" s="2">
-        <v>26097</v>
+        <v>16255</v>
       </c>
       <c r="F439" s="2">
-        <v>25851</v>
+        <v>16102</v>
       </c>
       <c r="G439" s="2">
-        <v>25605</v>
+        <v>15948</v>
       </c>
       <c r="H439" s="2">
-        <v>25359</v>
+        <v>15795</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>896</v>
+        <v>876</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>656</v>
+        <v>56</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>897</v>
+        <v>877</v>
       </c>
       <c r="E440" s="2">
-        <v>52058</v>
+        <v>101490</v>
       </c>
       <c r="F440" s="2">
-        <v>51567</v>
+        <v>100532</v>
       </c>
       <c r="G440" s="2">
-        <v>51075</v>
+        <v>99575</v>
       </c>
       <c r="H440" s="2">
-        <v>50584</v>
+        <v>98617</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>898</v>
+        <v>878</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>656</v>
+        <v>56</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>899</v>
+        <v>879</v>
       </c>
       <c r="E441" s="2">
-        <v>5489</v>
+        <v>20744</v>
       </c>
       <c r="F441" s="2">
-        <v>5437</v>
+        <v>20549</v>
       </c>
       <c r="G441" s="2">
-        <v>5385</v>
+        <v>20353</v>
       </c>
       <c r="H441" s="2">
-        <v>5333</v>
+        <v>20157</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>900</v>
+        <v>880</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>586</v>
+        <v>56</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>901</v>
+        <v>881</v>
       </c>
       <c r="E442" s="2">
-        <v>95771</v>
+        <v>103562</v>
       </c>
       <c r="F442" s="2">
-        <v>94868</v>
+        <v>102585</v>
       </c>
       <c r="G442" s="2">
-        <v>93964</v>
+        <v>101608</v>
       </c>
       <c r="H442" s="2">
-        <v>93061</v>
+        <v>100631</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>902</v>
+        <v>882</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>586</v>
+        <v>56</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>903</v>
+        <v>883</v>
       </c>
       <c r="E443" s="2">
-        <v>90471</v>
+        <v>11411</v>
       </c>
       <c r="F443" s="2">
-        <v>89618</v>
+        <v>11303</v>
       </c>
       <c r="G443" s="2">
-        <v>88764</v>
+        <v>11196</v>
       </c>
       <c r="H443" s="2">
-        <v>87911</v>
+        <v>11088</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>904</v>
+        <v>884</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>586</v>
+        <v>56</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>905</v>
+        <v>885</v>
       </c>
       <c r="E444" s="2">
-        <v>84959</v>
+        <v>3265</v>
       </c>
       <c r="F444" s="2">
-        <v>84158</v>
+        <v>3234</v>
       </c>
       <c r="G444" s="2">
-        <v>83356</v>
+        <v>3203</v>
       </c>
       <c r="H444" s="2">
-        <v>82555</v>
+        <v>3172</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>906</v>
+        <v>886</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>586</v>
+        <v>56</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>907</v>
+        <v>887</v>
       </c>
       <c r="E445" s="2">
-        <v>79659</v>
+        <v>16584</v>
       </c>
       <c r="F445" s="2">
-        <v>78908</v>
+        <v>16427</v>
       </c>
       <c r="G445" s="2">
-        <v>78156</v>
+        <v>16271</v>
       </c>
       <c r="H445" s="2">
-        <v>77405</v>
+        <v>16114</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>908</v>
+        <v>888</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>586</v>
+        <v>56</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>909</v>
+        <v>889</v>
       </c>
       <c r="E446" s="2">
-        <v>74359</v>
+        <v>21730</v>
       </c>
       <c r="F446" s="2">
-        <v>73658</v>
+        <v>21525</v>
       </c>
       <c r="G446" s="2">
-        <v>72956</v>
+        <v>21320</v>
       </c>
       <c r="H446" s="2">
-        <v>72255</v>
+        <v>21115</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>910</v>
+        <v>890</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>586</v>
+        <v>56</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>911</v>
+        <v>891</v>
       </c>
       <c r="E447" s="2">
-        <v>69059</v>
+        <v>26951</v>
       </c>
       <c r="F447" s="2">
-        <v>68408</v>
+        <v>26696</v>
       </c>
       <c r="G447" s="2">
-        <v>67756</v>
+        <v>26442</v>
       </c>
       <c r="H447" s="2">
-        <v>67105</v>
+        <v>26188</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>912</v>
+        <v>892</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>586</v>
+        <v>56</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>913</v>
+        <v>893</v>
       </c>
       <c r="E448" s="2">
-        <v>58671</v>
+        <v>51961</v>
       </c>
       <c r="F448" s="2">
-        <v>58118</v>
+        <v>51471</v>
       </c>
       <c r="G448" s="2">
-        <v>57564</v>
+        <v>50981</v>
       </c>
       <c r="H448" s="2">
-        <v>57011</v>
+        <v>50491</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>914</v>
+        <v>894</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>586</v>
+        <v>56</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>915</v>
+        <v>895</v>
       </c>
       <c r="E449" s="2">
-        <v>5438</v>
+        <v>6169</v>
       </c>
       <c r="F449" s="2">
-        <v>5387</v>
+        <v>6111</v>
       </c>
       <c r="G449" s="2">
-        <v>5335</v>
+        <v>6053</v>
       </c>
       <c r="H449" s="2">
-        <v>5284</v>
+        <v>5995</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>916</v>
+        <v>896</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>586</v>
+        <v>89</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>917</v>
+        <v>897</v>
       </c>
       <c r="E450" s="2">
-        <v>63971</v>
+        <v>102741</v>
       </c>
       <c r="F450" s="2">
-        <v>63368</v>
+        <v>101771</v>
       </c>
       <c r="G450" s="2">
-        <v>62764</v>
+        <v>100802</v>
       </c>
       <c r="H450" s="2">
-        <v>62161</v>
+        <v>99833</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>918</v>
+        <v>898</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>586</v>
+        <v>89</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>919</v>
+        <v>899</v>
       </c>
       <c r="E451" s="2">
-        <v>26659</v>
+        <v>10701</v>
       </c>
       <c r="F451" s="2">
-        <v>26408</v>
+        <v>10600</v>
       </c>
       <c r="G451" s="2">
-        <v>26156</v>
+        <v>10499</v>
       </c>
       <c r="H451" s="2">
-        <v>25905</v>
+        <v>10398</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>920</v>
+        <v>900</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>586</v>
+        <v>89</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>921</v>
+        <v>901</v>
       </c>
       <c r="E452" s="2">
-        <v>31959</v>
+        <v>15699</v>
       </c>
       <c r="F452" s="2">
-        <v>31658</v>
+        <v>15551</v>
       </c>
       <c r="G452" s="2">
-        <v>31356</v>
+        <v>15402</v>
       </c>
       <c r="H452" s="2">
-        <v>31055</v>
+        <v>15254</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>922</v>
+        <v>902</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>586</v>
+        <v>89</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>923</v>
+        <v>903</v>
       </c>
       <c r="E453" s="2">
-        <v>37259</v>
+        <v>21073</v>
       </c>
       <c r="F453" s="2">
-        <v>36908</v>
+        <v>20874</v>
       </c>
       <c r="G453" s="2">
-        <v>36556</v>
+        <v>20675</v>
       </c>
       <c r="H453" s="2">
-        <v>36205</v>
+        <v>20476</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>924</v>
+        <v>904</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>586</v>
+        <v>89</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>925</v>
+        <v>905</v>
       </c>
       <c r="E454" s="2">
-        <v>42559</v>
+        <v>26097</v>
       </c>
       <c r="F454" s="2">
-        <v>42158</v>
+        <v>25851</v>
       </c>
       <c r="G454" s="2">
-        <v>41756</v>
+        <v>25605</v>
       </c>
       <c r="H454" s="2">
-        <v>41355</v>
+        <v>25359</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>926</v>
+        <v>906</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>586</v>
+        <v>89</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>927</v>
+        <v>907</v>
       </c>
       <c r="E455" s="2">
-        <v>47859</v>
+        <v>52051</v>
       </c>
       <c r="F455" s="2">
-        <v>47408</v>
+        <v>51560</v>
       </c>
       <c r="G455" s="2">
-        <v>46956</v>
+        <v>51069</v>
       </c>
       <c r="H455" s="2">
-        <v>46505</v>
+        <v>50578</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>928</v>
+        <v>908</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>586</v>
+        <v>89</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>929</v>
+        <v>909</v>
       </c>
       <c r="E456" s="2">
-        <v>53159</v>
+        <v>5480</v>
       </c>
       <c r="F456" s="2">
-        <v>52658</v>
+        <v>5429</v>
       </c>
       <c r="G456" s="2">
-        <v>52156</v>
+        <v>5377</v>
       </c>
       <c r="H456" s="2">
-        <v>51655</v>
+        <v>5325</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>930</v>
+        <v>910</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>538</v>
+        <v>911</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>931</v>
+        <v>912</v>
       </c>
       <c r="E457" s="2">
-        <v>393750</v>
+        <v>32107</v>
       </c>
       <c r="F457" s="2">
-        <v>390035</v>
+        <v>31805</v>
       </c>
       <c r="G457" s="2">
-        <v>386320</v>
+        <v>31502</v>
       </c>
       <c r="H457" s="2">
-        <v>382606</v>
+        <v>31199</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>932</v>
+        <v>913</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>538</v>
+        <v>911</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>933</v>
+        <v>914</v>
       </c>
       <c r="E458" s="2">
-        <v>78627</v>
+        <v>370810</v>
       </c>
       <c r="F458" s="2">
-        <v>77885</v>
+        <v>367312</v>
       </c>
       <c r="G458" s="2">
-        <v>77143</v>
+        <v>363814</v>
       </c>
       <c r="H458" s="2">
-        <v>76401</v>
+        <v>360316</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>934</v>
+        <v>915</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>538</v>
+        <v>911</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>935</v>
+        <v>916</v>
       </c>
       <c r="E459" s="2">
-        <v>5035027</v>
+        <v>392062</v>
       </c>
       <c r="F459" s="2">
-        <v>4987526</v>
+        <v>388364</v>
       </c>
       <c r="G459" s="2">
-        <v>4940026</v>
+        <v>384665</v>
       </c>
       <c r="H459" s="2">
-        <v>4892526</v>
+        <v>380966</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>936</v>
+        <v>917</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>586</v>
+        <v>911</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>937</v>
+        <v>918</v>
       </c>
       <c r="E460" s="2">
-        <v>16043</v>
+        <v>78896</v>
       </c>
       <c r="F460" s="2">
-        <v>15892</v>
+        <v>78152</v>
       </c>
       <c r="G460" s="2">
-        <v>15740</v>
+        <v>77407</v>
       </c>
       <c r="H460" s="2">
-        <v>15589</v>
+        <v>76663</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>938</v>
+        <v>919</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>586</v>
+        <v>911</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>939</v>
+        <v>920</v>
       </c>
       <c r="E461" s="2">
-        <v>106159</v>
+        <v>783609</v>
       </c>
       <c r="F461" s="2">
-        <v>105158</v>
+        <v>776217</v>
       </c>
       <c r="G461" s="2">
-        <v>104156</v>
+        <v>768824</v>
       </c>
       <c r="H461" s="2">
-        <v>103155</v>
+        <v>761432</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E462" s="2">
+        <v>15682</v>
+      </c>
+      <c r="F462" s="2">
+        <v>15534</v>
+      </c>
+      <c r="G462" s="2">
+        <v>15386</v>
+      </c>
+      <c r="H462" s="2">
+        <v>15238</v>
+      </c>
+      <c r="I462" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="463" spans="1:9">
+      <c r="A463" s="1">
+        <v>462</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E463" s="2">
+        <v>156734</v>
+      </c>
+      <c r="F463" s="2">
+        <v>155255</v>
+      </c>
+      <c r="G463" s="2">
+        <v>153776</v>
+      </c>
+      <c r="H463" s="2">
+        <v>152298</v>
+      </c>
+      <c r="I463" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="464" spans="1:9">
+      <c r="A464" s="1">
+        <v>463</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E464" s="2">
+        <v>1573218</v>
+      </c>
+      <c r="F464" s="2">
+        <v>1558376</v>
+      </c>
+      <c r="G464" s="2">
+        <v>1543535</v>
+      </c>
+      <c r="H464" s="2">
+        <v>1528693</v>
+      </c>
+      <c r="I464" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="465" spans="1:9">
+      <c r="A465" s="1">
+        <v>464</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="E465" s="2">
+        <v>28807</v>
+      </c>
+      <c r="F465" s="2">
+        <v>28535</v>
+      </c>
+      <c r="G465" s="2">
+        <v>28263</v>
+      </c>
+      <c r="H465" s="2">
+        <v>27991</v>
+      </c>
+      <c r="I465" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="466" spans="1:9">
+      <c r="A466" s="1">
+        <v>465</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E466" s="2">
+        <v>57818</v>
+      </c>
+      <c r="F466" s="2">
+        <v>57272</v>
+      </c>
+      <c r="G466" s="2">
+        <v>56727</v>
+      </c>
+      <c r="H466" s="2">
+        <v>56181</v>
+      </c>
+      <c r="I466" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="467" spans="1:9">
+      <c r="A467" s="1">
+        <v>466</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E467" s="2">
+        <v>86713</v>
+      </c>
+      <c r="F467" s="2">
+        <v>85895</v>
+      </c>
+      <c r="G467" s="2">
+        <v>85077</v>
+      </c>
+      <c r="H467" s="2">
+        <v>84259</v>
+      </c>
+      <c r="I467" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="468" spans="1:9">
+      <c r="A468" s="1">
+        <v>467</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="E468" s="2">
+        <v>115609</v>
+      </c>
+      <c r="F468" s="2">
+        <v>114518</v>
+      </c>
+      <c r="G468" s="2">
+        <v>113428</v>
+      </c>
+      <c r="H468" s="2">
+        <v>112337</v>
+      </c>
+      <c r="I468" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="469" spans="1:9">
+      <c r="A469" s="1">
+        <v>468</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="E469" s="2">
+        <v>144505</v>
+      </c>
+      <c r="F469" s="2">
+        <v>143141</v>
+      </c>
+      <c r="G469" s="2">
+        <v>141778</v>
+      </c>
+      <c r="H469" s="2">
+        <v>140415</v>
+      </c>
+      <c r="I469" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="470" spans="1:9">
+      <c r="A470" s="1">
+        <v>469</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E470" s="2">
+        <v>26682</v>
+      </c>
+      <c r="F470" s="2">
+        <v>26431</v>
+      </c>
+      <c r="G470" s="2">
+        <v>26179</v>
+      </c>
+      <c r="H470" s="2">
+        <v>25927</v>
+      </c>
+      <c r="I470" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="471" spans="1:9">
+      <c r="A471" s="1">
+        <v>470</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D471" s="1" t="s">
         <v>940</v>
       </c>
-      <c r="C462" s="1" t="s">
+      <c r="E471" s="2">
+        <v>35909</v>
+      </c>
+      <c r="F471" s="2">
+        <v>35570</v>
+      </c>
+      <c r="G471" s="2">
+        <v>35231</v>
+      </c>
+      <c r="H471" s="2">
+        <v>34892</v>
+      </c>
+      <c r="I471" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="472" spans="1:9">
+      <c r="A472" s="1">
+        <v>471</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E472" s="2">
+        <v>13583</v>
+      </c>
+      <c r="F472" s="2">
+        <v>13455</v>
+      </c>
+      <c r="G472" s="2">
+        <v>13327</v>
+      </c>
+      <c r="H472" s="2">
+        <v>13198</v>
+      </c>
+      <c r="I472" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="473" spans="1:9">
+      <c r="A473" s="1">
+        <v>472</v>
+      </c>
+      <c r="B473" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E473" s="2">
+        <v>40291</v>
+      </c>
+      <c r="F473" s="2">
+        <v>39911</v>
+      </c>
+      <c r="G473" s="2">
+        <v>39530</v>
+      </c>
+      <c r="H473" s="2">
+        <v>39150</v>
+      </c>
+      <c r="I473" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="474" spans="1:9">
+      <c r="A474" s="1">
+        <v>473</v>
+      </c>
+      <c r="B474" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E474" s="2">
+        <v>72075</v>
+      </c>
+      <c r="F474" s="2">
+        <v>71395</v>
+      </c>
+      <c r="G474" s="2">
+        <v>70715</v>
+      </c>
+      <c r="H474" s="2">
+        <v>70035</v>
+      </c>
+      <c r="I474" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="475" spans="1:9">
+      <c r="A475" s="1">
+        <v>474</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="E475" s="2">
+        <v>355699</v>
+      </c>
+      <c r="F475" s="2">
+        <v>352343</v>
+      </c>
+      <c r="G475" s="2">
+        <v>348988</v>
+      </c>
+      <c r="H475" s="2">
+        <v>345632</v>
+      </c>
+      <c r="I475" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="476" spans="1:9">
+      <c r="A476" s="1">
+        <v>475</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="E476" s="2">
+        <v>710290</v>
+      </c>
+      <c r="F476" s="2">
+        <v>703589</v>
+      </c>
+      <c r="G476" s="2">
+        <v>696888</v>
+      </c>
+      <c r="H476" s="2">
+        <v>690188</v>
+      </c>
+      <c r="I476" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="477" spans="1:9">
+      <c r="A477" s="1">
+        <v>476</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E477" s="2">
+        <v>14767</v>
+      </c>
+      <c r="F477" s="2">
+        <v>14628</v>
+      </c>
+      <c r="G477" s="2">
+        <v>14488</v>
+      </c>
+      <c r="H477" s="2">
+        <v>14349</v>
+      </c>
+      <c r="I477" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="478" spans="1:9">
+      <c r="A478" s="1">
+        <v>477</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="E478" s="2">
+        <v>143127</v>
+      </c>
+      <c r="F478" s="2">
+        <v>141776</v>
+      </c>
+      <c r="G478" s="2">
+        <v>140426</v>
+      </c>
+      <c r="H478" s="2">
+        <v>139076</v>
+      </c>
+      <c r="I478" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="479" spans="1:9">
+      <c r="A479" s="1">
+        <v>478</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="E479" s="2">
+        <v>1440113</v>
+      </c>
+      <c r="F479" s="2">
+        <v>1426527</v>
+      </c>
+      <c r="G479" s="2">
+        <v>1412941</v>
+      </c>
+      <c r="H479" s="2">
+        <v>1399355</v>
+      </c>
+      <c r="I479" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="480" spans="1:9">
+      <c r="A480" s="1">
+        <v>479</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E480" s="2">
+        <v>17186</v>
+      </c>
+      <c r="F480" s="2">
+        <v>17024</v>
+      </c>
+      <c r="G480" s="2">
+        <v>16862</v>
+      </c>
+      <c r="H480" s="2">
+        <v>16699</v>
+      </c>
+      <c r="I480" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="481" spans="1:9">
+      <c r="A481" s="1">
+        <v>480</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="E481" s="2">
+        <v>68536</v>
+      </c>
+      <c r="F481" s="2">
+        <v>67890</v>
+      </c>
+      <c r="G481" s="2">
+        <v>67243</v>
+      </c>
+      <c r="H481" s="2">
+        <v>66597</v>
+      </c>
+      <c r="I481" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="482" spans="1:9">
+      <c r="A482" s="1">
+        <v>481</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="E482" s="2">
+        <v>38326</v>
+      </c>
+      <c r="F482" s="2">
+        <v>37965</v>
+      </c>
+      <c r="G482" s="2">
+        <v>37603</v>
+      </c>
+      <c r="H482" s="2">
+        <v>37242</v>
+      </c>
+      <c r="I482" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="483" spans="1:9">
+      <c r="A483" s="1">
+        <v>482</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E483" s="2">
+        <v>115079</v>
+      </c>
+      <c r="F483" s="2">
+        <v>113993</v>
+      </c>
+      <c r="G483" s="2">
+        <v>112908</v>
+      </c>
+      <c r="H483" s="2">
+        <v>111822</v>
+      </c>
+      <c r="I483" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="484" spans="1:9">
+      <c r="A484" s="1">
+        <v>483</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="E484" s="2">
+        <v>14767</v>
+      </c>
+      <c r="F484" s="2">
+        <v>14628</v>
+      </c>
+      <c r="G484" s="2">
+        <v>14488</v>
+      </c>
+      <c r="H484" s="2">
+        <v>14349</v>
+      </c>
+      <c r="I484" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="485" spans="1:9">
+      <c r="A485" s="1">
+        <v>484</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="E485" s="2">
+        <v>1929227</v>
+      </c>
+      <c r="F485" s="2">
+        <v>1911026</v>
+      </c>
+      <c r="G485" s="2">
+        <v>1892826</v>
+      </c>
+      <c r="H485" s="2">
+        <v>1874626</v>
+      </c>
+      <c r="I485" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="486" spans="1:9">
+      <c r="A486" s="1">
+        <v>485</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="E486" s="2">
+        <v>18846</v>
+      </c>
+      <c r="F486" s="2">
+        <v>18668</v>
+      </c>
+      <c r="G486" s="2">
+        <v>18490</v>
+      </c>
+      <c r="H486" s="2">
+        <v>18312</v>
+      </c>
+      <c r="I486" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="487" spans="1:9">
+      <c r="A487" s="1">
+        <v>486</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E487" s="2">
+        <v>188378</v>
+      </c>
+      <c r="F487" s="2">
+        <v>186601</v>
+      </c>
+      <c r="G487" s="2">
+        <v>184824</v>
+      </c>
+      <c r="H487" s="2">
+        <v>183046</v>
+      </c>
+      <c r="I487" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="488" spans="1:9">
+      <c r="A488" s="1">
+        <v>487</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="E488" s="2">
+        <v>282553</v>
+      </c>
+      <c r="F488" s="2">
+        <v>279887</v>
+      </c>
+      <c r="G488" s="2">
+        <v>277221</v>
+      </c>
+      <c r="H488" s="2">
+        <v>274556</v>
+      </c>
+      <c r="I488" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="489" spans="1:9">
+      <c r="A489" s="1">
+        <v>488</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="E489" s="2">
+        <v>4823027</v>
+      </c>
+      <c r="F489" s="2">
+        <v>4777526</v>
+      </c>
+      <c r="G489" s="2">
+        <v>4732026</v>
+      </c>
+      <c r="H489" s="2">
+        <v>4686526</v>
+      </c>
+      <c r="I489" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="490" spans="1:9">
+      <c r="A490" s="1">
+        <v>489</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E490" s="2">
+        <v>4770</v>
+      </c>
+      <c r="F490" s="2">
+        <v>4725</v>
+      </c>
+      <c r="G490" s="2">
+        <v>4680</v>
+      </c>
+      <c r="H490" s="2">
+        <v>4635</v>
+      </c>
+      <c r="I490" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="491" spans="1:9">
+      <c r="A491" s="1">
+        <v>490</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="E491" s="2">
+        <v>47114</v>
+      </c>
+      <c r="F491" s="2">
+        <v>46669</v>
+      </c>
+      <c r="G491" s="2">
+        <v>46225</v>
+      </c>
+      <c r="H491" s="2">
+        <v>45780</v>
+      </c>
+      <c r="I491" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="492" spans="1:9">
+      <c r="A492" s="1">
+        <v>491</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="E492" s="2">
+        <v>473614</v>
+      </c>
+      <c r="F492" s="2">
+        <v>469146</v>
+      </c>
+      <c r="G492" s="2">
+        <v>464678</v>
+      </c>
+      <c r="H492" s="2">
+        <v>460210</v>
+      </c>
+      <c r="I492" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="493" spans="1:9">
+      <c r="A493" s="1">
+        <v>492</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E493" s="2">
+        <v>696447</v>
+      </c>
+      <c r="F493" s="2">
+        <v>689876</v>
+      </c>
+      <c r="G493" s="2">
+        <v>683306</v>
+      </c>
+      <c r="H493" s="2">
+        <v>676736</v>
+      </c>
+      <c r="I493" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="494" spans="1:9">
+      <c r="A494" s="1">
+        <v>493</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E494" s="2">
+        <v>94744</v>
+      </c>
+      <c r="F494" s="2">
+        <v>93850</v>
+      </c>
+      <c r="G494" s="2">
+        <v>92956</v>
+      </c>
+      <c r="H494" s="2">
+        <v>92062</v>
+      </c>
+      <c r="I494" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="495" spans="1:9">
+      <c r="A495" s="1">
+        <v>494</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="E495" s="2">
+        <v>947203</v>
+      </c>
+      <c r="F495" s="2">
+        <v>938267</v>
+      </c>
+      <c r="G495" s="2">
+        <v>929332</v>
+      </c>
+      <c r="H495" s="2">
+        <v>920396</v>
+      </c>
+      <c r="I495" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="496" spans="1:9">
+      <c r="A496" s="1">
+        <v>495</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E496" s="2">
+        <v>114480</v>
+      </c>
+      <c r="F496" s="2">
+        <v>113400</v>
+      </c>
+      <c r="G496" s="2">
+        <v>112320</v>
+      </c>
+      <c r="H496" s="2">
+        <v>111240</v>
+      </c>
+      <c r="I496" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="497" spans="1:9">
+      <c r="A497" s="1">
+        <v>496</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E497" s="2">
+        <v>20216</v>
+      </c>
+      <c r="F497" s="2">
+        <v>20026</v>
+      </c>
+      <c r="G497" s="2">
+        <v>19835</v>
+      </c>
+      <c r="H497" s="2">
+        <v>19644</v>
+      </c>
+      <c r="I497" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="498" spans="1:9">
+      <c r="A498" s="1">
+        <v>497</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E498" s="2">
+        <v>109689</v>
+      </c>
+      <c r="F498" s="2">
+        <v>108654</v>
+      </c>
+      <c r="G498" s="2">
+        <v>107619</v>
+      </c>
+      <c r="H498" s="2">
+        <v>106584</v>
+      </c>
+      <c r="I498" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="499" spans="1:9">
+      <c r="A499" s="1">
+        <v>498</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="E499" s="2">
+        <v>1075370</v>
+      </c>
+      <c r="F499" s="2">
+        <v>1065225</v>
+      </c>
+      <c r="G499" s="2">
+        <v>1055080</v>
+      </c>
+      <c r="H499" s="2">
+        <v>1044935</v>
+      </c>
+      <c r="I499" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="500" spans="1:9">
+      <c r="A500" s="1">
+        <v>499</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E500" s="2">
+        <v>1129199</v>
+      </c>
+      <c r="F500" s="2">
+        <v>1118546</v>
+      </c>
+      <c r="G500" s="2">
+        <v>1107893</v>
+      </c>
+      <c r="H500" s="2">
+        <v>1097240</v>
+      </c>
+      <c r="I500" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="501" spans="1:9">
+      <c r="A501" s="1">
+        <v>500</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E501" s="2">
+        <v>1183946</v>
+      </c>
+      <c r="F501" s="2">
+        <v>1172777</v>
+      </c>
+      <c r="G501" s="2">
+        <v>1161607</v>
+      </c>
+      <c r="H501" s="2">
+        <v>1150438</v>
+      </c>
+      <c r="I501" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="502" spans="1:9">
+      <c r="A502" s="1">
+        <v>501</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E502" s="2">
+        <v>1293442</v>
+      </c>
+      <c r="F502" s="2">
+        <v>1281239</v>
+      </c>
+      <c r="G502" s="2">
+        <v>1269037</v>
+      </c>
+      <c r="H502" s="2">
+        <v>1256835</v>
+      </c>
+      <c r="I502" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="503" spans="1:9">
+      <c r="A503" s="1">
+        <v>502</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E503" s="2">
+        <v>1454751</v>
+      </c>
+      <c r="F503" s="2">
+        <v>1441027</v>
+      </c>
+      <c r="G503" s="2">
+        <v>1427303</v>
+      </c>
+      <c r="H503" s="2">
+        <v>1413579</v>
+      </c>
+      <c r="I503" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="504" spans="1:9">
+      <c r="A504" s="1">
+        <v>503</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E504" s="2">
+        <v>164618</v>
+      </c>
+      <c r="F504" s="2">
+        <v>163065</v>
+      </c>
+      <c r="G504" s="2">
+        <v>161512</v>
+      </c>
+      <c r="H504" s="2">
+        <v>159959</v>
+      </c>
+      <c r="I504" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="505" spans="1:9">
+      <c r="A505" s="1">
+        <v>504</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E505" s="2">
+        <v>219420</v>
+      </c>
+      <c r="F505" s="2">
+        <v>217350</v>
+      </c>
+      <c r="G505" s="2">
+        <v>215280</v>
+      </c>
+      <c r="H505" s="2">
+        <v>213210</v>
+      </c>
+      <c r="I505" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="506" spans="1:9">
+      <c r="A506" s="1">
+        <v>505</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E506" s="2">
+        <v>219346</v>
+      </c>
+      <c r="F506" s="2">
+        <v>217277</v>
+      </c>
+      <c r="G506" s="2">
+        <v>215207</v>
+      </c>
+      <c r="H506" s="2">
+        <v>213138</v>
+      </c>
+      <c r="I506" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="507" spans="1:9">
+      <c r="A507" s="1">
+        <v>506</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E507" s="2">
+        <v>2148874</v>
+      </c>
+      <c r="F507" s="2">
+        <v>2128602</v>
+      </c>
+      <c r="G507" s="2">
+        <v>2108330</v>
+      </c>
+      <c r="H507" s="2">
+        <v>2088057</v>
+      </c>
+      <c r="I507" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="508" spans="1:9">
+      <c r="A508" s="1">
+        <v>507</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E508" s="2">
+        <v>274449</v>
+      </c>
+      <c r="F508" s="2">
+        <v>271860</v>
+      </c>
+      <c r="G508" s="2">
+        <v>269271</v>
+      </c>
+      <c r="H508" s="2">
+        <v>266681</v>
+      </c>
+      <c r="I508" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="509" spans="1:9">
+      <c r="A509" s="1">
+        <v>508</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E509" s="2">
+        <v>329130</v>
+      </c>
+      <c r="F509" s="2">
+        <v>326025</v>
+      </c>
+      <c r="G509" s="2">
+        <v>322920</v>
+      </c>
+      <c r="H509" s="2">
+        <v>319815</v>
+      </c>
+      <c r="I509" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="510" spans="1:9">
+      <c r="A510" s="1">
+        <v>509</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E510" s="2">
+        <v>380540</v>
+      </c>
+      <c r="F510" s="2">
+        <v>376950</v>
+      </c>
+      <c r="G510" s="2">
+        <v>373360</v>
+      </c>
+      <c r="H510" s="2">
+        <v>369770</v>
+      </c>
+      <c r="I510" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="511" spans="1:9">
+      <c r="A511" s="1">
+        <v>510</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E511" s="2">
+        <v>435660</v>
+      </c>
+      <c r="F511" s="2">
+        <v>431550</v>
+      </c>
+      <c r="G511" s="2">
+        <v>427440</v>
+      </c>
+      <c r="H511" s="2">
+        <v>423330</v>
+      </c>
+      <c r="I511" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="512" spans="1:9">
+      <c r="A512" s="1">
+        <v>511</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E512" s="2">
+        <v>435660</v>
+      </c>
+      <c r="F512" s="2">
+        <v>431550</v>
+      </c>
+      <c r="G512" s="2">
+        <v>427440</v>
+      </c>
+      <c r="H512" s="2">
+        <v>423330</v>
+      </c>
+      <c r="I512" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="513" spans="1:9">
+      <c r="A513" s="1">
+        <v>512</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E513" s="2">
+        <v>490780</v>
+      </c>
+      <c r="F513" s="2">
+        <v>486150</v>
+      </c>
+      <c r="G513" s="2">
+        <v>481520</v>
+      </c>
+      <c r="H513" s="2">
+        <v>476890</v>
+      </c>
+      <c r="I513" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="514" spans="1:9">
+      <c r="A514" s="1">
+        <v>513</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E514" s="2">
+        <v>54802</v>
+      </c>
+      <c r="F514" s="2">
+        <v>54285</v>
+      </c>
+      <c r="G514" s="2">
+        <v>53768</v>
+      </c>
+      <c r="H514" s="2">
+        <v>53251</v>
+      </c>
+      <c r="I514" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="515" spans="1:9">
+      <c r="A515" s="1">
+        <v>514</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E515" s="2">
+        <v>546960</v>
+      </c>
+      <c r="F515" s="2">
+        <v>541800</v>
+      </c>
+      <c r="G515" s="2">
+        <v>536640</v>
+      </c>
+      <c r="H515" s="2">
+        <v>531480</v>
+      </c>
+      <c r="I515" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="516" spans="1:9">
+      <c r="A516" s="1">
+        <v>515</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E516" s="2">
+        <v>600490</v>
+      </c>
+      <c r="F516" s="2">
+        <v>594825</v>
+      </c>
+      <c r="G516" s="2">
+        <v>589160</v>
+      </c>
+      <c r="H516" s="2">
+        <v>583495</v>
+      </c>
+      <c r="I516" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="517" spans="1:9">
+      <c r="A517" s="1">
+        <v>516</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E517" s="2">
+        <v>602080</v>
+      </c>
+      <c r="F517" s="2">
+        <v>596400</v>
+      </c>
+      <c r="G517" s="2">
+        <v>590720</v>
+      </c>
+      <c r="H517" s="2">
+        <v>585040</v>
+      </c>
+      <c r="I517" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="518" spans="1:9">
+      <c r="A518" s="1">
+        <v>517</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E518" s="2">
+        <v>657200</v>
+      </c>
+      <c r="F518" s="2">
+        <v>651000</v>
+      </c>
+      <c r="G518" s="2">
+        <v>644800</v>
+      </c>
+      <c r="H518" s="2">
+        <v>638600</v>
+      </c>
+      <c r="I518" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="519" spans="1:9">
+      <c r="A519" s="1">
+        <v>518</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E519" s="2">
+        <v>763587</v>
+      </c>
+      <c r="F519" s="2">
+        <v>756383</v>
+      </c>
+      <c r="G519" s="2">
+        <v>749180</v>
+      </c>
+      <c r="H519" s="2">
+        <v>741976</v>
+      </c>
+      <c r="I519" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="520" spans="1:9">
+      <c r="A520" s="1">
+        <v>519</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E520" s="2">
+        <v>767427</v>
+      </c>
+      <c r="F520" s="2">
+        <v>760187</v>
+      </c>
+      <c r="G520" s="2">
+        <v>752948</v>
+      </c>
+      <c r="H520" s="2">
+        <v>745708</v>
+      </c>
+      <c r="I520" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="521" spans="1:9">
+      <c r="A521" s="1">
+        <v>520</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E521" s="2">
+        <v>928560</v>
+      </c>
+      <c r="F521" s="2">
+        <v>919800</v>
+      </c>
+      <c r="G521" s="2">
+        <v>911040</v>
+      </c>
+      <c r="H521" s="2">
+        <v>902280</v>
+      </c>
+      <c r="I521" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="522" spans="1:9">
+      <c r="A522" s="1">
+        <v>521</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E522" s="2">
+        <v>109710</v>
+      </c>
+      <c r="F522" s="2">
+        <v>108675</v>
+      </c>
+      <c r="G522" s="2">
+        <v>107640</v>
+      </c>
+      <c r="H522" s="2">
+        <v>106605</v>
+      </c>
+      <c r="I522" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="523" spans="1:9">
+      <c r="A523" s="1">
+        <v>522</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E523" s="2">
+        <v>12504</v>
+      </c>
+      <c r="F523" s="2">
+        <v>12386</v>
+      </c>
+      <c r="G523" s="2">
+        <v>12268</v>
+      </c>
+      <c r="H523" s="2">
+        <v>12150</v>
+      </c>
+      <c r="I523" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="524" spans="1:9">
+      <c r="A524" s="1">
+        <v>523</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E524" s="2">
+        <v>124958</v>
+      </c>
+      <c r="F524" s="2">
+        <v>123779</v>
+      </c>
+      <c r="G524" s="2">
+        <v>122600</v>
+      </c>
+      <c r="H524" s="2">
+        <v>121422</v>
+      </c>
+      <c r="I524" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="525" spans="1:9">
+      <c r="A525" s="1">
+        <v>524</v>
+      </c>
+      <c r="B525" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C525" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E525" s="2">
+        <v>249889</v>
+      </c>
+      <c r="F525" s="2">
+        <v>247531</v>
+      </c>
+      <c r="G525" s="2">
+        <v>245174</v>
+      </c>
+      <c r="H525" s="2">
+        <v>242816</v>
+      </c>
+      <c r="I525" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="526" spans="1:9">
+      <c r="A526" s="1">
+        <v>525</v>
+      </c>
+      <c r="B526" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E526" s="2">
+        <v>37506</v>
+      </c>
+      <c r="F526" s="2">
+        <v>37152</v>
+      </c>
+      <c r="G526" s="2">
+        <v>36798</v>
+      </c>
+      <c r="H526" s="2">
+        <v>36444</v>
+      </c>
+      <c r="I526" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="527" spans="1:9">
+      <c r="A527" s="1">
+        <v>526</v>
+      </c>
+      <c r="B527" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E527" s="2">
+        <v>62492</v>
+      </c>
+      <c r="F527" s="2">
+        <v>61903</v>
+      </c>
+      <c r="G527" s="2">
+        <v>61313</v>
+      </c>
+      <c r="H527" s="2">
+        <v>60724</v>
+      </c>
+      <c r="I527" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="528" spans="1:9">
+      <c r="A528" s="1">
+        <v>527</v>
+      </c>
+      <c r="B528" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C528" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E528" s="2">
+        <v>624681</v>
+      </c>
+      <c r="F528" s="2">
+        <v>618788</v>
+      </c>
+      <c r="G528" s="2">
+        <v>612895</v>
+      </c>
+      <c r="H528" s="2">
+        <v>607002</v>
+      </c>
+      <c r="I528" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="529" spans="1:9">
+      <c r="A529" s="1">
+        <v>528</v>
+      </c>
+      <c r="B529" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C529" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E529" s="2">
+        <v>26980</v>
+      </c>
+      <c r="F529" s="2">
+        <v>26726</v>
+      </c>
+      <c r="G529" s="2">
+        <v>26471</v>
+      </c>
+      <c r="H529" s="2">
+        <v>26217</v>
+      </c>
+      <c r="I529" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="530" spans="1:9">
+      <c r="A530" s="1">
+        <v>529</v>
+      </c>
+      <c r="B530" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E530" s="2">
+        <v>57479</v>
+      </c>
+      <c r="F530" s="2">
+        <v>56936</v>
+      </c>
+      <c r="G530" s="2">
+        <v>56394</v>
+      </c>
+      <c r="H530" s="2">
+        <v>55852</v>
+      </c>
+      <c r="I530" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="531" spans="1:9">
+      <c r="A531" s="1">
+        <v>530</v>
+      </c>
+      <c r="B531" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C531" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E531" s="2">
+        <v>122022</v>
+      </c>
+      <c r="F531" s="2">
+        <v>120871</v>
+      </c>
+      <c r="G531" s="2">
+        <v>119720</v>
+      </c>
+      <c r="H531" s="2">
+        <v>118568</v>
+      </c>
+      <c r="I531" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="532" spans="1:9">
+      <c r="A532" s="1">
+        <v>531</v>
+      </c>
+      <c r="B532" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C532" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E532" s="2">
+        <v>16061</v>
+      </c>
+      <c r="F532" s="2">
+        <v>15910</v>
+      </c>
+      <c r="G532" s="2">
+        <v>15758</v>
+      </c>
+      <c r="H532" s="2">
+        <v>15607</v>
+      </c>
+      <c r="I532" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="533" spans="1:9">
+      <c r="A533" s="1">
+        <v>532</v>
+      </c>
+      <c r="B533" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E533" s="2">
+        <v>157868</v>
+      </c>
+      <c r="F533" s="2">
+        <v>156379</v>
+      </c>
+      <c r="G533" s="2">
+        <v>154889</v>
+      </c>
+      <c r="H533" s="2">
+        <v>153400</v>
+      </c>
+      <c r="I533" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="534" spans="1:9">
+      <c r="A534" s="1">
+        <v>533</v>
+      </c>
+      <c r="B534" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C534" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E534" s="2">
+        <v>1586439</v>
+      </c>
+      <c r="F534" s="2">
+        <v>1571473</v>
+      </c>
+      <c r="G534" s="2">
+        <v>1556507</v>
+      </c>
+      <c r="H534" s="2">
+        <v>1541540</v>
+      </c>
+      <c r="I534" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="535" spans="1:9">
+      <c r="A535" s="1">
+        <v>534</v>
+      </c>
+      <c r="B535" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E535" s="2">
+        <v>326629</v>
+      </c>
+      <c r="F535" s="2">
+        <v>323548</v>
+      </c>
+      <c r="G535" s="2">
+        <v>320467</v>
+      </c>
+      <c r="H535" s="2">
+        <v>317385</v>
+      </c>
+      <c r="I535" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="536" spans="1:9">
+      <c r="A536" s="1">
+        <v>535</v>
+      </c>
+      <c r="B536" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E536" s="2">
+        <v>6459</v>
+      </c>
+      <c r="F536" s="2">
+        <v>6398</v>
+      </c>
+      <c r="G536" s="2">
+        <v>6337</v>
+      </c>
+      <c r="H536" s="2">
+        <v>6276</v>
+      </c>
+      <c r="I536" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="537" spans="1:9">
+      <c r="A537" s="1">
+        <v>536</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E537" s="2">
+        <v>78909</v>
+      </c>
+      <c r="F537" s="2">
+        <v>78164</v>
+      </c>
+      <c r="G537" s="2">
+        <v>77420</v>
+      </c>
+      <c r="H537" s="2">
+        <v>76675</v>
+      </c>
+      <c r="I537" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="538" spans="1:9">
+      <c r="A538" s="1">
+        <v>537</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E538" s="2">
+        <v>793204</v>
+      </c>
+      <c r="F538" s="2">
+        <v>785721</v>
+      </c>
+      <c r="G538" s="2">
+        <v>778238</v>
+      </c>
+      <c r="H538" s="2">
+        <v>770755</v>
+      </c>
+      <c r="I538" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="539" spans="1:9">
+      <c r="A539" s="1">
         <v>538</v>
       </c>
-      <c r="D462" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E462" s="2">
+      <c r="B539" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E539" s="2">
+        <v>9268</v>
+      </c>
+      <c r="F539" s="2">
+        <v>9180</v>
+      </c>
+      <c r="G539" s="2">
+        <v>9093</v>
+      </c>
+      <c r="H539" s="2">
+        <v>9005</v>
+      </c>
+      <c r="I539" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="540" spans="1:9">
+      <c r="A540" s="1">
+        <v>539</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E540" s="2">
+        <v>92652</v>
+      </c>
+      <c r="F540" s="2">
+        <v>91778</v>
+      </c>
+      <c r="G540" s="2">
+        <v>90904</v>
+      </c>
+      <c r="H540" s="2">
+        <v>90030</v>
+      </c>
+      <c r="I540" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="541" spans="1:9">
+      <c r="A541" s="1">
+        <v>540</v>
+      </c>
+      <c r="B541" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E541" s="2">
+        <v>18536</v>
+      </c>
+      <c r="F541" s="2">
+        <v>18361</v>
+      </c>
+      <c r="G541" s="2">
+        <v>18186</v>
+      </c>
+      <c r="H541" s="2">
+        <v>18012</v>
+      </c>
+      <c r="I541" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="542" spans="1:9">
+      <c r="A542" s="1">
+        <v>541</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E542" s="2">
+        <v>185278</v>
+      </c>
+      <c r="F542" s="2">
+        <v>183531</v>
+      </c>
+      <c r="G542" s="2">
+        <v>181783</v>
+      </c>
+      <c r="H542" s="2">
+        <v>180035</v>
+      </c>
+      <c r="I542" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="543" spans="1:9">
+      <c r="A543" s="1">
+        <v>542</v>
+      </c>
+      <c r="B543" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E543" s="2">
+        <v>277904</v>
+      </c>
+      <c r="F543" s="2">
+        <v>275283</v>
+      </c>
+      <c r="G543" s="2">
+        <v>272661</v>
+      </c>
+      <c r="H543" s="2">
+        <v>270039</v>
+      </c>
+      <c r="I543" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="544" spans="1:9">
+      <c r="A544" s="1">
+        <v>543</v>
+      </c>
+      <c r="B544" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E544" s="2">
+        <v>46340</v>
+      </c>
+      <c r="F544" s="2">
+        <v>45903</v>
+      </c>
+      <c r="G544" s="2">
+        <v>45466</v>
+      </c>
+      <c r="H544" s="2">
+        <v>45029</v>
+      </c>
+      <c r="I544" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="545" spans="1:9">
+      <c r="A545" s="1">
+        <v>544</v>
+      </c>
+      <c r="B545" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C545" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E545" s="2">
+        <v>463156</v>
+      </c>
+      <c r="F545" s="2">
+        <v>458787</v>
+      </c>
+      <c r="G545" s="2">
+        <v>454418</v>
+      </c>
+      <c r="H545" s="2">
+        <v>450048</v>
+      </c>
+      <c r="I545" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="546" spans="1:9">
+      <c r="A546" s="1">
+        <v>545</v>
+      </c>
+      <c r="B546" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E546" s="2">
+        <v>107935</v>
+      </c>
+      <c r="F546" s="2">
+        <v>106916</v>
+      </c>
+      <c r="G546" s="2">
+        <v>105898</v>
+      </c>
+      <c r="H546" s="2">
+        <v>104880</v>
+      </c>
+      <c r="I546" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="547" spans="1:9">
+      <c r="A547" s="1">
+        <v>546</v>
+      </c>
+      <c r="B547" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E547" s="2">
+        <v>12482</v>
+      </c>
+      <c r="F547" s="2">
+        <v>12364</v>
+      </c>
+      <c r="G547" s="2">
+        <v>12246</v>
+      </c>
+      <c r="H547" s="2">
+        <v>12128</v>
+      </c>
+      <c r="I547" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="548" spans="1:9">
+      <c r="A548" s="1">
+        <v>547</v>
+      </c>
+      <c r="B548" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E548" s="2">
+        <v>17782</v>
+      </c>
+      <c r="F548" s="2">
+        <v>17614</v>
+      </c>
+      <c r="G548" s="2">
+        <v>17446</v>
+      </c>
+      <c r="H548" s="2">
+        <v>17278</v>
+      </c>
+      <c r="I548" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="549" spans="1:9">
+      <c r="A549" s="1">
+        <v>548</v>
+      </c>
+      <c r="B549" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E549" s="2">
+        <v>1061907</v>
+      </c>
+      <c r="F549" s="2">
+        <v>1051889</v>
+      </c>
+      <c r="G549" s="2">
+        <v>1041871</v>
+      </c>
+      <c r="H549" s="2">
+        <v>1031853</v>
+      </c>
+      <c r="I549" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="550" spans="1:9">
+      <c r="A550" s="1">
+        <v>549</v>
+      </c>
+      <c r="B550" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E550" s="2">
+        <v>213935</v>
+      </c>
+      <c r="F550" s="2">
+        <v>211916</v>
+      </c>
+      <c r="G550" s="2">
+        <v>209898</v>
+      </c>
+      <c r="H550" s="2">
+        <v>207880</v>
+      </c>
+      <c r="I550" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="551" spans="1:9">
+      <c r="A551" s="1">
+        <v>550</v>
+      </c>
+      <c r="B551" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E551" s="2">
+        <v>23065</v>
+      </c>
+      <c r="F551" s="2">
+        <v>22847</v>
+      </c>
+      <c r="G551" s="2">
+        <v>22629</v>
+      </c>
+      <c r="H551" s="2">
+        <v>22412</v>
+      </c>
+      <c r="I551" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="552" spans="1:9">
+      <c r="A552" s="1">
+        <v>551</v>
+      </c>
+      <c r="B552" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E552" s="2">
+        <v>28382</v>
+      </c>
+      <c r="F552" s="2">
+        <v>28114</v>
+      </c>
+      <c r="G552" s="2">
+        <v>27846</v>
+      </c>
+      <c r="H552" s="2">
+        <v>27578</v>
+      </c>
+      <c r="I552" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="553" spans="1:9">
+      <c r="A553" s="1">
+        <v>552</v>
+      </c>
+      <c r="B553" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E553" s="2">
+        <v>531935</v>
+      </c>
+      <c r="F553" s="2">
+        <v>526916</v>
+      </c>
+      <c r="G553" s="2">
+        <v>521898</v>
+      </c>
+      <c r="H553" s="2">
+        <v>516880</v>
+      </c>
+      <c r="I553" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="554" spans="1:9">
+      <c r="A554" s="1">
+        <v>553</v>
+      </c>
+      <c r="B554" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E554" s="2">
+        <v>54908</v>
+      </c>
+      <c r="F554" s="2">
+        <v>54390</v>
+      </c>
+      <c r="G554" s="2">
+        <v>53872</v>
+      </c>
+      <c r="H554" s="2">
+        <v>53354</v>
+      </c>
+      <c r="I554" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="555" spans="1:9">
+      <c r="A555" s="1">
+        <v>554</v>
+      </c>
+      <c r="B555" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E555" s="2">
+        <v>7182</v>
+      </c>
+      <c r="F555" s="2">
+        <v>7114</v>
+      </c>
+      <c r="G555" s="2">
+        <v>7046</v>
+      </c>
+      <c r="H555" s="2">
+        <v>6978</v>
+      </c>
+      <c r="I555" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="556" spans="1:9">
+      <c r="A556" s="1">
+        <v>555</v>
+      </c>
+      <c r="B556" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E556" s="2">
+        <v>20066</v>
+      </c>
+      <c r="F556" s="2">
+        <v>19877</v>
+      </c>
+      <c r="G556" s="2">
+        <v>19687</v>
+      </c>
+      <c r="H556" s="2">
+        <v>19498</v>
+      </c>
+      <c r="I556" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="557" spans="1:9">
+      <c r="A557" s="1">
+        <v>556</v>
+      </c>
+      <c r="B557" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C557" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E557" s="2">
+        <v>160272</v>
+      </c>
+      <c r="F557" s="2">
+        <v>158760</v>
+      </c>
+      <c r="G557" s="2">
+        <v>157248</v>
+      </c>
+      <c r="H557" s="2">
+        <v>155736</v>
+      </c>
+      <c r="I557" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="558" spans="1:9">
+      <c r="A558" s="1">
+        <v>557</v>
+      </c>
+      <c r="B558" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C558" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E558" s="2">
+        <v>178292</v>
+      </c>
+      <c r="F558" s="2">
+        <v>176610</v>
+      </c>
+      <c r="G558" s="2">
+        <v>174928</v>
+      </c>
+      <c r="H558" s="2">
+        <v>173246</v>
+      </c>
+      <c r="I558" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="559" spans="1:9">
+      <c r="A559" s="1">
+        <v>558</v>
+      </c>
+      <c r="B559" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C559" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E559" s="2">
+        <v>45262</v>
+      </c>
+      <c r="F559" s="2">
+        <v>44835</v>
+      </c>
+      <c r="G559" s="2">
+        <v>44408</v>
+      </c>
+      <c r="H559" s="2">
+        <v>43981</v>
+      </c>
+      <c r="I559" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="560" spans="1:9">
+      <c r="A560" s="1">
+        <v>559</v>
+      </c>
+      <c r="B560" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C560" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E560" s="2">
+        <v>99852</v>
+      </c>
+      <c r="F560" s="2">
+        <v>98910</v>
+      </c>
+      <c r="G560" s="2">
+        <v>97968</v>
+      </c>
+      <c r="H560" s="2">
+        <v>97026</v>
+      </c>
+      <c r="I560" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="561" spans="1:9">
+      <c r="A561" s="1">
+        <v>560</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C561" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E561" s="2">
+        <v>79712</v>
+      </c>
+      <c r="F561" s="2">
+        <v>78960</v>
+      </c>
+      <c r="G561" s="2">
+        <v>78208</v>
+      </c>
+      <c r="H561" s="2">
+        <v>77456</v>
+      </c>
+      <c r="I561" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="562" spans="1:9">
+      <c r="A562" s="1">
+        <v>561</v>
+      </c>
+      <c r="B562" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C562" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E562" s="2">
+        <v>19716</v>
+      </c>
+      <c r="F562" s="2">
+        <v>19530</v>
+      </c>
+      <c r="G562" s="2">
+        <v>19344</v>
+      </c>
+      <c r="H562" s="2">
+        <v>19158</v>
+      </c>
+      <c r="I562" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="563" spans="1:9">
+      <c r="A563" s="1">
+        <v>562</v>
+      </c>
+      <c r="B563" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C563" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E563" s="2">
+        <v>155820</v>
+      </c>
+      <c r="F563" s="2">
+        <v>154350</v>
+      </c>
+      <c r="G563" s="2">
+        <v>152880</v>
+      </c>
+      <c r="H563" s="2">
+        <v>151410</v>
+      </c>
+      <c r="I563" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="564" spans="1:9">
+      <c r="A564" s="1">
+        <v>563</v>
+      </c>
+      <c r="B564" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C564" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E564" s="2">
+        <v>45304</v>
+      </c>
+      <c r="F564" s="2">
+        <v>44877</v>
+      </c>
+      <c r="G564" s="2">
+        <v>44450</v>
+      </c>
+      <c r="H564" s="2">
+        <v>44022</v>
+      </c>
+      <c r="I564" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="565" spans="1:9">
+      <c r="A565" s="1">
+        <v>564</v>
+      </c>
+      <c r="B565" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C565" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E565" s="2">
+        <v>79648</v>
+      </c>
+      <c r="F565" s="2">
+        <v>78897</v>
+      </c>
+      <c r="G565" s="2">
+        <v>78146</v>
+      </c>
+      <c r="H565" s="2">
+        <v>77394</v>
+      </c>
+      <c r="I565" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="566" spans="1:9">
+      <c r="A566" s="1">
+        <v>565</v>
+      </c>
+      <c r="B566" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C566" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E566" s="2">
+        <v>10234</v>
+      </c>
+      <c r="F566" s="2">
+        <v>10138</v>
+      </c>
+      <c r="G566" s="2">
+        <v>10041</v>
+      </c>
+      <c r="H566" s="2">
+        <v>9945</v>
+      </c>
+      <c r="I566" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="567" spans="1:9">
+      <c r="A567" s="1">
+        <v>566</v>
+      </c>
+      <c r="B567" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C567" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E567" s="2">
+        <v>60447</v>
+      </c>
+      <c r="F567" s="2">
+        <v>59876</v>
+      </c>
+      <c r="G567" s="2">
+        <v>59306</v>
+      </c>
+      <c r="H567" s="2">
+        <v>58736</v>
+      </c>
+      <c r="I567" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="568" spans="1:9">
+      <c r="A568" s="1">
+        <v>567</v>
+      </c>
+      <c r="B568" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C568" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E568" s="2">
+        <v>60584</v>
+      </c>
+      <c r="F568" s="2">
+        <v>60013</v>
+      </c>
+      <c r="G568" s="2">
+        <v>59441</v>
+      </c>
+      <c r="H568" s="2">
+        <v>58870</v>
+      </c>
+      <c r="I568" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="569" spans="1:9">
+      <c r="A569" s="1">
+        <v>568</v>
+      </c>
+      <c r="B569" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C569" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E569" s="2">
+        <v>15040</v>
+      </c>
+      <c r="F569" s="2">
+        <v>14898</v>
+      </c>
+      <c r="G569" s="2">
+        <v>14757</v>
+      </c>
+      <c r="H569" s="2">
+        <v>14615</v>
+      </c>
+      <c r="I569" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="570" spans="1:9">
+      <c r="A570" s="1">
+        <v>569</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C570" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E570" s="2">
+        <v>112372</v>
+      </c>
+      <c r="F570" s="2">
+        <v>111312</v>
+      </c>
+      <c r="G570" s="2">
+        <v>110251</v>
+      </c>
+      <c r="H570" s="2">
+        <v>109191</v>
+      </c>
+      <c r="I570" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="571" spans="1:9">
+      <c r="A571" s="1">
+        <v>570</v>
+      </c>
+      <c r="B571" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C571" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E571" s="2">
+        <v>34571</v>
+      </c>
+      <c r="F571" s="2">
+        <v>34245</v>
+      </c>
+      <c r="G571" s="2">
+        <v>33919</v>
+      </c>
+      <c r="H571" s="2">
+        <v>33592</v>
+      </c>
+      <c r="I571" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="572" spans="1:9">
+      <c r="A572" s="1">
+        <v>571</v>
+      </c>
+      <c r="B572" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C572" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E572" s="2">
+        <v>62779</v>
+      </c>
+      <c r="F572" s="2">
+        <v>62186</v>
+      </c>
+      <c r="G572" s="2">
+        <v>61594</v>
+      </c>
+      <c r="H572" s="2">
+        <v>61002</v>
+      </c>
+      <c r="I572" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="573" spans="1:9">
+      <c r="A573" s="1">
+        <v>572</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C573" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E573" s="2">
+        <v>14162</v>
+      </c>
+      <c r="F573" s="2">
+        <v>14028</v>
+      </c>
+      <c r="G573" s="2">
+        <v>13894</v>
+      </c>
+      <c r="H573" s="2">
+        <v>13761</v>
+      </c>
+      <c r="I573" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="574" spans="1:9">
+      <c r="A574" s="1">
+        <v>573</v>
+      </c>
+      <c r="B574" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C574" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E574" s="2">
+        <v>116097</v>
+      </c>
+      <c r="F574" s="2">
+        <v>115001</v>
+      </c>
+      <c r="G574" s="2">
+        <v>113906</v>
+      </c>
+      <c r="H574" s="2">
+        <v>112811</v>
+      </c>
+      <c r="I574" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="575" spans="1:9">
+      <c r="A575" s="1">
+        <v>574</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C575" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E575" s="2">
+        <v>33417</v>
+      </c>
+      <c r="F575" s="2">
+        <v>33101</v>
+      </c>
+      <c r="G575" s="2">
+        <v>32786</v>
+      </c>
+      <c r="H575" s="2">
+        <v>32471</v>
+      </c>
+      <c r="I575" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="576" spans="1:9">
+      <c r="A576" s="1">
+        <v>575</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C576" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E576" s="2">
+        <v>15920</v>
+      </c>
+      <c r="F576" s="2">
+        <v>15770</v>
+      </c>
+      <c r="G576" s="2">
+        <v>15620</v>
+      </c>
+      <c r="H576" s="2">
+        <v>15470</v>
+      </c>
+      <c r="I576" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="577" spans="1:9">
+      <c r="A577" s="1">
+        <v>576</v>
+      </c>
+      <c r="B577" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C577" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E577" s="2">
+        <v>158893</v>
+      </c>
+      <c r="F577" s="2">
+        <v>157394</v>
+      </c>
+      <c r="G577" s="2">
+        <v>155895</v>
+      </c>
+      <c r="H577" s="2">
+        <v>154396</v>
+      </c>
+      <c r="I577" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="578" spans="1:9">
+      <c r="A578" s="1">
+        <v>577</v>
+      </c>
+      <c r="B578" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C578" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E578" s="2">
+        <v>173250</v>
+      </c>
+      <c r="F578" s="2">
+        <v>171615</v>
+      </c>
+      <c r="G578" s="2">
+        <v>169981</v>
+      </c>
+      <c r="H578" s="2">
+        <v>168346</v>
+      </c>
+      <c r="I578" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="579" spans="1:9">
+      <c r="A579" s="1">
+        <v>578</v>
+      </c>
+      <c r="B579" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C579" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E579" s="2">
+        <v>1636139</v>
+      </c>
+      <c r="F579" s="2">
+        <v>1620703</v>
+      </c>
+      <c r="G579" s="2">
+        <v>1605268</v>
+      </c>
+      <c r="H579" s="2">
+        <v>1589833</v>
+      </c>
+      <c r="I579" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="580" spans="1:9">
+      <c r="A580" s="1">
+        <v>579</v>
+      </c>
+      <c r="B580" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C580" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E580" s="2">
+        <v>320913</v>
+      </c>
+      <c r="F580" s="2">
+        <v>317885</v>
+      </c>
+      <c r="G580" s="2">
+        <v>314858</v>
+      </c>
+      <c r="H580" s="2">
+        <v>311830</v>
+      </c>
+      <c r="I580" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="581" spans="1:9">
+      <c r="A581" s="1">
+        <v>580</v>
+      </c>
+      <c r="B581" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C581" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E581" s="2">
+        <v>343766</v>
+      </c>
+      <c r="F581" s="2">
+        <v>340523</v>
+      </c>
+      <c r="G581" s="2">
+        <v>337280</v>
+      </c>
+      <c r="H581" s="2">
+        <v>334037</v>
+      </c>
+      <c r="I581" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="582" spans="1:9">
+      <c r="A582" s="1">
+        <v>581</v>
+      </c>
+      <c r="B582" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C582" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E582" s="2">
+        <v>4152</v>
+      </c>
+      <c r="F582" s="2">
+        <v>4113</v>
+      </c>
+      <c r="G582" s="2">
+        <v>4074</v>
+      </c>
+      <c r="H582" s="2">
+        <v>4035</v>
+      </c>
+      <c r="I582" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="583" spans="1:9">
+      <c r="A583" s="1">
+        <v>582</v>
+      </c>
+      <c r="B583" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C583" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E583" s="2">
+        <v>48341</v>
+      </c>
+      <c r="F583" s="2">
+        <v>47885</v>
+      </c>
+      <c r="G583" s="2">
+        <v>47429</v>
+      </c>
+      <c r="H583" s="2">
+        <v>46973</v>
+      </c>
+      <c r="I583" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="584" spans="1:9">
+      <c r="A584" s="1">
+        <v>583</v>
+      </c>
+      <c r="B584" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C584" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E584" s="2">
+        <v>677775</v>
+      </c>
+      <c r="F584" s="2">
+        <v>671381</v>
+      </c>
+      <c r="G584" s="2">
+        <v>664986</v>
+      </c>
+      <c r="H584" s="2">
+        <v>658592</v>
+      </c>
+      <c r="I584" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="585" spans="1:9">
+      <c r="A585" s="1">
+        <v>584</v>
+      </c>
+      <c r="B585" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C585" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E585" s="2">
+        <v>8656</v>
+      </c>
+      <c r="F585" s="2">
+        <v>8574</v>
+      </c>
+      <c r="G585" s="2">
+        <v>8493</v>
+      </c>
+      <c r="H585" s="2">
+        <v>8411</v>
+      </c>
+      <c r="I585" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="586" spans="1:9">
+      <c r="A586" s="1">
+        <v>585</v>
+      </c>
+      <c r="B586" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C586" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E586" s="2">
+        <v>80744</v>
+      </c>
+      <c r="F586" s="2">
+        <v>79983</v>
+      </c>
+      <c r="G586" s="2">
+        <v>79221</v>
+      </c>
+      <c r="H586" s="2">
+        <v>78459</v>
+      </c>
+      <c r="I586" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="587" spans="1:9">
+      <c r="A587" s="1">
+        <v>586</v>
+      </c>
+      <c r="B587" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C587" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E587" s="2">
+        <v>794264</v>
+      </c>
+      <c r="F587" s="2">
+        <v>786771</v>
+      </c>
+      <c r="G587" s="2">
+        <v>779278</v>
+      </c>
+      <c r="H587" s="2">
+        <v>771785</v>
+      </c>
+      <c r="I587" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="588" spans="1:9">
+      <c r="A588" s="1">
+        <v>587</v>
+      </c>
+      <c r="B588" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C588" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E588" s="2">
+        <v>103181</v>
+      </c>
+      <c r="F588" s="2">
+        <v>102208</v>
+      </c>
+      <c r="G588" s="2">
+        <v>101235</v>
+      </c>
+      <c r="H588" s="2">
+        <v>100261</v>
+      </c>
+      <c r="I588" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="589" spans="1:9">
+      <c r="A589" s="1">
+        <v>588</v>
+      </c>
+      <c r="B589" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C589" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E589" s="2">
+        <v>1050385</v>
+      </c>
+      <c r="F589" s="2">
+        <v>1040475</v>
+      </c>
+      <c r="G589" s="2">
+        <v>1030566</v>
+      </c>
+      <c r="H589" s="2">
+        <v>1020657</v>
+      </c>
+      <c r="I589" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="590" spans="1:9">
+      <c r="A590" s="1">
+        <v>589</v>
+      </c>
+      <c r="B590" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C590" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E590" s="2">
+        <v>136674</v>
+      </c>
+      <c r="F590" s="2">
+        <v>135385</v>
+      </c>
+      <c r="G590" s="2">
+        <v>134096</v>
+      </c>
+      <c r="H590" s="2">
+        <v>132806</v>
+      </c>
+      <c r="I590" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="591" spans="1:9">
+      <c r="A591" s="1">
+        <v>590</v>
+      </c>
+      <c r="B591" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C591" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E591" s="2">
+        <v>27368</v>
+      </c>
+      <c r="F591" s="2">
+        <v>27110</v>
+      </c>
+      <c r="G591" s="2">
+        <v>26852</v>
+      </c>
+      <c r="H591" s="2">
+        <v>26594</v>
+      </c>
+      <c r="I591" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="592" spans="1:9">
+      <c r="A592" s="1">
+        <v>591</v>
+      </c>
+      <c r="B592" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C592" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E592" s="2">
+        <v>340858</v>
+      </c>
+      <c r="F592" s="2">
+        <v>337642</v>
+      </c>
+      <c r="G592" s="2">
+        <v>334427</v>
+      </c>
+      <c r="H592" s="2">
+        <v>331211</v>
+      </c>
+      <c r="I592" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="593" spans="1:9">
+      <c r="A593" s="1">
+        <v>592</v>
+      </c>
+      <c r="B593" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C593" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E593" s="2">
+        <v>45476</v>
+      </c>
+      <c r="F593" s="2">
+        <v>45047</v>
+      </c>
+      <c r="G593" s="2">
+        <v>44618</v>
+      </c>
+      <c r="H593" s="2">
+        <v>44189</v>
+      </c>
+      <c r="I593" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="594" spans="1:9">
+      <c r="A594" s="1">
+        <v>593</v>
+      </c>
+      <c r="B594" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C594" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E594" s="2">
+        <v>454577</v>
+      </c>
+      <c r="F594" s="2">
+        <v>450288</v>
+      </c>
+      <c r="G594" s="2">
+        <v>446000</v>
+      </c>
+      <c r="H594" s="2">
+        <v>441711</v>
+      </c>
+      <c r="I594" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="595" spans="1:9">
+      <c r="A595" s="1">
+        <v>594</v>
+      </c>
+      <c r="B595" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C595" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E595" s="2">
+        <v>91207</v>
+      </c>
+      <c r="F595" s="2">
+        <v>90346</v>
+      </c>
+      <c r="G595" s="2">
+        <v>89486</v>
+      </c>
+      <c r="H595" s="2">
+        <v>88625</v>
+      </c>
+      <c r="I595" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="596" spans="1:9">
+      <c r="A596" s="1">
+        <v>595</v>
+      </c>
+      <c r="B596" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C596" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E596" s="2">
+        <v>911642</v>
+      </c>
+      <c r="F596" s="2">
+        <v>903042</v>
+      </c>
+      <c r="G596" s="2">
+        <v>894442</v>
+      </c>
+      <c r="H596" s="2">
+        <v>885841</v>
+      </c>
+      <c r="I596" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="597" spans="1:9">
+      <c r="A597" s="1">
+        <v>596</v>
+      </c>
+      <c r="B597" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C597" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E597" s="2">
+        <v>113979</v>
+      </c>
+      <c r="F597" s="2">
+        <v>112903</v>
+      </c>
+      <c r="G597" s="2">
+        <v>111828</v>
+      </c>
+      <c r="H597" s="2">
+        <v>110753</v>
+      </c>
+      <c r="I597" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="598" spans="1:9">
+      <c r="A598" s="1">
+        <v>597</v>
+      </c>
+      <c r="B598" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C598" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E598" s="2">
+        <v>13702</v>
+      </c>
+      <c r="F598" s="2">
+        <v>13572</v>
+      </c>
+      <c r="G598" s="2">
+        <v>13443</v>
+      </c>
+      <c r="H598" s="2">
+        <v>13314</v>
+      </c>
+      <c r="I598" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="599" spans="1:9">
+      <c r="A599" s="1">
+        <v>598</v>
+      </c>
+      <c r="B599" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C599" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E599" s="2">
+        <v>136797</v>
+      </c>
+      <c r="F599" s="2">
+        <v>135507</v>
+      </c>
+      <c r="G599" s="2">
+        <v>134216</v>
+      </c>
+      <c r="H599" s="2">
+        <v>132926</v>
+      </c>
+      <c r="I599" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="600" spans="1:9">
+      <c r="A600" s="1">
+        <v>599</v>
+      </c>
+      <c r="B600" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C600" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E600" s="2">
+        <v>22783</v>
+      </c>
+      <c r="F600" s="2">
+        <v>22568</v>
+      </c>
+      <c r="G600" s="2">
+        <v>22353</v>
+      </c>
+      <c r="H600" s="2">
+        <v>22138</v>
+      </c>
+      <c r="I600" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="601" spans="1:9">
+      <c r="A601" s="1">
+        <v>600</v>
+      </c>
+      <c r="B601" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C601" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E601" s="2">
+        <v>227931</v>
+      </c>
+      <c r="F601" s="2">
+        <v>225780</v>
+      </c>
+      <c r="G601" s="2">
+        <v>223630</v>
+      </c>
+      <c r="H601" s="2">
+        <v>221480</v>
+      </c>
+      <c r="I601" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="602" spans="1:9">
+      <c r="A602" s="1">
+        <v>601</v>
+      </c>
+      <c r="B602" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C602" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E602" s="2">
+        <v>2274781</v>
+      </c>
+      <c r="F602" s="2">
+        <v>2253321</v>
+      </c>
+      <c r="G602" s="2">
+        <v>2231861</v>
+      </c>
+      <c r="H602" s="2">
+        <v>2210401</v>
+      </c>
+      <c r="I602" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="603" spans="1:9">
+      <c r="A603" s="1">
+        <v>602</v>
+      </c>
+      <c r="B603" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C603" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E603" s="2">
+        <v>19662</v>
+      </c>
+      <c r="F603" s="2">
+        <v>19476</v>
+      </c>
+      <c r="G603" s="2">
+        <v>19291</v>
+      </c>
+      <c r="H603" s="2">
+        <v>19105</v>
+      </c>
+      <c r="I603" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="604" spans="1:9">
+      <c r="A604" s="1">
+        <v>603</v>
+      </c>
+      <c r="B604" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C604" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E604" s="2">
+        <v>196404</v>
+      </c>
+      <c r="F604" s="2">
+        <v>194551</v>
+      </c>
+      <c r="G604" s="2">
+        <v>192698</v>
+      </c>
+      <c r="H604" s="2">
+        <v>190846</v>
+      </c>
+      <c r="I604" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="605" spans="1:9">
+      <c r="A605" s="1">
+        <v>604</v>
+      </c>
+      <c r="B605" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C605" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E605" s="2">
+        <v>58935</v>
+      </c>
+      <c r="F605" s="2">
+        <v>58379</v>
+      </c>
+      <c r="G605" s="2">
+        <v>57823</v>
+      </c>
+      <c r="H605" s="2">
+        <v>57267</v>
+      </c>
+      <c r="I605" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="606" spans="1:9">
+      <c r="A606" s="1">
+        <v>605</v>
+      </c>
+      <c r="B606" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C606" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E606" s="2">
+        <v>98005</v>
+      </c>
+      <c r="F606" s="2">
+        <v>97081</v>
+      </c>
+      <c r="G606" s="2">
+        <v>96156</v>
+      </c>
+      <c r="H606" s="2">
+        <v>95232</v>
+      </c>
+      <c r="I606" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="607" spans="1:9">
+      <c r="A607" s="1">
+        <v>606</v>
+      </c>
+      <c r="B607" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C607" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E607" s="2">
+        <v>28393</v>
+      </c>
+      <c r="F607" s="2">
+        <v>28125</v>
+      </c>
+      <c r="G607" s="2">
+        <v>27857</v>
+      </c>
+      <c r="H607" s="2">
+        <v>27590</v>
+      </c>
+      <c r="I607" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="608" spans="1:9">
+      <c r="A608" s="1">
+        <v>607</v>
+      </c>
+      <c r="B608" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C608" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E608" s="2">
+        <v>282553</v>
+      </c>
+      <c r="F608" s="2">
+        <v>279887</v>
+      </c>
+      <c r="G608" s="2">
+        <v>277221</v>
+      </c>
+      <c r="H608" s="2">
+        <v>274556</v>
+      </c>
+      <c r="I608" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="609" spans="1:9">
+      <c r="A609" s="1">
+        <v>608</v>
+      </c>
+      <c r="B609" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C609" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E609" s="2">
+        <v>47456</v>
+      </c>
+      <c r="F609" s="2">
+        <v>47009</v>
+      </c>
+      <c r="G609" s="2">
+        <v>46561</v>
+      </c>
+      <c r="H609" s="2">
+        <v>46113</v>
+      </c>
+      <c r="I609" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="610" spans="1:9">
+      <c r="A610" s="1">
+        <v>609</v>
+      </c>
+      <c r="B610" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C610" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E610" s="2">
+        <v>470904</v>
+      </c>
+      <c r="F610" s="2">
+        <v>466461</v>
+      </c>
+      <c r="G610" s="2">
+        <v>462019</v>
+      </c>
+      <c r="H610" s="2">
+        <v>457576</v>
+      </c>
+      <c r="I610" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="611" spans="1:9">
+      <c r="A611" s="1">
+        <v>610</v>
+      </c>
+      <c r="B611" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C611" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E611" s="2">
+        <v>9422</v>
+      </c>
+      <c r="F611" s="2">
+        <v>9333</v>
+      </c>
+      <c r="G611" s="2">
+        <v>9245</v>
+      </c>
+      <c r="H611" s="2">
+        <v>9156</v>
+      </c>
+      <c r="I611" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="612" spans="1:9">
+      <c r="A612" s="1">
+        <v>611</v>
+      </c>
+      <c r="B612" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C612" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E612" s="2">
+        <v>94202</v>
+      </c>
+      <c r="F612" s="2">
+        <v>93314</v>
+      </c>
+      <c r="G612" s="2">
+        <v>92425</v>
+      </c>
+      <c r="H612" s="2">
+        <v>91536</v>
+      </c>
+      <c r="I612" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="613" spans="1:9">
+      <c r="A613" s="1">
+        <v>612</v>
+      </c>
+      <c r="B613" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C613" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E613" s="2">
+        <v>951198</v>
+      </c>
+      <c r="F613" s="2">
+        <v>942225</v>
+      </c>
+      <c r="G613" s="2">
+        <v>933251</v>
+      </c>
+      <c r="H613" s="2">
+        <v>924278</v>
+      </c>
+      <c r="I613" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="614" spans="1:9">
+      <c r="A614" s="1">
+        <v>613</v>
+      </c>
+      <c r="B614" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C614" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E614" s="2">
+        <v>18846</v>
+      </c>
+      <c r="F614" s="2">
+        <v>18668</v>
+      </c>
+      <c r="G614" s="2">
+        <v>18490</v>
+      </c>
+      <c r="H614" s="2">
+        <v>18312</v>
+      </c>
+      <c r="I614" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="615" spans="1:9">
+      <c r="A615" s="1">
+        <v>614</v>
+      </c>
+      <c r="B615" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C615" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E615" s="2">
+        <v>188378</v>
+      </c>
+      <c r="F615" s="2">
+        <v>186601</v>
+      </c>
+      <c r="G615" s="2">
+        <v>184824</v>
+      </c>
+      <c r="H615" s="2">
+        <v>183046</v>
+      </c>
+      <c r="I615" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="616" spans="1:9">
+      <c r="A616" s="1">
+        <v>615</v>
+      </c>
+      <c r="B616" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C616" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E616" s="2">
+        <v>22175</v>
+      </c>
+      <c r="F616" s="2">
+        <v>21966</v>
+      </c>
+      <c r="G616" s="2">
+        <v>21757</v>
+      </c>
+      <c r="H616" s="2">
+        <v>21548</v>
+      </c>
+      <c r="I616" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="617" spans="1:9">
+      <c r="A617" s="1">
+        <v>616</v>
+      </c>
+      <c r="B617" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C617" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E617" s="2">
+        <v>16875</v>
+      </c>
+      <c r="F617" s="2">
+        <v>16716</v>
+      </c>
+      <c r="G617" s="2">
+        <v>16557</v>
+      </c>
+      <c r="H617" s="2">
+        <v>16398</v>
+      </c>
+      <c r="I617" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="618" spans="1:9">
+      <c r="A618" s="1">
+        <v>617</v>
+      </c>
+      <c r="B618" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C618" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E618" s="2">
+        <v>106975</v>
+      </c>
+      <c r="F618" s="2">
+        <v>105966</v>
+      </c>
+      <c r="G618" s="2">
+        <v>104957</v>
+      </c>
+      <c r="H618" s="2">
+        <v>103948</v>
+      </c>
+      <c r="I618" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="619" spans="1:9">
+      <c r="A619" s="1">
+        <v>618</v>
+      </c>
+      <c r="B619" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C619" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E619" s="2">
+        <v>11575</v>
+      </c>
+      <c r="F619" s="2">
+        <v>11466</v>
+      </c>
+      <c r="G619" s="2">
+        <v>11357</v>
+      </c>
+      <c r="H619" s="2">
+        <v>11248</v>
+      </c>
+      <c r="I619" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="620" spans="1:9">
+      <c r="A620" s="1">
+        <v>619</v>
+      </c>
+      <c r="B620" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C620" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E620" s="2">
+        <v>101071</v>
+      </c>
+      <c r="F620" s="2">
+        <v>100118</v>
+      </c>
+      <c r="G620" s="2">
+        <v>99164</v>
+      </c>
+      <c r="H620" s="2">
+        <v>98211</v>
+      </c>
+      <c r="I620" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="621" spans="1:9">
+      <c r="A621" s="1">
+        <v>620</v>
+      </c>
+      <c r="B621" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C621" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E621" s="2">
+        <v>95771</v>
+      </c>
+      <c r="F621" s="2">
+        <v>94868</v>
+      </c>
+      <c r="G621" s="2">
+        <v>93964</v>
+      </c>
+      <c r="H621" s="2">
+        <v>93061</v>
+      </c>
+      <c r="I621" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="622" spans="1:9">
+      <c r="A622" s="1">
+        <v>621</v>
+      </c>
+      <c r="B622" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C622" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E622" s="2">
+        <v>90471</v>
+      </c>
+      <c r="F622" s="2">
+        <v>89618</v>
+      </c>
+      <c r="G622" s="2">
+        <v>88764</v>
+      </c>
+      <c r="H622" s="2">
+        <v>87911</v>
+      </c>
+      <c r="I622" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="623" spans="1:9">
+      <c r="A623" s="1">
+        <v>622</v>
+      </c>
+      <c r="B623" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C623" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E623" s="2">
+        <v>84959</v>
+      </c>
+      <c r="F623" s="2">
+        <v>84158</v>
+      </c>
+      <c r="G623" s="2">
+        <v>83356</v>
+      </c>
+      <c r="H623" s="2">
+        <v>82555</v>
+      </c>
+      <c r="I623" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="624" spans="1:9">
+      <c r="A624" s="1">
+        <v>623</v>
+      </c>
+      <c r="B624" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C624" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E624" s="2">
+        <v>79659</v>
+      </c>
+      <c r="F624" s="2">
+        <v>78908</v>
+      </c>
+      <c r="G624" s="2">
+        <v>78156</v>
+      </c>
+      <c r="H624" s="2">
+        <v>77405</v>
+      </c>
+      <c r="I624" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="625" spans="1:9">
+      <c r="A625" s="1">
+        <v>624</v>
+      </c>
+      <c r="B625" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C625" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E625" s="2">
+        <v>74359</v>
+      </c>
+      <c r="F625" s="2">
+        <v>73658</v>
+      </c>
+      <c r="G625" s="2">
+        <v>72956</v>
+      </c>
+      <c r="H625" s="2">
+        <v>72255</v>
+      </c>
+      <c r="I625" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="626" spans="1:9">
+      <c r="A626" s="1">
+        <v>625</v>
+      </c>
+      <c r="B626" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C626" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E626" s="2">
+        <v>63971</v>
+      </c>
+      <c r="F626" s="2">
+        <v>63368</v>
+      </c>
+      <c r="G626" s="2">
+        <v>62764</v>
+      </c>
+      <c r="H626" s="2">
+        <v>62161</v>
+      </c>
+      <c r="I626" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="627" spans="1:9">
+      <c r="A627" s="1">
+        <v>626</v>
+      </c>
+      <c r="B627" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C627" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E627" s="2">
+        <v>69059</v>
+      </c>
+      <c r="F627" s="2">
+        <v>68408</v>
+      </c>
+      <c r="G627" s="2">
+        <v>67756</v>
+      </c>
+      <c r="H627" s="2">
+        <v>67105</v>
+      </c>
+      <c r="I627" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="628" spans="1:9">
+      <c r="A628" s="1">
+        <v>627</v>
+      </c>
+      <c r="B628" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C628" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E628" s="2">
+        <v>5438</v>
+      </c>
+      <c r="F628" s="2">
+        <v>5387</v>
+      </c>
+      <c r="G628" s="2">
+        <v>5335</v>
+      </c>
+      <c r="H628" s="2">
+        <v>5284</v>
+      </c>
+      <c r="I628" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="629" spans="1:9">
+      <c r="A629" s="1">
+        <v>628</v>
+      </c>
+      <c r="B629" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C629" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E629" s="2">
+        <v>58671</v>
+      </c>
+      <c r="F629" s="2">
+        <v>58118</v>
+      </c>
+      <c r="G629" s="2">
+        <v>57564</v>
+      </c>
+      <c r="H629" s="2">
+        <v>57011</v>
+      </c>
+      <c r="I629" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="630" spans="1:9">
+      <c r="A630" s="1">
+        <v>629</v>
+      </c>
+      <c r="B630" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C630" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E630" s="2">
+        <v>53159</v>
+      </c>
+      <c r="F630" s="2">
+        <v>52658</v>
+      </c>
+      <c r="G630" s="2">
+        <v>52156</v>
+      </c>
+      <c r="H630" s="2">
+        <v>51655</v>
+      </c>
+      <c r="I630" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="631" spans="1:9">
+      <c r="A631" s="1">
+        <v>630</v>
+      </c>
+      <c r="B631" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C631" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E631" s="2">
+        <v>47859</v>
+      </c>
+      <c r="F631" s="2">
+        <v>47408</v>
+      </c>
+      <c r="G631" s="2">
+        <v>46956</v>
+      </c>
+      <c r="H631" s="2">
+        <v>46505</v>
+      </c>
+      <c r="I631" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="632" spans="1:9">
+      <c r="A632" s="1">
+        <v>631</v>
+      </c>
+      <c r="B632" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C632" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E632" s="2">
+        <v>42559</v>
+      </c>
+      <c r="F632" s="2">
+        <v>42158</v>
+      </c>
+      <c r="G632" s="2">
+        <v>41756</v>
+      </c>
+      <c r="H632" s="2">
+        <v>41355</v>
+      </c>
+      <c r="I632" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="633" spans="1:9">
+      <c r="A633" s="1">
+        <v>632</v>
+      </c>
+      <c r="B633" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C633" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E633" s="2">
+        <v>31959</v>
+      </c>
+      <c r="F633" s="2">
+        <v>31658</v>
+      </c>
+      <c r="G633" s="2">
+        <v>31356</v>
+      </c>
+      <c r="H633" s="2">
+        <v>31055</v>
+      </c>
+      <c r="I633" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="634" spans="1:9">
+      <c r="A634" s="1">
+        <v>633</v>
+      </c>
+      <c r="B634" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C634" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E634" s="2">
+        <v>37259</v>
+      </c>
+      <c r="F634" s="2">
+        <v>36908</v>
+      </c>
+      <c r="G634" s="2">
+        <v>36556</v>
+      </c>
+      <c r="H634" s="2">
+        <v>36205</v>
+      </c>
+      <c r="I634" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="635" spans="1:9">
+      <c r="A635" s="1">
+        <v>634</v>
+      </c>
+      <c r="B635" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C635" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E635" s="2">
+        <v>26659</v>
+      </c>
+      <c r="F635" s="2">
+        <v>26408</v>
+      </c>
+      <c r="G635" s="2">
+        <v>26156</v>
+      </c>
+      <c r="H635" s="2">
+        <v>25905</v>
+      </c>
+      <c r="I635" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="636" spans="1:9">
+      <c r="A636" s="1">
+        <v>635</v>
+      </c>
+      <c r="B636" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C636" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E636" s="2">
+        <v>21343</v>
+      </c>
+      <c r="F636" s="2">
+        <v>21142</v>
+      </c>
+      <c r="G636" s="2">
+        <v>20940</v>
+      </c>
+      <c r="H636" s="2">
+        <v>20739</v>
+      </c>
+      <c r="I636" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="637" spans="1:9">
+      <c r="A637" s="1">
+        <v>636</v>
+      </c>
+      <c r="B637" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C637" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E637" s="2">
+        <v>106159</v>
+      </c>
+      <c r="F637" s="2">
+        <v>105158</v>
+      </c>
+      <c r="G637" s="2">
+        <v>104156</v>
+      </c>
+      <c r="H637" s="2">
+        <v>103155</v>
+      </c>
+      <c r="I637" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="638" spans="1:9">
+      <c r="A638" s="1">
+        <v>637</v>
+      </c>
+      <c r="B638" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C638" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E638" s="2">
+        <v>10738</v>
+      </c>
+      <c r="F638" s="2">
+        <v>10637</v>
+      </c>
+      <c r="G638" s="2">
+        <v>10535</v>
+      </c>
+      <c r="H638" s="2">
+        <v>10434</v>
+      </c>
+      <c r="I638" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="639" spans="1:9">
+      <c r="A639" s="1">
+        <v>638</v>
+      </c>
+      <c r="B639" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C639" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E639" s="2">
+        <v>16043</v>
+      </c>
+      <c r="F639" s="2">
+        <v>15892</v>
+      </c>
+      <c r="G639" s="2">
+        <v>15740</v>
+      </c>
+      <c r="H639" s="2">
+        <v>15589</v>
+      </c>
+      <c r="I639" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="640" spans="1:9">
+      <c r="A640" s="1">
+        <v>639</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C640" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E640" s="2">
+        <v>27475</v>
+      </c>
+      <c r="F640" s="2">
+        <v>27216</v>
+      </c>
+      <c r="G640" s="2">
+        <v>26957</v>
+      </c>
+      <c r="H640" s="2">
+        <v>26698</v>
+      </c>
+      <c r="I640" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="641" spans="1:9">
+      <c r="A641" s="1">
+        <v>640</v>
+      </c>
+      <c r="B641" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C641" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E641" s="2">
+        <v>32775</v>
+      </c>
+      <c r="F641" s="2">
+        <v>32466</v>
+      </c>
+      <c r="G641" s="2">
+        <v>32157</v>
+      </c>
+      <c r="H641" s="2">
+        <v>31848</v>
+      </c>
+      <c r="I641" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="642" spans="1:9">
+      <c r="A642" s="1">
+        <v>641</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C642" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E642" s="2">
+        <v>38075</v>
+      </c>
+      <c r="F642" s="2">
+        <v>37716</v>
+      </c>
+      <c r="G642" s="2">
+        <v>37357</v>
+      </c>
+      <c r="H642" s="2">
+        <v>36998</v>
+      </c>
+      <c r="I642" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="643" spans="1:9">
+      <c r="A643" s="1">
+        <v>642</v>
+      </c>
+      <c r="B643" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E643" s="2">
+        <v>43375</v>
+      </c>
+      <c r="F643" s="2">
+        <v>42966</v>
+      </c>
+      <c r="G643" s="2">
+        <v>42557</v>
+      </c>
+      <c r="H643" s="2">
+        <v>42148</v>
+      </c>
+      <c r="I643" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="644" spans="1:9">
+      <c r="A644" s="1">
+        <v>643</v>
+      </c>
+      <c r="B644" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E644" s="2">
+        <v>48675</v>
+      </c>
+      <c r="F644" s="2">
+        <v>48216</v>
+      </c>
+      <c r="G644" s="2">
+        <v>47757</v>
+      </c>
+      <c r="H644" s="2">
+        <v>47298</v>
+      </c>
+      <c r="I644" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="645" spans="1:9">
+      <c r="A645" s="1">
+        <v>644</v>
+      </c>
+      <c r="B645" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E645" s="2">
+        <v>53975</v>
+      </c>
+      <c r="F645" s="2">
+        <v>53466</v>
+      </c>
+      <c r="G645" s="2">
+        <v>52957</v>
+      </c>
+      <c r="H645" s="2">
+        <v>52448</v>
+      </c>
+      <c r="I645" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="646" spans="1:9">
+      <c r="A646" s="1">
+        <v>645</v>
+      </c>
+      <c r="B646" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C646" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E646" s="2">
+        <v>59275</v>
+      </c>
+      <c r="F646" s="2">
+        <v>58716</v>
+      </c>
+      <c r="G646" s="2">
+        <v>58157</v>
+      </c>
+      <c r="H646" s="2">
+        <v>57598</v>
+      </c>
+      <c r="I646" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="647" spans="1:9">
+      <c r="A647" s="1">
+        <v>646</v>
+      </c>
+      <c r="B647" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C647" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E647" s="2">
+        <v>6228</v>
+      </c>
+      <c r="F647" s="2">
+        <v>6169</v>
+      </c>
+      <c r="G647" s="2">
+        <v>6110</v>
+      </c>
+      <c r="H647" s="2">
+        <v>6051</v>
+      </c>
+      <c r="I647" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="648" spans="1:9">
+      <c r="A648" s="1">
+        <v>647</v>
+      </c>
+      <c r="B648" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C648" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E648" s="2">
+        <v>64575</v>
+      </c>
+      <c r="F648" s="2">
+        <v>63966</v>
+      </c>
+      <c r="G648" s="2">
+        <v>63357</v>
+      </c>
+      <c r="H648" s="2">
+        <v>62748</v>
+      </c>
+      <c r="I648" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="649" spans="1:9">
+      <c r="A649" s="1">
+        <v>648</v>
+      </c>
+      <c r="B649" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C649" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E649" s="2">
+        <v>69875</v>
+      </c>
+      <c r="F649" s="2">
+        <v>69216</v>
+      </c>
+      <c r="G649" s="2">
+        <v>68557</v>
+      </c>
+      <c r="H649" s="2">
+        <v>67898</v>
+      </c>
+      <c r="I649" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="650" spans="1:9">
+      <c r="A650" s="1">
+        <v>649</v>
+      </c>
+      <c r="B650" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C650" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E650" s="2">
+        <v>75175</v>
+      </c>
+      <c r="F650" s="2">
+        <v>74466</v>
+      </c>
+      <c r="G650" s="2">
+        <v>73757</v>
+      </c>
+      <c r="H650" s="2">
+        <v>73048</v>
+      </c>
+      <c r="I650" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="651" spans="1:9">
+      <c r="A651" s="1">
+        <v>650</v>
+      </c>
+      <c r="B651" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C651" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E651" s="2">
+        <v>80475</v>
+      </c>
+      <c r="F651" s="2">
+        <v>79716</v>
+      </c>
+      <c r="G651" s="2">
+        <v>78957</v>
+      </c>
+      <c r="H651" s="2">
+        <v>78198</v>
+      </c>
+      <c r="I651" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="652" spans="1:9">
+      <c r="A652" s="1">
+        <v>651</v>
+      </c>
+      <c r="B652" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C652" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E652" s="2">
+        <v>85775</v>
+      </c>
+      <c r="F652" s="2">
+        <v>84966</v>
+      </c>
+      <c r="G652" s="2">
+        <v>84157</v>
+      </c>
+      <c r="H652" s="2">
+        <v>83348</v>
+      </c>
+      <c r="I652" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="653" spans="1:9">
+      <c r="A653" s="1">
+        <v>652</v>
+      </c>
+      <c r="B653" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E653" s="2">
+        <v>91075</v>
+      </c>
+      <c r="F653" s="2">
+        <v>90216</v>
+      </c>
+      <c r="G653" s="2">
+        <v>89357</v>
+      </c>
+      <c r="H653" s="2">
+        <v>88498</v>
+      </c>
+      <c r="I653" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="654" spans="1:9">
+      <c r="A654" s="1">
+        <v>653</v>
+      </c>
+      <c r="B654" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E654" s="2">
+        <v>96375</v>
+      </c>
+      <c r="F654" s="2">
+        <v>95466</v>
+      </c>
+      <c r="G654" s="2">
+        <v>94557</v>
+      </c>
+      <c r="H654" s="2">
+        <v>93648</v>
+      </c>
+      <c r="I654" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="655" spans="1:9">
+      <c r="A655" s="1">
+        <v>654</v>
+      </c>
+      <c r="B655" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C655" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E655" s="2">
+        <v>101675</v>
+      </c>
+      <c r="F655" s="2">
+        <v>100716</v>
+      </c>
+      <c r="G655" s="2">
+        <v>99757</v>
+      </c>
+      <c r="H655" s="2">
+        <v>98798</v>
+      </c>
+      <c r="I655" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="656" spans="1:9">
+      <c r="A656" s="1">
+        <v>655</v>
+      </c>
+      <c r="B656" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C656" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E656" s="2">
+        <v>106583</v>
+      </c>
+      <c r="F656" s="2">
+        <v>105578</v>
+      </c>
+      <c r="G656" s="2">
+        <v>104572</v>
+      </c>
+      <c r="H656" s="2">
+        <v>103567</v>
+      </c>
+      <c r="I656" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="657" spans="1:9">
+      <c r="A657" s="1">
+        <v>656</v>
+      </c>
+      <c r="B657" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E657" s="2">
+        <v>11183</v>
+      </c>
+      <c r="F657" s="2">
+        <v>11078</v>
+      </c>
+      <c r="G657" s="2">
+        <v>10972</v>
+      </c>
+      <c r="H657" s="2">
+        <v>10867</v>
+      </c>
+      <c r="I657" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="658" spans="1:9">
+      <c r="A658" s="1">
+        <v>657</v>
+      </c>
+      <c r="B658" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C658" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E658" s="2">
+        <v>16483</v>
+      </c>
+      <c r="F658" s="2">
+        <v>16328</v>
+      </c>
+      <c r="G658" s="2">
+        <v>16172</v>
+      </c>
+      <c r="H658" s="2">
+        <v>16017</v>
+      </c>
+      <c r="I658" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="659" spans="1:9">
+      <c r="A659" s="1">
+        <v>658</v>
+      </c>
+      <c r="B659" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C659" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E659" s="2">
+        <v>21783</v>
+      </c>
+      <c r="F659" s="2">
+        <v>21578</v>
+      </c>
+      <c r="G659" s="2">
+        <v>21372</v>
+      </c>
+      <c r="H659" s="2">
+        <v>21167</v>
+      </c>
+      <c r="I659" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="660" spans="1:9">
+      <c r="A660" s="1">
+        <v>659</v>
+      </c>
+      <c r="B660" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C660" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E660" s="2">
+        <v>27083</v>
+      </c>
+      <c r="F660" s="2">
+        <v>26828</v>
+      </c>
+      <c r="G660" s="2">
+        <v>26572</v>
+      </c>
+      <c r="H660" s="2">
+        <v>26317</v>
+      </c>
+      <c r="I660" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="661" spans="1:9">
+      <c r="A661" s="1">
+        <v>660</v>
+      </c>
+      <c r="B661" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C661" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E661" s="2">
+        <v>32383</v>
+      </c>
+      <c r="F661" s="2">
+        <v>32078</v>
+      </c>
+      <c r="G661" s="2">
+        <v>31772</v>
+      </c>
+      <c r="H661" s="2">
+        <v>31467</v>
+      </c>
+      <c r="I661" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="662" spans="1:9">
+      <c r="A662" s="1">
+        <v>661</v>
+      </c>
+      <c r="B662" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C662" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E662" s="2">
+        <v>37683</v>
+      </c>
+      <c r="F662" s="2">
+        <v>37328</v>
+      </c>
+      <c r="G662" s="2">
+        <v>36972</v>
+      </c>
+      <c r="H662" s="2">
+        <v>36617</v>
+      </c>
+      <c r="I662" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="663" spans="1:9">
+      <c r="A663" s="1">
+        <v>662</v>
+      </c>
+      <c r="B663" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C663" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E663" s="2">
+        <v>42983</v>
+      </c>
+      <c r="F663" s="2">
+        <v>42578</v>
+      </c>
+      <c r="G663" s="2">
+        <v>42172</v>
+      </c>
+      <c r="H663" s="2">
+        <v>41767</v>
+      </c>
+      <c r="I663" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="664" spans="1:9">
+      <c r="A664" s="1">
+        <v>663</v>
+      </c>
+      <c r="B664" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C664" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E664" s="2">
+        <v>48283</v>
+      </c>
+      <c r="F664" s="2">
+        <v>47828</v>
+      </c>
+      <c r="G664" s="2">
+        <v>47372</v>
+      </c>
+      <c r="H664" s="2">
+        <v>46917</v>
+      </c>
+      <c r="I664" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="665" spans="1:9">
+      <c r="A665" s="1">
+        <v>664</v>
+      </c>
+      <c r="B665" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C665" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E665" s="2">
+        <v>53583</v>
+      </c>
+      <c r="F665" s="2">
+        <v>53078</v>
+      </c>
+      <c r="G665" s="2">
+        <v>52572</v>
+      </c>
+      <c r="H665" s="2">
+        <v>52067</v>
+      </c>
+      <c r="I665" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="666" spans="1:9">
+      <c r="A666" s="1">
+        <v>665</v>
+      </c>
+      <c r="B666" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E666" s="2">
+        <v>58883</v>
+      </c>
+      <c r="F666" s="2">
+        <v>58328</v>
+      </c>
+      <c r="G666" s="2">
+        <v>57772</v>
+      </c>
+      <c r="H666" s="2">
+        <v>57217</v>
+      </c>
+      <c r="I666" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="667" spans="1:9">
+      <c r="A667" s="1">
+        <v>666</v>
+      </c>
+      <c r="B667" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C667" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E667" s="2">
+        <v>6021</v>
+      </c>
+      <c r="F667" s="2">
+        <v>5964</v>
+      </c>
+      <c r="G667" s="2">
+        <v>5907</v>
+      </c>
+      <c r="H667" s="2">
+        <v>5850</v>
+      </c>
+      <c r="I667" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="668" spans="1:9">
+      <c r="A668" s="1">
+        <v>667</v>
+      </c>
+      <c r="B668" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C668" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E668" s="2">
+        <v>64183</v>
+      </c>
+      <c r="F668" s="2">
+        <v>63578</v>
+      </c>
+      <c r="G668" s="2">
+        <v>62972</v>
+      </c>
+      <c r="H668" s="2">
+        <v>62367</v>
+      </c>
+      <c r="I668" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="669" spans="1:9">
+      <c r="A669" s="1">
+        <v>668</v>
+      </c>
+      <c r="B669" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C669" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E669" s="2">
+        <v>69483</v>
+      </c>
+      <c r="F669" s="2">
+        <v>68828</v>
+      </c>
+      <c r="G669" s="2">
+        <v>68172</v>
+      </c>
+      <c r="H669" s="2">
+        <v>67517</v>
+      </c>
+      <c r="I669" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="670" spans="1:9">
+      <c r="A670" s="1">
+        <v>669</v>
+      </c>
+      <c r="B670" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C670" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E670" s="2">
+        <v>74783</v>
+      </c>
+      <c r="F670" s="2">
+        <v>74078</v>
+      </c>
+      <c r="G670" s="2">
+        <v>73372</v>
+      </c>
+      <c r="H670" s="2">
+        <v>72667</v>
+      </c>
+      <c r="I670" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="671" spans="1:9">
+      <c r="A671" s="1">
+        <v>670</v>
+      </c>
+      <c r="B671" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E671" s="2">
+        <v>80083</v>
+      </c>
+      <c r="F671" s="2">
+        <v>79328</v>
+      </c>
+      <c r="G671" s="2">
+        <v>78572</v>
+      </c>
+      <c r="H671" s="2">
+        <v>77817</v>
+      </c>
+      <c r="I671" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="672" spans="1:9">
+      <c r="A672" s="1">
+        <v>671</v>
+      </c>
+      <c r="B672" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C672" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E672" s="2">
+        <v>85383</v>
+      </c>
+      <c r="F672" s="2">
+        <v>84578</v>
+      </c>
+      <c r="G672" s="2">
+        <v>83772</v>
+      </c>
+      <c r="H672" s="2">
+        <v>82967</v>
+      </c>
+      <c r="I672" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="673" spans="1:9">
+      <c r="A673" s="1">
+        <v>672</v>
+      </c>
+      <c r="B673" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C673" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E673" s="2">
+        <v>90683</v>
+      </c>
+      <c r="F673" s="2">
+        <v>89828</v>
+      </c>
+      <c r="G673" s="2">
+        <v>88972</v>
+      </c>
+      <c r="H673" s="2">
+        <v>88117</v>
+      </c>
+      <c r="I673" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="674" spans="1:9">
+      <c r="A674" s="1">
+        <v>673</v>
+      </c>
+      <c r="B674" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C674" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E674" s="2">
+        <v>95983</v>
+      </c>
+      <c r="F674" s="2">
+        <v>95078</v>
+      </c>
+      <c r="G674" s="2">
+        <v>94172</v>
+      </c>
+      <c r="H674" s="2">
+        <v>93267</v>
+      </c>
+      <c r="I674" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="675" spans="1:9">
+      <c r="A675" s="1">
+        <v>674</v>
+      </c>
+      <c r="B675" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C675" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E675" s="2">
+        <v>101283</v>
+      </c>
+      <c r="F675" s="2">
+        <v>100328</v>
+      </c>
+      <c r="G675" s="2">
+        <v>99372</v>
+      </c>
+      <c r="H675" s="2">
+        <v>98417</v>
+      </c>
+      <c r="I675" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="676" spans="1:9">
+      <c r="A676" s="1">
+        <v>675</v>
+      </c>
+      <c r="B676" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C676" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E676" s="2">
+        <v>106663</v>
+      </c>
+      <c r="F676" s="2">
+        <v>105656</v>
+      </c>
+      <c r="G676" s="2">
+        <v>104650</v>
+      </c>
+      <c r="H676" s="2">
+        <v>103644</v>
+      </c>
+      <c r="I676" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="677" spans="1:9">
+      <c r="A677" s="1">
+        <v>676</v>
+      </c>
+      <c r="B677" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E677" s="2">
+        <v>11263</v>
+      </c>
+      <c r="F677" s="2">
+        <v>11156</v>
+      </c>
+      <c r="G677" s="2">
+        <v>11050</v>
+      </c>
+      <c r="H677" s="2">
+        <v>10944</v>
+      </c>
+      <c r="I677" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="678" spans="1:9">
+      <c r="A678" s="1">
+        <v>677</v>
+      </c>
+      <c r="B678" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C678" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E678" s="2">
+        <v>16563</v>
+      </c>
+      <c r="F678" s="2">
+        <v>16406</v>
+      </c>
+      <c r="G678" s="2">
+        <v>16250</v>
+      </c>
+      <c r="H678" s="2">
+        <v>16094</v>
+      </c>
+      <c r="I678" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="679" spans="1:9">
+      <c r="A679" s="1">
+        <v>678</v>
+      </c>
+      <c r="B679" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C679" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E679" s="2">
+        <v>21863</v>
+      </c>
+      <c r="F679" s="2">
+        <v>21656</v>
+      </c>
+      <c r="G679" s="2">
+        <v>21450</v>
+      </c>
+      <c r="H679" s="2">
+        <v>21244</v>
+      </c>
+      <c r="I679" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="680" spans="1:9">
+      <c r="A680" s="1">
+        <v>679</v>
+      </c>
+      <c r="B680" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C680" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E680" s="2">
+        <v>27163</v>
+      </c>
+      <c r="F680" s="2">
+        <v>26906</v>
+      </c>
+      <c r="G680" s="2">
+        <v>26650</v>
+      </c>
+      <c r="H680" s="2">
+        <v>26394</v>
+      </c>
+      <c r="I680" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="681" spans="1:9">
+      <c r="A681" s="1">
+        <v>680</v>
+      </c>
+      <c r="B681" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C681" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E681" s="2">
+        <v>32463</v>
+      </c>
+      <c r="F681" s="2">
+        <v>32156</v>
+      </c>
+      <c r="G681" s="2">
+        <v>31850</v>
+      </c>
+      <c r="H681" s="2">
+        <v>31544</v>
+      </c>
+      <c r="I681" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="682" spans="1:9">
+      <c r="A682" s="1">
+        <v>681</v>
+      </c>
+      <c r="B682" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C682" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E682" s="2">
+        <v>37763</v>
+      </c>
+      <c r="F682" s="2">
+        <v>37406</v>
+      </c>
+      <c r="G682" s="2">
+        <v>37050</v>
+      </c>
+      <c r="H682" s="2">
+        <v>36694</v>
+      </c>
+      <c r="I682" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="683" spans="1:9">
+      <c r="A683" s="1">
+        <v>682</v>
+      </c>
+      <c r="B683" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C683" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E683" s="2">
+        <v>43063</v>
+      </c>
+      <c r="F683" s="2">
+        <v>42656</v>
+      </c>
+      <c r="G683" s="2">
+        <v>42250</v>
+      </c>
+      <c r="H683" s="2">
+        <v>41844</v>
+      </c>
+      <c r="I683" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="684" spans="1:9">
+      <c r="A684" s="1">
+        <v>683</v>
+      </c>
+      <c r="B684" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C684" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E684" s="2">
+        <v>48363</v>
+      </c>
+      <c r="F684" s="2">
+        <v>47906</v>
+      </c>
+      <c r="G684" s="2">
+        <v>47450</v>
+      </c>
+      <c r="H684" s="2">
+        <v>46994</v>
+      </c>
+      <c r="I684" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="685" spans="1:9">
+      <c r="A685" s="1">
+        <v>684</v>
+      </c>
+      <c r="B685" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C685" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E685" s="2">
+        <v>53663</v>
+      </c>
+      <c r="F685" s="2">
+        <v>53156</v>
+      </c>
+      <c r="G685" s="2">
+        <v>52650</v>
+      </c>
+      <c r="H685" s="2">
+        <v>52144</v>
+      </c>
+      <c r="I685" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="686" spans="1:9">
+      <c r="A686" s="1">
+        <v>685</v>
+      </c>
+      <c r="B686" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C686" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E686" s="2">
+        <v>58963</v>
+      </c>
+      <c r="F686" s="2">
+        <v>58406</v>
+      </c>
+      <c r="G686" s="2">
+        <v>57850</v>
+      </c>
+      <c r="H686" s="2">
+        <v>57294</v>
+      </c>
+      <c r="I686" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="687" spans="1:9">
+      <c r="A687" s="1">
+        <v>686</v>
+      </c>
+      <c r="B687" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C687" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E687" s="2">
+        <v>64263</v>
+      </c>
+      <c r="F687" s="2">
+        <v>63656</v>
+      </c>
+      <c r="G687" s="2">
+        <v>63050</v>
+      </c>
+      <c r="H687" s="2">
+        <v>62444</v>
+      </c>
+      <c r="I687" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="688" spans="1:9">
+      <c r="A688" s="1">
+        <v>687</v>
+      </c>
+      <c r="B688" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C688" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E688" s="2">
+        <v>69563</v>
+      </c>
+      <c r="F688" s="2">
+        <v>68906</v>
+      </c>
+      <c r="G688" s="2">
+        <v>68250</v>
+      </c>
+      <c r="H688" s="2">
+        <v>67594</v>
+      </c>
+      <c r="I688" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="689" spans="1:9">
+      <c r="A689" s="1">
+        <v>688</v>
+      </c>
+      <c r="B689" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E689" s="2">
+        <v>74863</v>
+      </c>
+      <c r="F689" s="2">
+        <v>74156</v>
+      </c>
+      <c r="G689" s="2">
+        <v>73450</v>
+      </c>
+      <c r="H689" s="2">
+        <v>72744</v>
+      </c>
+      <c r="I689" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="690" spans="1:9">
+      <c r="A690" s="1">
+        <v>689</v>
+      </c>
+      <c r="B690" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C690" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E690" s="2">
+        <v>80163</v>
+      </c>
+      <c r="F690" s="2">
+        <v>79406</v>
+      </c>
+      <c r="G690" s="2">
+        <v>78650</v>
+      </c>
+      <c r="H690" s="2">
+        <v>77894</v>
+      </c>
+      <c r="I690" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="691" spans="1:9">
+      <c r="A691" s="1">
+        <v>690</v>
+      </c>
+      <c r="B691" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C691" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E691" s="2">
+        <v>85463</v>
+      </c>
+      <c r="F691" s="2">
+        <v>84656</v>
+      </c>
+      <c r="G691" s="2">
+        <v>83850</v>
+      </c>
+      <c r="H691" s="2">
+        <v>83044</v>
+      </c>
+      <c r="I691" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="692" spans="1:9">
+      <c r="A692" s="1">
+        <v>691</v>
+      </c>
+      <c r="B692" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C692" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E692" s="2">
+        <v>90763</v>
+      </c>
+      <c r="F692" s="2">
+        <v>89906</v>
+      </c>
+      <c r="G692" s="2">
+        <v>89050</v>
+      </c>
+      <c r="H692" s="2">
+        <v>88194</v>
+      </c>
+      <c r="I692" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="693" spans="1:9">
+      <c r="A693" s="1">
+        <v>692</v>
+      </c>
+      <c r="B693" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C693" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E693" s="2">
+        <v>96063</v>
+      </c>
+      <c r="F693" s="2">
+        <v>95156</v>
+      </c>
+      <c r="G693" s="2">
+        <v>94250</v>
+      </c>
+      <c r="H693" s="2">
+        <v>93344</v>
+      </c>
+      <c r="I693" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="694" spans="1:9">
+      <c r="A694" s="1">
+        <v>693</v>
+      </c>
+      <c r="B694" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C694" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E694" s="2">
+        <v>101363</v>
+      </c>
+      <c r="F694" s="2">
+        <v>100406</v>
+      </c>
+      <c r="G694" s="2">
+        <v>99450</v>
+      </c>
+      <c r="H694" s="2">
+        <v>98494</v>
+      </c>
+      <c r="I694" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="695" spans="1:9">
+      <c r="A695" s="1">
+        <v>694</v>
+      </c>
+      <c r="B695" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C695" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E695" s="2">
+        <v>151654</v>
+      </c>
+      <c r="F695" s="2">
+        <v>150224</v>
+      </c>
+      <c r="G695" s="2">
+        <v>148793</v>
+      </c>
+      <c r="H695" s="2">
+        <v>147362</v>
+      </c>
+      <c r="I695" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="696" spans="1:9">
+      <c r="A696" s="1">
+        <v>695</v>
+      </c>
+      <c r="B696" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C696" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E696" s="2">
+        <v>70278</v>
+      </c>
+      <c r="F696" s="2">
+        <v>69615</v>
+      </c>
+      <c r="G696" s="2">
+        <v>68952</v>
+      </c>
+      <c r="H696" s="2">
+        <v>68289</v>
+      </c>
+      <c r="I696" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="697" spans="1:9">
+      <c r="A697" s="1">
+        <v>696</v>
+      </c>
+      <c r="B697" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C697" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E697" s="2">
+        <v>14575</v>
+      </c>
+      <c r="F697" s="2">
+        <v>14438</v>
+      </c>
+      <c r="G697" s="2">
+        <v>14300</v>
+      </c>
+      <c r="H697" s="2">
+        <v>14163</v>
+      </c>
+      <c r="I697" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="698" spans="1:9">
+      <c r="A698" s="1">
+        <v>697</v>
+      </c>
+      <c r="B698" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C698" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E698" s="2">
+        <v>67840</v>
+      </c>
+      <c r="F698" s="2">
+        <v>67200</v>
+      </c>
+      <c r="G698" s="2">
+        <v>66560</v>
+      </c>
+      <c r="H698" s="2">
+        <v>65920</v>
+      </c>
+      <c r="I698" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="699" spans="1:9">
+      <c r="A699" s="1">
+        <v>698</v>
+      </c>
+      <c r="B699" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C699" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E699" s="2">
+        <v>143808</v>
+      </c>
+      <c r="F699" s="2">
+        <v>142451</v>
+      </c>
+      <c r="G699" s="2">
+        <v>141095</v>
+      </c>
+      <c r="H699" s="2">
+        <v>139738</v>
+      </c>
+      <c r="I699" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="700" spans="1:9">
+      <c r="A700" s="1">
+        <v>699</v>
+      </c>
+      <c r="B700" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C700" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E700" s="2">
+        <v>13568</v>
+      </c>
+      <c r="F700" s="2">
+        <v>13440</v>
+      </c>
+      <c r="G700" s="2">
+        <v>13312</v>
+      </c>
+      <c r="H700" s="2">
+        <v>13184</v>
+      </c>
+      <c r="I700" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="701" spans="1:9">
+      <c r="A701" s="1">
+        <v>700</v>
+      </c>
+      <c r="B701" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C701" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E701" s="2">
+        <v>49879</v>
+      </c>
+      <c r="F701" s="2">
+        <v>49409</v>
+      </c>
+      <c r="G701" s="2">
+        <v>48938</v>
+      </c>
+      <c r="H701" s="2">
+        <v>48468</v>
+      </c>
+      <c r="I701" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="702" spans="1:9">
+      <c r="A702" s="1">
+        <v>701</v>
+      </c>
+      <c r="B702" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C702" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E702" s="2">
+        <v>83008</v>
+      </c>
+      <c r="F702" s="2">
+        <v>82224</v>
+      </c>
+      <c r="G702" s="2">
+        <v>81441</v>
+      </c>
+      <c r="H702" s="2">
+        <v>80658</v>
+      </c>
+      <c r="I702" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="703" spans="1:9">
+      <c r="A703" s="1">
+        <v>702</v>
+      </c>
+      <c r="B703" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E703" s="2">
+        <v>16828</v>
+      </c>
+      <c r="F703" s="2">
+        <v>16669</v>
+      </c>
+      <c r="G703" s="2">
+        <v>16510</v>
+      </c>
+      <c r="H703" s="2">
+        <v>16351</v>
+      </c>
+      <c r="I703" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="704" spans="1:9">
+      <c r="A704" s="1">
+        <v>703</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E704" s="2">
+        <v>168974</v>
+      </c>
+      <c r="F704" s="2">
+        <v>167379</v>
+      </c>
+      <c r="G704" s="2">
+        <v>165785</v>
+      </c>
+      <c r="H704" s="2">
+        <v>164191</v>
+      </c>
+      <c r="I704" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="705" spans="1:9">
+      <c r="A705" s="1">
+        <v>704</v>
+      </c>
+      <c r="B705" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C705" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E705" s="2">
+        <v>83008</v>
+      </c>
+      <c r="F705" s="2">
+        <v>82224</v>
+      </c>
+      <c r="G705" s="2">
+        <v>81441</v>
+      </c>
+      <c r="H705" s="2">
+        <v>80658</v>
+      </c>
+      <c r="I705" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="706" spans="1:9">
+      <c r="A706" s="1">
+        <v>705</v>
+      </c>
+      <c r="B706" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C706" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E706" s="2">
+        <v>180336</v>
+      </c>
+      <c r="F706" s="2">
+        <v>178634</v>
+      </c>
+      <c r="G706" s="2">
+        <v>176933</v>
+      </c>
+      <c r="H706" s="2">
+        <v>175232</v>
+      </c>
+      <c r="I706" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="707" spans="1:9">
+      <c r="A707" s="1">
+        <v>706</v>
+      </c>
+      <c r="B707" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C707" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E707" s="2">
+        <v>16775</v>
+      </c>
+      <c r="F707" s="2">
+        <v>16616</v>
+      </c>
+      <c r="G707" s="2">
+        <v>16458</v>
+      </c>
+      <c r="H707" s="2">
+        <v>16300</v>
+      </c>
+      <c r="I707" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9">
+      <c r="A708" s="1">
+        <v>707</v>
+      </c>
+      <c r="B708" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C708" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E708" s="2">
+        <v>280651</v>
+      </c>
+      <c r="F708" s="2">
+        <v>278003</v>
+      </c>
+      <c r="G708" s="2">
+        <v>275356</v>
+      </c>
+      <c r="H708" s="2">
+        <v>272708</v>
+      </c>
+      <c r="I708" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="709" spans="1:9">
+      <c r="A709" s="1">
+        <v>708</v>
+      </c>
+      <c r="B709" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C709" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E709" s="2">
+        <v>224496</v>
+      </c>
+      <c r="F709" s="2">
+        <v>222378</v>
+      </c>
+      <c r="G709" s="2">
+        <v>220261</v>
+      </c>
+      <c r="H709" s="2">
+        <v>218143</v>
+      </c>
+      <c r="I709" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="710" spans="1:9">
+      <c r="A710" s="1">
+        <v>709</v>
+      </c>
+      <c r="B710" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C710" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E710" s="2">
+        <v>33413</v>
+      </c>
+      <c r="F710" s="2">
+        <v>33098</v>
+      </c>
+      <c r="G710" s="2">
+        <v>32783</v>
+      </c>
+      <c r="H710" s="2">
+        <v>32468</v>
+      </c>
+      <c r="I710" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="711" spans="1:9">
+      <c r="A711" s="1">
+        <v>710</v>
+      </c>
+      <c r="B711" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C711" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E711" s="2">
+        <v>355423</v>
+      </c>
+      <c r="F711" s="2">
+        <v>352070</v>
+      </c>
+      <c r="G711" s="2">
+        <v>348717</v>
+      </c>
+      <c r="H711" s="2">
+        <v>345364</v>
+      </c>
+      <c r="I711" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="712" spans="1:9">
+      <c r="A712" s="1">
+        <v>711</v>
+      </c>
+      <c r="B712" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C712" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E712" s="2">
+        <v>38079</v>
+      </c>
+      <c r="F712" s="2">
+        <v>37720</v>
+      </c>
+      <c r="G712" s="2">
+        <v>37361</v>
+      </c>
+      <c r="H712" s="2">
+        <v>37002</v>
+      </c>
+      <c r="I712" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="713" spans="1:9">
+      <c r="A713" s="1">
+        <v>712</v>
+      </c>
+      <c r="B713" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C713" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E713" s="2">
+        <v>375464</v>
+      </c>
+      <c r="F713" s="2">
+        <v>371922</v>
+      </c>
+      <c r="G713" s="2">
+        <v>368379</v>
+      </c>
+      <c r="H713" s="2">
+        <v>364837</v>
+      </c>
+      <c r="I713" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="714" spans="1:9">
+      <c r="A714" s="1">
+        <v>713</v>
+      </c>
+      <c r="B714" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C714" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E714" s="2">
+        <v>417887</v>
+      </c>
+      <c r="F714" s="2">
+        <v>413945</v>
+      </c>
+      <c r="G714" s="2">
+        <v>410002</v>
+      </c>
+      <c r="H714" s="2">
+        <v>406060</v>
+      </c>
+      <c r="I714" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="715" spans="1:9">
+      <c r="A715" s="1">
+        <v>714</v>
+      </c>
+      <c r="B715" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C715" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E715" s="2">
+        <v>56795</v>
+      </c>
+      <c r="F715" s="2">
+        <v>56259</v>
+      </c>
+      <c r="G715" s="2">
+        <v>55723</v>
+      </c>
+      <c r="H715" s="2">
+        <v>55187</v>
+      </c>
+      <c r="I715" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9">
+      <c r="A716" s="1">
+        <v>715</v>
+      </c>
+      <c r="B716" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E716" s="2">
+        <v>604815</v>
+      </c>
+      <c r="F716" s="2">
+        <v>599109</v>
+      </c>
+      <c r="G716" s="2">
+        <v>593403</v>
+      </c>
+      <c r="H716" s="2">
+        <v>587697</v>
+      </c>
+      <c r="I716" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="717" spans="1:9">
+      <c r="A717" s="1">
+        <v>716</v>
+      </c>
+      <c r="B717" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E717" s="2">
+        <v>75053</v>
+      </c>
+      <c r="F717" s="2">
+        <v>74345</v>
+      </c>
+      <c r="G717" s="2">
+        <v>73637</v>
+      </c>
+      <c r="H717" s="2">
+        <v>72929</v>
+      </c>
+      <c r="I717" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="718" spans="1:9">
+      <c r="A718" s="1">
+        <v>717</v>
+      </c>
+      <c r="B718" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E718" s="2">
+        <v>748356</v>
+      </c>
+      <c r="F718" s="2">
+        <v>741296</v>
+      </c>
+      <c r="G718" s="2">
+        <v>734236</v>
+      </c>
+      <c r="H718" s="2">
+        <v>727176</v>
+      </c>
+      <c r="I718" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="719" spans="1:9">
+      <c r="A719" s="1">
+        <v>718</v>
+      </c>
+      <c r="B719" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E719" s="2">
+        <v>93456</v>
+      </c>
+      <c r="F719" s="2">
+        <v>92574</v>
+      </c>
+      <c r="G719" s="2">
+        <v>91693</v>
+      </c>
+      <c r="H719" s="2">
+        <v>90811</v>
+      </c>
+      <c r="I719" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="720" spans="1:9">
+      <c r="A720" s="1">
+        <v>719</v>
+      </c>
+      <c r="B720" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E720" s="2">
+        <v>112567</v>
+      </c>
+      <c r="F720" s="2">
+        <v>111505</v>
+      </c>
+      <c r="G720" s="2">
+        <v>110443</v>
+      </c>
+      <c r="H720" s="2">
+        <v>109381</v>
+      </c>
+      <c r="I720" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="721" spans="1:9">
+      <c r="A721" s="1">
+        <v>720</v>
+      </c>
+      <c r="B721" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C721" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E721" s="2">
+        <v>1137761</v>
+      </c>
+      <c r="F721" s="2">
+        <v>1127027</v>
+      </c>
+      <c r="G721" s="2">
+        <v>1116293</v>
+      </c>
+      <c r="H721" s="2">
+        <v>1105560</v>
+      </c>
+      <c r="I721" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="722" spans="1:9">
+      <c r="A722" s="1">
+        <v>721</v>
+      </c>
+      <c r="B722" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C722" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E722" s="2">
+        <v>131246</v>
+      </c>
+      <c r="F722" s="2">
+        <v>130008</v>
+      </c>
+      <c r="G722" s="2">
+        <v>128770</v>
+      </c>
+      <c r="H722" s="2">
+        <v>127532</v>
+      </c>
+      <c r="I722" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="723" spans="1:9">
+      <c r="A723" s="1">
+        <v>722</v>
+      </c>
+      <c r="B723" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C723" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E723" s="2">
+        <v>151262</v>
+      </c>
+      <c r="F723" s="2">
+        <v>149835</v>
+      </c>
+      <c r="G723" s="2">
+        <v>148408</v>
+      </c>
+      <c r="H723" s="2">
+        <v>146981</v>
+      </c>
+      <c r="I723" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="724" spans="1:9">
+      <c r="A724" s="1">
+        <v>723</v>
+      </c>
+      <c r="B724" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C724" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E724" s="2">
+        <v>168494</v>
+      </c>
+      <c r="F724" s="2">
+        <v>166905</v>
+      </c>
+      <c r="G724" s="2">
+        <v>165315</v>
+      </c>
+      <c r="H724" s="2">
+        <v>163726</v>
+      </c>
+      <c r="I724" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="725" spans="1:9">
+      <c r="A725" s="1">
+        <v>724</v>
+      </c>
+      <c r="B725" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C725" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E725" s="2">
+        <v>18935</v>
+      </c>
+      <c r="F725" s="2">
+        <v>18756</v>
+      </c>
+      <c r="G725" s="2">
+        <v>18578</v>
+      </c>
+      <c r="H725" s="2">
+        <v>18399</v>
+      </c>
+      <c r="I725" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="726" spans="1:9">
+      <c r="A726" s="1">
+        <v>725</v>
+      </c>
+      <c r="B726" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C726" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E726" s="2">
+        <v>187110</v>
+      </c>
+      <c r="F726" s="2">
+        <v>185345</v>
+      </c>
+      <c r="G726" s="2">
+        <v>183580</v>
+      </c>
+      <c r="H726" s="2">
+        <v>181815</v>
+      </c>
+      <c r="I726" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="727" spans="1:9">
+      <c r="A727" s="1">
+        <v>726</v>
+      </c>
+      <c r="B727" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C727" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E727" s="2">
+        <v>54951</v>
+      </c>
+      <c r="F727" s="2">
+        <v>54433</v>
+      </c>
+      <c r="G727" s="2">
+        <v>53915</v>
+      </c>
+      <c r="H727" s="2">
+        <v>53396</v>
+      </c>
+      <c r="I727" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="728" spans="1:9">
+      <c r="A728" s="1">
+        <v>727</v>
+      </c>
+      <c r="B728" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E728" s="2">
+        <v>11242</v>
+      </c>
+      <c r="F728" s="2">
+        <v>11136</v>
+      </c>
+      <c r="G728" s="2">
+        <v>11030</v>
+      </c>
+      <c r="H728" s="2">
+        <v>10924</v>
+      </c>
+      <c r="I728" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="729" spans="1:9">
+      <c r="A729" s="1">
+        <v>728</v>
+      </c>
+      <c r="B729" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C729" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E729" s="2">
+        <v>122493</v>
+      </c>
+      <c r="F729" s="2">
+        <v>121337</v>
+      </c>
+      <c r="G729" s="2">
+        <v>120181</v>
+      </c>
+      <c r="H729" s="2">
+        <v>119026</v>
+      </c>
+      <c r="I729" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="730" spans="1:9">
+      <c r="A730" s="1">
+        <v>729</v>
+      </c>
+      <c r="B730" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C730" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E730" s="2">
+        <v>58777</v>
+      </c>
+      <c r="F730" s="2">
+        <v>58223</v>
+      </c>
+      <c r="G730" s="2">
+        <v>57668</v>
+      </c>
+      <c r="H730" s="2">
+        <v>57114</v>
+      </c>
+      <c r="I730" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="731" spans="1:9">
+      <c r="A731" s="1">
+        <v>730</v>
+      </c>
+      <c r="B731" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C731" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E731" s="2">
+        <v>68789</v>
+      </c>
+      <c r="F731" s="2">
+        <v>68140</v>
+      </c>
+      <c r="G731" s="2">
+        <v>67491</v>
+      </c>
+      <c r="H731" s="2">
+        <v>66842</v>
+      </c>
+      <c r="I731" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="732" spans="1:9">
+      <c r="A732" s="1">
+        <v>731</v>
+      </c>
+      <c r="B732" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E732" s="2">
+        <v>2776</v>
+      </c>
+      <c r="F732" s="2">
+        <v>2750</v>
+      </c>
+      <c r="G732" s="2">
+        <v>2724</v>
+      </c>
+      <c r="H732" s="2">
+        <v>2698</v>
+      </c>
+      <c r="I732" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="733" spans="1:9">
+      <c r="A733" s="1">
+        <v>732</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C733" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E733" s="2">
+        <v>27701</v>
+      </c>
+      <c r="F733" s="2">
+        <v>27440</v>
+      </c>
+      <c r="G733" s="2">
+        <v>27178</v>
+      </c>
+      <c r="H733" s="2">
+        <v>26917</v>
+      </c>
+      <c r="I733" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="734" spans="1:9">
+      <c r="A734" s="1">
+        <v>733</v>
+      </c>
+      <c r="B734" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C734" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E734" s="2">
+        <v>276767</v>
+      </c>
+      <c r="F734" s="2">
+        <v>274156</v>
+      </c>
+      <c r="G734" s="2">
+        <v>271545</v>
+      </c>
+      <c r="H734" s="2">
+        <v>268934</v>
+      </c>
+      <c r="I734" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="735" spans="1:9">
+      <c r="A735" s="1">
+        <v>734</v>
+      </c>
+      <c r="B735" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C735" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E735" s="2">
+        <v>5540</v>
+      </c>
+      <c r="F735" s="2">
+        <v>5487</v>
+      </c>
+      <c r="G735" s="2">
+        <v>5435</v>
+      </c>
+      <c r="H735" s="2">
+        <v>5383</v>
+      </c>
+      <c r="I735" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="736" spans="1:9">
+      <c r="A736" s="1">
+        <v>735</v>
+      </c>
+      <c r="B736" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C736" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E736" s="2">
+        <v>55375</v>
+      </c>
+      <c r="F736" s="2">
+        <v>54853</v>
+      </c>
+      <c r="G736" s="2">
+        <v>54331</v>
+      </c>
+      <c r="H736" s="2">
+        <v>53808</v>
+      </c>
+      <c r="I736" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="737" spans="1:9">
+      <c r="A737" s="1">
+        <v>736</v>
+      </c>
+      <c r="B737" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C737" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E737" s="2">
+        <v>553507</v>
+      </c>
+      <c r="F737" s="2">
+        <v>548285</v>
+      </c>
+      <c r="G737" s="2">
+        <v>543063</v>
+      </c>
+      <c r="H737" s="2">
+        <v>537841</v>
+      </c>
+      <c r="I737" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="738" spans="1:9">
+      <c r="A738" s="1">
+        <v>737</v>
+      </c>
+      <c r="B738" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C738" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E738" s="2">
+        <v>83049</v>
+      </c>
+      <c r="F738" s="2">
+        <v>82265</v>
+      </c>
+      <c r="G738" s="2">
+        <v>81482</v>
+      </c>
+      <c r="H738" s="2">
+        <v>80698</v>
+      </c>
+      <c r="I738" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="739" spans="1:9">
+      <c r="A739" s="1">
+        <v>738</v>
+      </c>
+      <c r="B739" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C739" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E739" s="2">
+        <v>1400</v>
+      </c>
+      <c r="F739" s="2">
+        <v>1387</v>
+      </c>
+      <c r="G739" s="2">
+        <v>1374</v>
+      </c>
+      <c r="H739" s="2">
+        <v>1361</v>
+      </c>
+      <c r="I739" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="740" spans="1:9">
+      <c r="A740" s="1">
+        <v>739</v>
+      </c>
+      <c r="B740" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C740" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E740" s="2">
+        <v>13848</v>
+      </c>
+      <c r="F740" s="2">
+        <v>13717</v>
+      </c>
+      <c r="G740" s="2">
+        <v>13587</v>
+      </c>
+      <c r="H740" s="2">
+        <v>13456</v>
+      </c>
+      <c r="I740" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="741" spans="1:9">
+      <c r="A741" s="1">
+        <v>740</v>
+      </c>
+      <c r="B741" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E741" s="2">
+        <v>138397</v>
+      </c>
+      <c r="F741" s="2">
+        <v>137091</v>
+      </c>
+      <c r="G741" s="2">
+        <v>135786</v>
+      </c>
+      <c r="H741" s="2">
+        <v>134480</v>
+      </c>
+      <c r="I741" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="742" spans="1:9">
+      <c r="A742" s="1">
+        <v>741</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E742" s="2">
+        <v>1375172</v>
+      </c>
+      <c r="F742" s="2">
+        <v>1362199</v>
+      </c>
+      <c r="G742" s="2">
+        <v>1349225</v>
+      </c>
+      <c r="H742" s="2">
+        <v>1336252</v>
+      </c>
+      <c r="I742" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="743" spans="1:9">
+      <c r="A743" s="1">
+        <v>742</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E743" s="2">
+        <v>42183</v>
+      </c>
+      <c r="F743" s="2">
+        <v>41785</v>
+      </c>
+      <c r="G743" s="2">
+        <v>41387</v>
+      </c>
+      <c r="H743" s="2">
+        <v>40989</v>
+      </c>
+      <c r="I743" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="744" spans="1:9">
+      <c r="A744" s="1">
+        <v>743</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C744" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E744" s="2">
+        <v>70030</v>
+      </c>
+      <c r="F744" s="2">
+        <v>69369</v>
+      </c>
+      <c r="G744" s="2">
+        <v>68709</v>
+      </c>
+      <c r="H744" s="2">
+        <v>68048</v>
+      </c>
+      <c r="I744" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="745" spans="1:9">
+      <c r="A745" s="1">
+        <v>744</v>
+      </c>
+      <c r="B745" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C745" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E745" s="2">
+        <v>14165</v>
+      </c>
+      <c r="F745" s="2">
+        <v>14031</v>
+      </c>
+      <c r="G745" s="2">
+        <v>13898</v>
+      </c>
+      <c r="H745" s="2">
+        <v>13764</v>
+      </c>
+      <c r="I745" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="746" spans="1:9">
+      <c r="A746" s="1">
+        <v>745</v>
+      </c>
+      <c r="B746" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C746" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E746" s="2">
+        <v>141878</v>
+      </c>
+      <c r="F746" s="2">
+        <v>140539</v>
+      </c>
+      <c r="G746" s="2">
+        <v>139201</v>
+      </c>
+      <c r="H746" s="2">
+        <v>137862</v>
+      </c>
+      <c r="I746" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="747" spans="1:9">
+      <c r="A747" s="1">
+        <v>746</v>
+      </c>
+      <c r="B747" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C747" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E747" s="2">
+        <v>319185</v>
+      </c>
+      <c r="F747" s="2">
+        <v>316174</v>
+      </c>
+      <c r="G747" s="2">
+        <v>313163</v>
+      </c>
+      <c r="H747" s="2">
+        <v>310152</v>
+      </c>
+      <c r="I747" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="748" spans="1:9">
+      <c r="A748" s="1">
+        <v>747</v>
+      </c>
+      <c r="B748" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C748" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E748" s="2">
+        <v>4272</v>
+      </c>
+      <c r="F748" s="2">
+        <v>4232</v>
+      </c>
+      <c r="G748" s="2">
+        <v>4191</v>
+      </c>
+      <c r="H748" s="2">
+        <v>4151</v>
+      </c>
+      <c r="I748" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="749" spans="1:9">
+      <c r="A749" s="1">
+        <v>748</v>
+      </c>
+      <c r="B749" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C749" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E749" s="2">
+        <v>42105</v>
+      </c>
+      <c r="F749" s="2">
+        <v>41708</v>
+      </c>
+      <c r="G749" s="2">
+        <v>41311</v>
+      </c>
+      <c r="H749" s="2">
+        <v>40914</v>
+      </c>
+      <c r="I749" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="750" spans="1:9">
+      <c r="A750" s="1">
+        <v>749</v>
+      </c>
+      <c r="B750" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C750" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E750" s="2">
+        <v>420753</v>
+      </c>
+      <c r="F750" s="2">
+        <v>416784</v>
+      </c>
+      <c r="G750" s="2">
+        <v>412814</v>
+      </c>
+      <c r="H750" s="2">
+        <v>408845</v>
+      </c>
+      <c r="I750" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="751" spans="1:9">
+      <c r="A751" s="1">
+        <v>750</v>
+      </c>
+      <c r="B751" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C751" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E751" s="2">
+        <v>844375</v>
+      </c>
+      <c r="F751" s="2">
+        <v>836409</v>
+      </c>
+      <c r="G751" s="2">
+        <v>828443</v>
+      </c>
+      <c r="H751" s="2">
+        <v>820477</v>
+      </c>
+      <c r="I751" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="752" spans="1:9">
+      <c r="A752" s="1">
+        <v>751</v>
+      </c>
+      <c r="B752" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C752" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E752" s="2">
+        <v>105562</v>
+      </c>
+      <c r="F752" s="2">
+        <v>104566</v>
+      </c>
+      <c r="G752" s="2">
+        <v>103570</v>
+      </c>
+      <c r="H752" s="2">
+        <v>102575</v>
+      </c>
+      <c r="I752" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="753" spans="1:9">
+      <c r="A753" s="1">
+        <v>752</v>
+      </c>
+      <c r="B753" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C753" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E753" s="2">
+        <v>128311</v>
+      </c>
+      <c r="F753" s="2">
+        <v>127100</v>
+      </c>
+      <c r="G753" s="2">
+        <v>125890</v>
+      </c>
+      <c r="H753" s="2">
+        <v>124679</v>
+      </c>
+      <c r="I753" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="754" spans="1:9">
+      <c r="A754" s="1">
+        <v>753</v>
+      </c>
+      <c r="B754" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C754" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E754" s="2">
+        <v>21010</v>
+      </c>
+      <c r="F754" s="2">
+        <v>20812</v>
+      </c>
+      <c r="G754" s="2">
+        <v>20614</v>
+      </c>
+      <c r="H754" s="2">
+        <v>20416</v>
+      </c>
+      <c r="I754" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="755" spans="1:9">
+      <c r="A755" s="1">
+        <v>754</v>
+      </c>
+      <c r="B755" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C755" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E755" s="2">
+        <v>210955</v>
+      </c>
+      <c r="F755" s="2">
+        <v>208965</v>
+      </c>
+      <c r="G755" s="2">
+        <v>206975</v>
+      </c>
+      <c r="H755" s="2">
+        <v>204984</v>
+      </c>
+      <c r="I755" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="756" spans="1:9">
+      <c r="A756" s="1">
+        <v>755</v>
+      </c>
+      <c r="B756" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C756" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E756" s="2">
+        <v>2096604</v>
+      </c>
+      <c r="F756" s="2">
+        <v>2076824</v>
+      </c>
+      <c r="G756" s="2">
+        <v>2057045</v>
+      </c>
+      <c r="H756" s="2">
+        <v>2037266</v>
+      </c>
+      <c r="I756" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="757" spans="1:9">
+      <c r="A757" s="1">
+        <v>756</v>
+      </c>
+      <c r="B757" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C757" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E757" s="2">
+        <v>50979</v>
+      </c>
+      <c r="F757" s="2">
+        <v>50498</v>
+      </c>
+      <c r="G757" s="2">
+        <v>50017</v>
+      </c>
+      <c r="H757" s="2">
+        <v>49536</v>
+      </c>
+      <c r="I757" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="758" spans="1:9">
+      <c r="A758" s="1">
+        <v>757</v>
+      </c>
+      <c r="B758" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C758" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E758" s="2">
+        <v>84806</v>
+      </c>
+      <c r="F758" s="2">
+        <v>84006</v>
+      </c>
+      <c r="G758" s="2">
+        <v>83206</v>
+      </c>
+      <c r="H758" s="2">
+        <v>82406</v>
+      </c>
+      <c r="I758" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="759" spans="1:9">
+      <c r="A759" s="1">
+        <v>758</v>
+      </c>
+      <c r="B759" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C759" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E759" s="2">
+        <v>17183</v>
+      </c>
+      <c r="F759" s="2">
+        <v>17021</v>
+      </c>
+      <c r="G759" s="2">
+        <v>16858</v>
+      </c>
+      <c r="H759" s="2">
+        <v>16696</v>
+      </c>
+      <c r="I759" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="760" spans="1:9">
+      <c r="A760" s="1">
+        <v>759</v>
+      </c>
+      <c r="B760" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C760" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E760" s="2">
+        <v>172580</v>
+      </c>
+      <c r="F760" s="2">
+        <v>170952</v>
+      </c>
+      <c r="G760" s="2">
+        <v>169323</v>
+      </c>
+      <c r="H760" s="2">
+        <v>167695</v>
+      </c>
+      <c r="I760" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="761" spans="1:9">
+      <c r="A761" s="1">
+        <v>760</v>
+      </c>
+      <c r="B761" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C761" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E761" s="2">
+        <v>12561</v>
+      </c>
+      <c r="F761" s="2">
+        <v>12443</v>
+      </c>
+      <c r="G761" s="2">
+        <v>12324</v>
+      </c>
+      <c r="H761" s="2">
+        <v>12206</v>
+      </c>
+      <c r="I761" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="762" spans="1:9">
+      <c r="A762" s="1">
+        <v>761</v>
+      </c>
+      <c r="B762" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C762" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E762" s="2">
+        <v>13968</v>
+      </c>
+      <c r="F762" s="2">
+        <v>13836</v>
+      </c>
+      <c r="G762" s="2">
+        <v>13704</v>
+      </c>
+      <c r="H762" s="2">
+        <v>13572</v>
+      </c>
+      <c r="I762" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="763" spans="1:9">
+      <c r="A763" s="1">
+        <v>762</v>
+      </c>
+      <c r="B763" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C763" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E763" s="2">
+        <v>24165</v>
+      </c>
+      <c r="F763" s="2">
+        <v>23937</v>
+      </c>
+      <c r="G763" s="2">
+        <v>23709</v>
+      </c>
+      <c r="H763" s="2">
+        <v>23481</v>
+      </c>
+      <c r="I763" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="764" spans="1:9">
+      <c r="A764" s="1">
+        <v>763</v>
+      </c>
+      <c r="B764" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C764" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E764" s="2">
+        <v>27443</v>
+      </c>
+      <c r="F764" s="2">
+        <v>27185</v>
+      </c>
+      <c r="G764" s="2">
+        <v>26926</v>
+      </c>
+      <c r="H764" s="2">
+        <v>26667</v>
+      </c>
+      <c r="I764" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="765" spans="1:9">
+      <c r="A765" s="1">
+        <v>764</v>
+      </c>
+      <c r="B765" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C765" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E765" s="2">
+        <v>36555</v>
+      </c>
+      <c r="F765" s="2">
+        <v>36210</v>
+      </c>
+      <c r="G765" s="2">
+        <v>35865</v>
+      </c>
+      <c r="H765" s="2">
+        <v>35521</v>
+      </c>
+      <c r="I765" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="766" spans="1:9">
+      <c r="A766" s="1">
+        <v>765</v>
+      </c>
+      <c r="B766" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C766" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E766" s="2">
+        <v>123517</v>
+      </c>
+      <c r="F766" s="2">
+        <v>122351</v>
+      </c>
+      <c r="G766" s="2">
+        <v>121186</v>
+      </c>
+      <c r="H766" s="2">
+        <v>120021</v>
+      </c>
+      <c r="I766" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="767" spans="1:9">
+      <c r="A767" s="1">
+        <v>766</v>
+      </c>
+      <c r="B767" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C767" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E767" s="2">
+        <v>103907</v>
+      </c>
+      <c r="F767" s="2">
+        <v>102926</v>
+      </c>
+      <c r="G767" s="2">
+        <v>101946</v>
+      </c>
+      <c r="H767" s="2">
+        <v>100966</v>
+      </c>
+      <c r="I767" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="768" spans="1:9">
+      <c r="A768" s="1">
+        <v>767</v>
+      </c>
+      <c r="B768" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C768" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E768" s="2">
+        <v>10429</v>
+      </c>
+      <c r="F768" s="2">
+        <v>10331</v>
+      </c>
+      <c r="G768" s="2">
+        <v>10233</v>
+      </c>
+      <c r="H768" s="2">
+        <v>10134</v>
+      </c>
+      <c r="I768" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="769" spans="1:9">
+      <c r="A769" s="1">
+        <v>768</v>
+      </c>
+      <c r="B769" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C769" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E769" s="2">
+        <v>157940</v>
+      </c>
+      <c r="F769" s="2">
+        <v>156450</v>
+      </c>
+      <c r="G769" s="2">
+        <v>154960</v>
+      </c>
+      <c r="H769" s="2">
+        <v>153470</v>
+      </c>
+      <c r="I769" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="770" spans="1:9">
+      <c r="A770" s="1">
+        <v>769</v>
+      </c>
+      <c r="B770" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C770" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E770" s="2">
+        <v>20776</v>
+      </c>
+      <c r="F770" s="2">
+        <v>20580</v>
+      </c>
+      <c r="G770" s="2">
+        <v>20384</v>
+      </c>
+      <c r="H770" s="2">
+        <v>20188</v>
+      </c>
+      <c r="I770" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="771" spans="1:9">
+      <c r="A771" s="1">
+        <v>770</v>
+      </c>
+      <c r="B771" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C771" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E771" s="2">
+        <v>311667</v>
+      </c>
+      <c r="F771" s="2">
+        <v>308726</v>
+      </c>
+      <c r="G771" s="2">
+        <v>305786</v>
+      </c>
+      <c r="H771" s="2">
+        <v>302846</v>
+      </c>
+      <c r="I771" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="772" spans="1:9">
+      <c r="A772" s="1">
+        <v>771</v>
+      </c>
+      <c r="B772" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C772" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E772" s="2">
+        <v>521478</v>
+      </c>
+      <c r="F772" s="2">
+        <v>516558</v>
+      </c>
+      <c r="G772" s="2">
+        <v>511638</v>
+      </c>
+      <c r="H772" s="2">
+        <v>506719</v>
+      </c>
+      <c r="I772" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="773" spans="1:9">
+      <c r="A773" s="1">
+        <v>772</v>
+      </c>
+      <c r="B773" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C773" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E773" s="2">
+        <v>51940</v>
+      </c>
+      <c r="F773" s="2">
+        <v>51450</v>
+      </c>
+      <c r="G773" s="2">
+        <v>50960</v>
+      </c>
+      <c r="H773" s="2">
+        <v>50470</v>
+      </c>
+      <c r="I773" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="774" spans="1:9">
+      <c r="A774" s="1">
+        <v>773</v>
+      </c>
+      <c r="B774" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C774" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E774" s="2">
+        <v>5318</v>
+      </c>
+      <c r="F774" s="2">
+        <v>5268</v>
+      </c>
+      <c r="G774" s="2">
+        <v>5218</v>
+      </c>
+      <c r="H774" s="2">
+        <v>5168</v>
+      </c>
+      <c r="I774" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="775" spans="1:9">
+      <c r="A775" s="1">
+        <v>774</v>
+      </c>
+      <c r="B775" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C775" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E775" s="2">
+        <v>12307</v>
+      </c>
+      <c r="F775" s="2">
+        <v>12191</v>
+      </c>
+      <c r="G775" s="2">
+        <v>12074</v>
+      </c>
+      <c r="H775" s="2">
+        <v>11958</v>
+      </c>
+      <c r="I775" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="776" spans="1:9">
+      <c r="A776" s="1">
+        <v>775</v>
+      </c>
+      <c r="B776" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C776" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E776" s="2">
+        <v>257183</v>
+      </c>
+      <c r="F776" s="2">
+        <v>254756</v>
+      </c>
+      <c r="G776" s="2">
+        <v>252330</v>
+      </c>
+      <c r="H776" s="2">
+        <v>249904</v>
+      </c>
+      <c r="I776" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="777" spans="1:9">
+      <c r="A777" s="1">
+        <v>776</v>
+      </c>
+      <c r="B777" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C777" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E777" s="2">
+        <v>414644</v>
+      </c>
+      <c r="F777" s="2">
+        <v>410733</v>
+      </c>
+      <c r="G777" s="2">
+        <v>406821</v>
+      </c>
+      <c r="H777" s="2">
+        <v>402909</v>
+      </c>
+      <c r="I777" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="778" spans="1:9">
+      <c r="A778" s="1">
+        <v>777</v>
+      </c>
+      <c r="B778" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C778" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E778" s="2">
+        <v>46561</v>
+      </c>
+      <c r="F778" s="2">
+        <v>46121</v>
+      </c>
+      <c r="G778" s="2">
+        <v>45682</v>
+      </c>
+      <c r="H778" s="2">
+        <v>45243</v>
+      </c>
+      <c r="I778" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="779" spans="1:9">
+      <c r="A779" s="1">
+        <v>778</v>
+      </c>
+      <c r="B779" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C779" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E779" s="2">
+        <v>622351</v>
+      </c>
+      <c r="F779" s="2">
+        <v>616480</v>
+      </c>
+      <c r="G779" s="2">
+        <v>610609</v>
+      </c>
+      <c r="H779" s="2">
+        <v>604738</v>
+      </c>
+      <c r="I779" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="780" spans="1:9">
+      <c r="A780" s="1">
+        <v>779</v>
+      </c>
+      <c r="B780" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C780" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E780" s="2">
+        <v>61825</v>
+      </c>
+      <c r="F780" s="2">
+        <v>61241</v>
+      </c>
+      <c r="G780" s="2">
+        <v>60658</v>
+      </c>
+      <c r="H780" s="2">
+        <v>60075</v>
+      </c>
+      <c r="I780" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="781" spans="1:9">
+      <c r="A781" s="1">
+        <v>780</v>
+      </c>
+      <c r="B781" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C781" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E781" s="2">
+        <v>8305</v>
+      </c>
+      <c r="F781" s="2">
+        <v>8227</v>
+      </c>
+      <c r="G781" s="2">
+        <v>8148</v>
+      </c>
+      <c r="H781" s="2">
+        <v>8070</v>
+      </c>
+      <c r="I781" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="782" spans="1:9">
+      <c r="A782" s="1">
+        <v>781</v>
+      </c>
+      <c r="B782" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C782" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E782" s="2">
+        <v>92644</v>
+      </c>
+      <c r="F782" s="2">
+        <v>91770</v>
+      </c>
+      <c r="G782" s="2">
+        <v>90896</v>
+      </c>
+      <c r="H782" s="2">
+        <v>90022</v>
+      </c>
+      <c r="I782" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="783" spans="1:9">
+      <c r="A783" s="1">
+        <v>782</v>
+      </c>
+      <c r="B783" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C783" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E783" s="2">
+        <v>100727</v>
+      </c>
+      <c r="F783" s="2">
+        <v>99776</v>
+      </c>
+      <c r="G783" s="2">
+        <v>98826</v>
+      </c>
+      <c r="H783" s="2">
+        <v>97876</v>
+      </c>
+      <c r="I783" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="784" spans="1:9">
+      <c r="A784" s="1">
+        <v>783</v>
+      </c>
+      <c r="B784" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C784" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E784" s="2">
+        <v>1007027</v>
+      </c>
+      <c r="F784" s="2">
+        <v>997526</v>
+      </c>
+      <c r="G784" s="2">
+        <v>988026</v>
+      </c>
+      <c r="H784" s="2">
+        <v>978526</v>
+      </c>
+      <c r="I784" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="785" spans="1:9">
+      <c r="A785" s="1">
+        <v>784</v>
+      </c>
+      <c r="B785" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C785" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E785" s="2">
+        <v>201427</v>
+      </c>
+      <c r="F785" s="2">
+        <v>199526</v>
+      </c>
+      <c r="G785" s="2">
+        <v>197626</v>
+      </c>
+      <c r="H785" s="2">
+        <v>195726</v>
+      </c>
+      <c r="I785" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="786" spans="1:9">
+      <c r="A786" s="1">
+        <v>785</v>
+      </c>
+      <c r="B786" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C786" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E786" s="2">
+        <v>301699</v>
+      </c>
+      <c r="F786" s="2">
+        <v>298853</v>
+      </c>
+      <c r="G786" s="2">
+        <v>296007</v>
+      </c>
+      <c r="H786" s="2">
+        <v>293161</v>
+      </c>
+      <c r="I786" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="787" spans="1:9">
+      <c r="A787" s="1">
+        <v>786</v>
+      </c>
+      <c r="B787" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C787" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E787" s="2">
+        <v>604227</v>
+      </c>
+      <c r="F787" s="2">
+        <v>598526</v>
+      </c>
+      <c r="G787" s="2">
+        <v>592826</v>
+      </c>
+      <c r="H787" s="2">
+        <v>587126</v>
+      </c>
+      <c r="I787" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="788" spans="1:9">
+      <c r="A788" s="1">
+        <v>787</v>
+      </c>
+      <c r="B788" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C788" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E788" s="2">
+        <v>269543</v>
+      </c>
+      <c r="F788" s="2">
+        <v>267000</v>
+      </c>
+      <c r="G788" s="2">
+        <v>264457</v>
+      </c>
+      <c r="H788" s="2">
+        <v>261915</v>
+      </c>
+      <c r="I788" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="789" spans="1:9">
+      <c r="A789" s="1">
+        <v>788</v>
+      </c>
+      <c r="B789" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C789" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E789" s="2">
         <v>3339027</v>
       </c>
-      <c r="F462" s="2">
+      <c r="F789" s="2">
         <v>3307526</v>
       </c>
-      <c r="G462" s="2">
+      <c r="G789" s="2">
         <v>3276026</v>
       </c>
-      <c r="H462" s="2">
+      <c r="H789" s="2">
         <v>3244526</v>
       </c>
-      <c r="I462" s="1" t="s">
+      <c r="I789" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="790" spans="1:9">
+      <c r="A790" s="1">
+        <v>789</v>
+      </c>
+      <c r="B790" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C790" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E790" s="2">
+        <v>392508</v>
+      </c>
+      <c r="F790" s="2">
+        <v>388806</v>
+      </c>
+      <c r="G790" s="2">
+        <v>385103</v>
+      </c>
+      <c r="H790" s="2">
+        <v>381400</v>
+      </c>
+      <c r="I790" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="791" spans="1:9">
+      <c r="A791" s="1">
+        <v>790</v>
+      </c>
+      <c r="B791" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C791" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E791" s="2">
+        <v>5035027</v>
+      </c>
+      <c r="F791" s="2">
+        <v>4987526</v>
+      </c>
+      <c r="G791" s="2">
+        <v>4940026</v>
+      </c>
+      <c r="H791" s="2">
+        <v>4892526</v>
+      </c>
+      <c r="I791" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="792" spans="1:9">
+      <c r="A792" s="1">
+        <v>791</v>
+      </c>
+      <c r="B792" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C792" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E792" s="2">
+        <v>6731027</v>
+      </c>
+      <c r="F792" s="2">
+        <v>6667526</v>
+      </c>
+      <c r="G792" s="2">
+        <v>6604026</v>
+      </c>
+      <c r="H792" s="2">
+        <v>6540526</v>
+      </c>
+      <c r="I792" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="793" spans="1:9">
+      <c r="A793" s="1">
+        <v>792</v>
+      </c>
+      <c r="B793" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C793" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E793" s="2">
+        <v>78346</v>
+      </c>
+      <c r="F793" s="2">
+        <v>77607</v>
+      </c>
+      <c r="G793" s="2">
+        <v>76867</v>
+      </c>
+      <c r="H793" s="2">
+        <v>76128</v>
+      </c>
+      <c r="I793" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="794" spans="1:9">
+      <c r="A794" s="1">
+        <v>793</v>
+      </c>
+      <c r="B794" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C794" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E794" s="2">
+        <v>800245</v>
+      </c>
+      <c r="F794" s="2">
+        <v>792695</v>
+      </c>
+      <c r="G794" s="2">
+        <v>785146</v>
+      </c>
+      <c r="H794" s="2">
+        <v>777596</v>
+      </c>
+      <c r="I794" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="795" spans="1:9">
+      <c r="A795" s="1">
+        <v>794</v>
+      </c>
+      <c r="B795" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C795" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E795" s="2">
+        <v>16059</v>
+      </c>
+      <c r="F795" s="2">
+        <v>15908</v>
+      </c>
+      <c r="G795" s="2">
+        <v>15756</v>
+      </c>
+      <c r="H795" s="2">
+        <v>15605</v>
+      </c>
+      <c r="I795" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="796" spans="1:9">
+      <c r="A796" s="1">
+        <v>795</v>
+      </c>
+      <c r="B796" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C796" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E796" s="2">
+        <v>156964</v>
+      </c>
+      <c r="F796" s="2">
+        <v>155483</v>
+      </c>
+      <c r="G796" s="2">
+        <v>154002</v>
+      </c>
+      <c r="H796" s="2">
+        <v>152521</v>
+      </c>
+      <c r="I796" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="797" spans="1:9">
+      <c r="A797" s="1">
+        <v>796</v>
+      </c>
+      <c r="B797" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C797" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E797" s="2">
+        <v>1595869</v>
+      </c>
+      <c r="F797" s="2">
+        <v>1580814</v>
+      </c>
+      <c r="G797" s="2">
+        <v>1565758</v>
+      </c>
+      <c r="H797" s="2">
+        <v>1550703</v>
+      </c>
+      <c r="I797" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="798" spans="1:9">
+      <c r="A798" s="1">
+        <v>797</v>
+      </c>
+      <c r="B798" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C798" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E798" s="2">
+        <v>2660618</v>
+      </c>
+      <c r="F798" s="2">
+        <v>2635518</v>
+      </c>
+      <c r="G798" s="2">
+        <v>2610418</v>
+      </c>
+      <c r="H798" s="2">
+        <v>2585318</v>
+      </c>
+      <c r="I798" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="799" spans="1:9">
+      <c r="A799" s="1">
+        <v>798</v>
+      </c>
+      <c r="B799" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C799" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E799" s="2">
+        <v>336387</v>
+      </c>
+      <c r="F799" s="2">
+        <v>333213</v>
+      </c>
+      <c r="G799" s="2">
+        <v>330040</v>
+      </c>
+      <c r="H799" s="2">
+        <v>326866</v>
+      </c>
+      <c r="I799" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="800" spans="1:9">
+      <c r="A800" s="1">
+        <v>799</v>
+      </c>
+      <c r="B800" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C800" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E800" s="2">
+        <v>3964</v>
+      </c>
+      <c r="F800" s="2">
+        <v>3927</v>
+      </c>
+      <c r="G800" s="2">
+        <v>3890</v>
+      </c>
+      <c r="H800" s="2">
+        <v>3852</v>
+      </c>
+      <c r="I800" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="801" spans="1:9">
+      <c r="A801" s="1">
+        <v>800</v>
+      </c>
+      <c r="B801" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C801" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E801" s="2">
+        <v>3990914</v>
+      </c>
+      <c r="F801" s="2">
+        <v>3953264</v>
+      </c>
+      <c r="G801" s="2">
+        <v>3915614</v>
+      </c>
+      <c r="H801" s="2">
+        <v>3877963</v>
+      </c>
+      <c r="I801" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="802" spans="1:9">
+      <c r="A802" s="1">
+        <v>801</v>
+      </c>
+      <c r="B802" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C802" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E802" s="2">
+        <v>6657</v>
+      </c>
+      <c r="F802" s="2">
+        <v>6594</v>
+      </c>
+      <c r="G802" s="2">
+        <v>6531</v>
+      </c>
+      <c r="H802" s="2">
+        <v>6468</v>
+      </c>
+      <c r="I802" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="803" spans="1:9">
+      <c r="A803" s="1">
+        <v>802</v>
+      </c>
+      <c r="B803" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C803" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E803" s="2">
+        <v>67699</v>
+      </c>
+      <c r="F803" s="2">
+        <v>67060</v>
+      </c>
+      <c r="G803" s="2">
+        <v>66422</v>
+      </c>
+      <c r="H803" s="2">
+        <v>65783</v>
+      </c>
+      <c r="I803" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="804" spans="1:9">
+      <c r="A804" s="1">
+        <v>803</v>
+      </c>
+      <c r="B804" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C804" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E804" s="2">
+        <v>673365</v>
+      </c>
+      <c r="F804" s="2">
+        <v>667013</v>
+      </c>
+      <c r="G804" s="2">
+        <v>660660</v>
+      </c>
+      <c r="H804" s="2">
+        <v>654308</v>
+      </c>
+      <c r="I804" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="805" spans="1:9">
+      <c r="A805" s="1">
+        <v>804</v>
+      </c>
+      <c r="B805" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C805" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E805" s="2">
+        <v>97522</v>
+      </c>
+      <c r="F805" s="2">
+        <v>96602</v>
+      </c>
+      <c r="G805" s="2">
+        <v>95682</v>
+      </c>
+      <c r="H805" s="2">
+        <v>94762</v>
+      </c>
+      <c r="I805" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="806" spans="1:9">
+      <c r="A806" s="1">
+        <v>805</v>
+      </c>
+      <c r="B806" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C806" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E806" s="2">
+        <v>13451</v>
+      </c>
+      <c r="F806" s="2">
+        <v>13325</v>
+      </c>
+      <c r="G806" s="2">
+        <v>13198</v>
+      </c>
+      <c r="H806" s="2">
+        <v>13071</v>
+      </c>
+      <c r="I806" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="807" spans="1:9">
+      <c r="A807" s="1">
+        <v>806</v>
+      </c>
+      <c r="B807" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C807" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E807" s="2">
+        <v>1345466</v>
+      </c>
+      <c r="F807" s="2">
+        <v>1332773</v>
+      </c>
+      <c r="G807" s="2">
+        <v>1320080</v>
+      </c>
+      <c r="H807" s="2">
+        <v>1307387</v>
+      </c>
+      <c r="I807" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="808" spans="1:9">
+      <c r="A808" s="1">
+        <v>807</v>
+      </c>
+      <c r="B808" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C808" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E808" s="2">
+        <v>134605</v>
+      </c>
+      <c r="F808" s="2">
+        <v>133335</v>
+      </c>
+      <c r="G808" s="2">
+        <v>132065</v>
+      </c>
+      <c r="H808" s="2">
+        <v>130796</v>
+      </c>
+      <c r="I808" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="809" spans="1:9">
+      <c r="A809" s="1">
+        <v>808</v>
+      </c>
+      <c r="B809" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C809" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E809" s="2">
+        <v>297272</v>
+      </c>
+      <c r="F809" s="2">
+        <v>294467</v>
+      </c>
+      <c r="G809" s="2">
+        <v>291663</v>
+      </c>
+      <c r="H809" s="2">
+        <v>288858</v>
+      </c>
+      <c r="I809" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="810" spans="1:9">
+      <c r="A810" s="1">
+        <v>809</v>
+      </c>
+      <c r="B810" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C810" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E810" s="2">
+        <v>2947191</v>
+      </c>
+      <c r="F810" s="2">
+        <v>2919387</v>
+      </c>
+      <c r="G810" s="2">
+        <v>2891584</v>
+      </c>
+      <c r="H810" s="2">
+        <v>2863780</v>
+      </c>
+      <c r="I810" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="811" spans="1:9">
+      <c r="A811" s="1">
+        <v>810</v>
+      </c>
+      <c r="B811" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C811" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E811" s="2">
+        <v>371517</v>
+      </c>
+      <c r="F811" s="2">
+        <v>368012</v>
+      </c>
+      <c r="G811" s="2">
+        <v>364508</v>
+      </c>
+      <c r="H811" s="2">
+        <v>361003</v>
+      </c>
+      <c r="I811" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="812" spans="1:9">
+      <c r="A812" s="1">
+        <v>811</v>
+      </c>
+      <c r="B812" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C812" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E812" s="2">
+        <v>5248</v>
+      </c>
+      <c r="F812" s="2">
+        <v>5199</v>
+      </c>
+      <c r="G812" s="2">
+        <v>5149</v>
+      </c>
+      <c r="H812" s="2">
+        <v>5100</v>
+      </c>
+      <c r="I812" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="813" spans="1:9">
+      <c r="A813" s="1">
+        <v>812</v>
+      </c>
+      <c r="B813" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C813" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E813" s="2">
+        <v>4420773</v>
+      </c>
+      <c r="F813" s="2">
+        <v>4379068</v>
+      </c>
+      <c r="G813" s="2">
+        <v>4337363</v>
+      </c>
+      <c r="H813" s="2">
+        <v>4295657</v>
+      </c>
+      <c r="I813" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="814" spans="1:9">
+      <c r="A814" s="1">
+        <v>813</v>
+      </c>
+      <c r="B814" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C814" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E814" s="2">
+        <v>7892</v>
+      </c>
+      <c r="F814" s="2">
+        <v>7817</v>
+      </c>
+      <c r="G814" s="2">
+        <v>7743</v>
+      </c>
+      <c r="H814" s="2">
+        <v>7668</v>
+      </c>
+      <c r="I814" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="815" spans="1:9">
+      <c r="A815" s="1">
+        <v>814</v>
+      </c>
+      <c r="B815" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C815" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E815" s="2">
+        <v>77168</v>
+      </c>
+      <c r="F815" s="2">
+        <v>76440</v>
+      </c>
+      <c r="G815" s="2">
+        <v>75712</v>
+      </c>
+      <c r="H815" s="2">
+        <v>74984</v>
+      </c>
+      <c r="I815" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="816" spans="1:9">
+      <c r="A816" s="1">
+        <v>815</v>
+      </c>
+      <c r="B816" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C816" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E816" s="2">
+        <v>740123</v>
+      </c>
+      <c r="F816" s="2">
+        <v>733140</v>
+      </c>
+      <c r="G816" s="2">
+        <v>726158</v>
+      </c>
+      <c r="H816" s="2">
+        <v>719176</v>
+      </c>
+      <c r="I816" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="817" spans="1:9">
+      <c r="A817" s="1">
+        <v>816</v>
+      </c>
+      <c r="B817" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C817" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E817" s="2">
+        <v>106106</v>
+      </c>
+      <c r="F817" s="2">
+        <v>105105</v>
+      </c>
+      <c r="G817" s="2">
+        <v>104104</v>
+      </c>
+      <c r="H817" s="2">
+        <v>103103</v>
+      </c>
+      <c r="I817" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="818" spans="1:9">
+      <c r="A818" s="1">
+        <v>817</v>
+      </c>
+      <c r="B818" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C818" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E818" s="2">
+        <v>15492</v>
+      </c>
+      <c r="F818" s="2">
+        <v>15346</v>
+      </c>
+      <c r="G818" s="2">
+        <v>15200</v>
+      </c>
+      <c r="H818" s="2">
+        <v>15053</v>
+      </c>
+      <c r="I818" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="819" spans="1:9">
+      <c r="A819" s="1">
+        <v>818</v>
+      </c>
+      <c r="B819" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C819" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E819" s="2">
+        <v>1473609</v>
+      </c>
+      <c r="F819" s="2">
+        <v>1459707</v>
+      </c>
+      <c r="G819" s="2">
+        <v>1445805</v>
+      </c>
+      <c r="H819" s="2">
+        <v>1431903</v>
+      </c>
+      <c r="I819" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="820" spans="1:9">
+      <c r="A820" s="1">
+        <v>819</v>
+      </c>
+      <c r="B820" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C820" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E820" s="2">
+        <v>148783</v>
+      </c>
+      <c r="F820" s="2">
+        <v>147379</v>
+      </c>
+      <c r="G820" s="2">
+        <v>145975</v>
+      </c>
+      <c r="H820" s="2">
+        <v>144572</v>
+      </c>
+      <c r="I820" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="821" spans="1:9">
+      <c r="A821" s="1">
+        <v>820</v>
+      </c>
+      <c r="B821" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C821" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E821" s="2">
+        <v>8184</v>
+      </c>
+      <c r="F821" s="2">
+        <v>8107</v>
+      </c>
+      <c r="G821" s="2">
+        <v>8030</v>
+      </c>
+      <c r="H821" s="2">
+        <v>7953</v>
+      </c>
+      <c r="I821" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="822" spans="1:9">
+      <c r="A822" s="1">
+        <v>821</v>
+      </c>
+      <c r="B822" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C822" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E822" s="2">
+        <v>23410</v>
+      </c>
+      <c r="F822" s="2">
+        <v>23189</v>
+      </c>
+      <c r="G822" s="2">
+        <v>22968</v>
+      </c>
+      <c r="H822" s="2">
+        <v>22748</v>
+      </c>
+      <c r="I822" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="823" spans="1:9">
+      <c r="A823" s="1">
+        <v>822</v>
+      </c>
+      <c r="B823" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C823" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E823" s="2">
+        <v>355166</v>
+      </c>
+      <c r="F823" s="2">
+        <v>351815</v>
+      </c>
+      <c r="G823" s="2">
+        <v>348464</v>
+      </c>
+      <c r="H823" s="2">
+        <v>345114</v>
+      </c>
+      <c r="I823" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="824" spans="1:9">
+      <c r="A824" s="1">
+        <v>823</v>
+      </c>
+      <c r="B824" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C824" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E824" s="2">
+        <v>3567710</v>
+      </c>
+      <c r="F824" s="2">
+        <v>3534052</v>
+      </c>
+      <c r="G824" s="2">
+        <v>3500395</v>
+      </c>
+      <c r="H824" s="2">
+        <v>3466737</v>
+      </c>
+      <c r="I824" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="825" spans="1:9">
+      <c r="A825" s="1">
+        <v>824</v>
+      </c>
+      <c r="B825" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C825" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E825" s="2">
+        <v>5448</v>
+      </c>
+      <c r="F825" s="2">
+        <v>5397</v>
+      </c>
+      <c r="G825" s="2">
+        <v>5346</v>
+      </c>
+      <c r="H825" s="2">
+        <v>5294</v>
+      </c>
+      <c r="I825" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="826" spans="1:9">
+      <c r="A826" s="1">
+        <v>825</v>
+      </c>
+      <c r="B826" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C826" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E826" s="2">
+        <v>441643</v>
+      </c>
+      <c r="F826" s="2">
+        <v>437476</v>
+      </c>
+      <c r="G826" s="2">
+        <v>433310</v>
+      </c>
+      <c r="H826" s="2">
+        <v>429143</v>
+      </c>
+      <c r="I826" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="827" spans="1:9">
+      <c r="A827" s="1">
+        <v>826</v>
+      </c>
+      <c r="B827" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C827" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E827" s="2">
+        <v>5433505</v>
+      </c>
+      <c r="F827" s="2">
+        <v>5382245</v>
+      </c>
+      <c r="G827" s="2">
+        <v>5330986</v>
+      </c>
+      <c r="H827" s="2">
+        <v>5279726</v>
+      </c>
+      <c r="I827" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="828" spans="1:9">
+      <c r="A828" s="1">
+        <v>827</v>
+      </c>
+      <c r="B828" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C828" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E828" s="2">
+        <v>8989</v>
+      </c>
+      <c r="F828" s="2">
+        <v>8904</v>
+      </c>
+      <c r="G828" s="2">
+        <v>8819</v>
+      </c>
+      <c r="H828" s="2">
+        <v>8734</v>
+      </c>
+      <c r="I828" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="829" spans="1:9">
+      <c r="A829" s="1">
+        <v>828</v>
+      </c>
+      <c r="B829" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C829" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E829" s="2">
+        <v>88931</v>
+      </c>
+      <c r="F829" s="2">
+        <v>88092</v>
+      </c>
+      <c r="G829" s="2">
+        <v>87253</v>
+      </c>
+      <c r="H829" s="2">
+        <v>86414</v>
+      </c>
+      <c r="I829" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="830" spans="1:9">
+      <c r="A830" s="1">
+        <v>829</v>
+      </c>
+      <c r="B830" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C830" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E830" s="2">
+        <v>888647</v>
+      </c>
+      <c r="F830" s="2">
+        <v>880263</v>
+      </c>
+      <c r="G830" s="2">
+        <v>871880</v>
+      </c>
+      <c r="H830" s="2">
+        <v>863496</v>
+      </c>
+      <c r="I830" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="831" spans="1:9">
+      <c r="A831" s="1">
+        <v>830</v>
+      </c>
+      <c r="B831" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C831" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E831" s="2">
+        <v>125338</v>
+      </c>
+      <c r="F831" s="2">
+        <v>124155</v>
+      </c>
+      <c r="G831" s="2">
+        <v>122973</v>
+      </c>
+      <c r="H831" s="2">
+        <v>121790</v>
+      </c>
+      <c r="I831" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="832" spans="1:9">
+      <c r="A832" s="1">
+        <v>831</v>
+      </c>
+      <c r="B832" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C832" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E832" s="2">
+        <v>18324</v>
+      </c>
+      <c r="F832" s="2">
+        <v>18151</v>
+      </c>
+      <c r="G832" s="2">
+        <v>17978</v>
+      </c>
+      <c r="H832" s="2">
+        <v>17806</v>
+      </c>
+      <c r="I832" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="833" spans="1:9">
+      <c r="A833" s="1">
+        <v>832</v>
+      </c>
+      <c r="B833" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C833" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E833" s="2">
+        <v>177472</v>
+      </c>
+      <c r="F833" s="2">
+        <v>175797</v>
+      </c>
+      <c r="G833" s="2">
+        <v>174123</v>
+      </c>
+      <c r="H833" s="2">
+        <v>172449</v>
+      </c>
+      <c r="I833" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="834" spans="1:9">
+      <c r="A834" s="1">
+        <v>833</v>
+      </c>
+      <c r="B834" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C834" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E834" s="2">
+        <v>1777316</v>
+      </c>
+      <c r="F834" s="2">
+        <v>1760549</v>
+      </c>
+      <c r="G834" s="2">
+        <v>1743782</v>
+      </c>
+      <c r="H834" s="2">
+        <v>1727014</v>
+      </c>
+      <c r="I834" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="835" spans="1:9">
+      <c r="A835" s="1">
+        <v>834</v>
+      </c>
+      <c r="B835" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C835" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E835" s="2">
+        <v>132315</v>
+      </c>
+      <c r="F835" s="2">
+        <v>131066</v>
+      </c>
+      <c r="G835" s="2">
+        <v>129818</v>
+      </c>
+      <c r="H835" s="2">
+        <v>128570</v>
+      </c>
+      <c r="I835" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="836" spans="1:9">
+      <c r="A836" s="1">
+        <v>835</v>
+      </c>
+      <c r="B836" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C836" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E836" s="2">
+        <v>55740</v>
+      </c>
+      <c r="F836" s="2">
+        <v>55214</v>
+      </c>
+      <c r="G836" s="2">
+        <v>54688</v>
+      </c>
+      <c r="H836" s="2">
+        <v>54163</v>
+      </c>
+      <c r="I836" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="837" spans="1:9">
+      <c r="A837" s="1">
+        <v>836</v>
+      </c>
+      <c r="B837" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C837" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E837" s="2">
+        <v>83597</v>
+      </c>
+      <c r="F837" s="2">
+        <v>82808</v>
+      </c>
+      <c r="G837" s="2">
+        <v>82020</v>
+      </c>
+      <c r="H837" s="2">
+        <v>81231</v>
+      </c>
+      <c r="I837" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="838" spans="1:9">
+      <c r="A838" s="1">
+        <v>837</v>
+      </c>
+      <c r="B838" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C838" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E838" s="2">
+        <v>139309</v>
+      </c>
+      <c r="F838" s="2">
+        <v>137995</v>
+      </c>
+      <c r="G838" s="2">
+        <v>136681</v>
+      </c>
+      <c r="H838" s="2">
+        <v>135367</v>
+      </c>
+      <c r="I838" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="839" spans="1:9">
+      <c r="A839" s="1">
+        <v>838</v>
+      </c>
+      <c r="B839" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C839" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E839" s="2">
+        <v>111453</v>
+      </c>
+      <c r="F839" s="2">
+        <v>110401</v>
+      </c>
+      <c r="G839" s="2">
+        <v>109350</v>
+      </c>
+      <c r="H839" s="2">
+        <v>108298</v>
+      </c>
+      <c r="I839" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="840" spans="1:9">
+      <c r="A840" s="1">
+        <v>839</v>
+      </c>
+      <c r="B840" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C840" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E840" s="2">
+        <v>36590</v>
+      </c>
+      <c r="F840" s="2">
+        <v>36245</v>
+      </c>
+      <c r="G840" s="2">
+        <v>35900</v>
+      </c>
+      <c r="H840" s="2">
+        <v>35555</v>
+      </c>
+      <c r="I840" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="841" spans="1:9">
+      <c r="A841" s="1">
+        <v>840</v>
+      </c>
+      <c r="B841" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C841" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E841" s="2">
+        <v>27560</v>
+      </c>
+      <c r="F841" s="2">
+        <v>27300</v>
+      </c>
+      <c r="G841" s="2">
+        <v>27040</v>
+      </c>
+      <c r="H841" s="2">
+        <v>26780</v>
+      </c>
+      <c r="I841" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="842" spans="1:9">
+      <c r="A842" s="1">
+        <v>841</v>
+      </c>
+      <c r="B842" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C842" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E842" s="2">
+        <v>9625</v>
+      </c>
+      <c r="F842" s="2">
+        <v>9534</v>
+      </c>
+      <c r="G842" s="2">
+        <v>9443</v>
+      </c>
+      <c r="H842" s="2">
+        <v>9352</v>
+      </c>
+      <c r="I842" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="843" spans="1:9">
+      <c r="A843" s="1">
+        <v>842</v>
+      </c>
+      <c r="B843" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C843" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E843" s="2">
+        <v>146178</v>
+      </c>
+      <c r="F843" s="2">
+        <v>144799</v>
+      </c>
+      <c r="G843" s="2">
+        <v>143420</v>
+      </c>
+      <c r="H843" s="2">
+        <v>142041</v>
+      </c>
+      <c r="I843" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="844" spans="1:9">
+      <c r="A844" s="1">
+        <v>843</v>
+      </c>
+      <c r="B844" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C844" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E844" s="2">
+        <v>116949</v>
+      </c>
+      <c r="F844" s="2">
+        <v>115845</v>
+      </c>
+      <c r="G844" s="2">
+        <v>114742</v>
+      </c>
+      <c r="H844" s="2">
+        <v>113639</v>
+      </c>
+      <c r="I844" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="845" spans="1:9">
+      <c r="A845" s="1">
+        <v>844</v>
+      </c>
+      <c r="B845" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C845" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E845" s="2">
+        <v>438482</v>
+      </c>
+      <c r="F845" s="2">
+        <v>434345</v>
+      </c>
+      <c r="G845" s="2">
+        <v>430208</v>
+      </c>
+      <c r="H845" s="2">
+        <v>426072</v>
+      </c>
+      <c r="I845" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="846" spans="1:9">
+      <c r="A846" s="1">
+        <v>845</v>
+      </c>
+      <c r="B846" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C846" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E846" s="2">
+        <v>350791</v>
+      </c>
+      <c r="F846" s="2">
+        <v>347482</v>
+      </c>
+      <c r="G846" s="2">
+        <v>344172</v>
+      </c>
+      <c r="H846" s="2">
+        <v>340863</v>
+      </c>
+      <c r="I846" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="847" spans="1:9">
+      <c r="A847" s="1">
+        <v>846</v>
+      </c>
+      <c r="B847" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C847" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E847" s="2">
+        <v>5255</v>
+      </c>
+      <c r="F847" s="2">
+        <v>5206</v>
+      </c>
+      <c r="G847" s="2">
+        <v>5156</v>
+      </c>
+      <c r="H847" s="2">
+        <v>5107</v>
+      </c>
+      <c r="I847" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="848" spans="1:9">
+      <c r="A848" s="1">
+        <v>847</v>
+      </c>
+      <c r="B848" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C848" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E848" s="2">
+        <v>8756</v>
+      </c>
+      <c r="F848" s="2">
+        <v>8673</v>
+      </c>
+      <c r="G848" s="2">
+        <v>8590</v>
+      </c>
+      <c r="H848" s="2">
+        <v>8508</v>
+      </c>
+      <c r="I848" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="849" spans="1:9">
+      <c r="A849" s="1">
+        <v>848</v>
+      </c>
+      <c r="B849" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C849" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E849" s="2">
+        <v>14011</v>
+      </c>
+      <c r="F849" s="2">
+        <v>13879</v>
+      </c>
+      <c r="G849" s="2">
+        <v>13747</v>
+      </c>
+      <c r="H849" s="2">
+        <v>13615</v>
+      </c>
+      <c r="I849" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="850" spans="1:9">
+      <c r="A850" s="1">
+        <v>849</v>
+      </c>
+      <c r="B850" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C850" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E850" s="2">
+        <v>8756</v>
+      </c>
+      <c r="F850" s="2">
+        <v>8673</v>
+      </c>
+      <c r="G850" s="2">
+        <v>8590</v>
+      </c>
+      <c r="H850" s="2">
+        <v>8508</v>
+      </c>
+      <c r="I850" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="851" spans="1:9">
+      <c r="A851" s="1">
+        <v>850</v>
+      </c>
+      <c r="B851" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C851" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E851" s="2">
+        <v>8756</v>
+      </c>
+      <c r="F851" s="2">
+        <v>8673</v>
+      </c>
+      <c r="G851" s="2">
+        <v>8590</v>
+      </c>
+      <c r="H851" s="2">
+        <v>8508</v>
+      </c>
+      <c r="I851" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="852" spans="1:9">
+      <c r="A852" s="1">
+        <v>851</v>
+      </c>
+      <c r="B852" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C852" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E852" s="2">
+        <v>8756</v>
+      </c>
+      <c r="F852" s="2">
+        <v>8673</v>
+      </c>
+      <c r="G852" s="2">
+        <v>8590</v>
+      </c>
+      <c r="H852" s="2">
+        <v>8508</v>
+      </c>
+      <c r="I852" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>