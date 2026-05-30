--- v1 (2026-04-14)
+++ v2 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1721">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1715">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -1127,4038 +1127,4020 @@
   <si>
     <t>FI200GB30H</t>
   </si>
   <si>
     <t>Indosat Freedom Internet Sensasi 200 GB 28 Hari</t>
   </si>
   <si>
     <t>FI20GB30H</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 20 GB 28 Hari</t>
   </si>
   <si>
     <t>FI25GB30H</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 25 GB 28 Hari</t>
   </si>
   <si>
     <t>FI2GB1H</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 2 GB 1 Hari</t>
   </si>
   <si>
+    <t>FI3GB14H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 3 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>FI3GB3H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 3 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>FI3SGB5H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 3.5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>FI5GB30H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 5 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI5GB5H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>FI7GB28H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 7 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI7GB7H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 7 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>FI8GB28H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 8 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FI9GB30H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 9 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>FK14GB14H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Kuota Harian 14 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>FK7GB7H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Kuota Harian 7 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>GI1090</t>
+  </si>
+  <si>
+    <t>Genshin Impact</t>
+  </si>
+  <si>
+    <t>980+110 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI2240</t>
+  </si>
+  <si>
+    <t>1980+260 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI330</t>
+  </si>
+  <si>
+    <t>300+30 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI3880</t>
+  </si>
+  <si>
+    <t>3280+600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI60</t>
+  </si>
+  <si>
+    <t>60 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI8080</t>
+  </si>
+  <si>
+    <t>6480+1600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GIBLESS1</t>
+  </si>
+  <si>
+    <t>Blessing of the Welkin Moon</t>
+  </si>
+  <si>
+    <t>HOK1200</t>
+  </si>
+  <si>
+    <t>Honor of Kings</t>
+  </si>
+  <si>
+    <t>1.200 Tokens (Indonesia)</t>
+  </si>
+  <si>
+    <t>HOK16</t>
+  </si>
+  <si>
+    <t>16 Tokens (Indonesia)</t>
+  </si>
+  <si>
+    <t>HOK240</t>
+  </si>
+  <si>
+    <t>240 Tokens (Indonesia)</t>
+  </si>
+  <si>
+    <t>HOK2400</t>
+  </si>
+  <si>
+    <t>2.400 Tokens (Indonesia)</t>
+  </si>
+  <si>
+    <t>HOK400</t>
+  </si>
+  <si>
+    <t>400 Tokens (Indonesia)</t>
+  </si>
+  <si>
+    <t>HOK4000</t>
+  </si>
+  <si>
+    <t>4.000 Tokens (Indonesia)</t>
+  </si>
+  <si>
+    <t>HOK560</t>
+  </si>
+  <si>
+    <t>560 Tokens (Indonesia)</t>
+  </si>
+  <si>
+    <t>HOK80</t>
+  </si>
+  <si>
+    <t>80 Tokens (Indonesia)</t>
+  </si>
+  <si>
+    <t>HOK800</t>
+  </si>
+  <si>
+    <t>800 Tokens (Indonesia)</t>
+  </si>
+  <si>
+    <t>HOK8000</t>
+  </si>
+  <si>
+    <t>8.000 Tokens (Indonesia)</t>
+  </si>
+  <si>
+    <t>HOKWC</t>
+  </si>
+  <si>
+    <t>Weekly Card (Indonesia)</t>
+  </si>
+  <si>
+    <t>HOKWCP</t>
+  </si>
+  <si>
+    <t>Weekly Card Plus (Indonesia)</t>
+  </si>
+  <si>
+    <t>I5GB30H</t>
+  </si>
+  <si>
+    <t>Indosat 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>ISAT100K</t>
+  </si>
+  <si>
+    <t>Indosat 100.000</t>
+  </si>
+  <si>
+    <t>ISAT10K</t>
+  </si>
+  <si>
+    <t>Indosat 10.000</t>
+  </si>
+  <si>
+    <t>ISAT15K</t>
+  </si>
+  <si>
+    <t>Indosat 15.000</t>
+  </si>
+  <si>
+    <t>ISAT20K</t>
+  </si>
+  <si>
+    <t>Indosat 20.000</t>
+  </si>
+  <si>
+    <t>ISAT25K</t>
+  </si>
+  <si>
+    <t>Indosat 25.000</t>
+  </si>
+  <si>
+    <t>ISAT50K</t>
+  </si>
+  <si>
+    <t>Indosat 50.000</t>
+  </si>
+  <si>
+    <t>ISAT5K</t>
+  </si>
+  <si>
+    <t>Indosat 5.000</t>
+  </si>
+  <si>
+    <t>ISAT60k</t>
+  </si>
+  <si>
+    <t>Indosat 60.000</t>
+  </si>
+  <si>
+    <t>M1GB1H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 1 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>M1GB3H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>M2GB3H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>M2SGB5H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 2.5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>M3GB3H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 3 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>M3GB7H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 3 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>M5GB7H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>M7GB7H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 7 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>MC12</t>
+  </si>
+  <si>
+    <t>Magic Chess</t>
+  </si>
+  <si>
+    <t>12 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC170</t>
+  </si>
+  <si>
+    <t>170 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC19</t>
+  </si>
+  <si>
+    <t>19 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC2010</t>
+  </si>
+  <si>
+    <t>2.010 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC240</t>
+  </si>
+  <si>
+    <t>240 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC28</t>
+  </si>
+  <si>
+    <t>28 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC296</t>
+  </si>
+  <si>
+    <t>296 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC408</t>
+  </si>
+  <si>
+    <t>408 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC44</t>
+  </si>
+  <si>
+    <t>44 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC4830</t>
+  </si>
+  <si>
+    <t>4.830 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC5</t>
+  </si>
+  <si>
+    <t>5 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC568</t>
+  </si>
+  <si>
+    <t>568 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC59</t>
+  </si>
+  <si>
+    <t>59 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC85</t>
+  </si>
+  <si>
+    <t>85 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MC875</t>
+  </si>
+  <si>
+    <t>875 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCF100</t>
+  </si>
+  <si>
+    <t>First Recharge 50+50 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCF1000</t>
+  </si>
+  <si>
+    <t>First Recharge 500+500 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCF300</t>
+  </si>
+  <si>
+    <t>First Recharge 150+150 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCF500</t>
+  </si>
+  <si>
+    <t>First Recharge 250+250 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCWC</t>
+  </si>
+  <si>
+    <t>ML10</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS</t>
+  </si>
+  <si>
+    <t>ML100</t>
+  </si>
+  <si>
+    <t>ML10050</t>
+  </si>
+  <si>
+    <t>10050 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML1050</t>
+  </si>
+  <si>
+    <t>ML1135</t>
+  </si>
+  <si>
+    <t>1135 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML1220</t>
+  </si>
+  <si>
+    <t>1220 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML129</t>
+  </si>
+  <si>
+    <t>129 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML140</t>
+  </si>
+  <si>
+    <t>ML1412</t>
+  </si>
+  <si>
+    <t>1412 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML1453</t>
+  </si>
+  <si>
+    <t>1453 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML15</t>
+  </si>
+  <si>
+    <t>ML150</t>
+  </si>
+  <si>
+    <t>ML1584</t>
+  </si>
+  <si>
+    <t>1584 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML16080</t>
+  </si>
+  <si>
+    <t>16080 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML1669</t>
+  </si>
+  <si>
+    <t>1669 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML170</t>
+  </si>
+  <si>
+    <t>ML1830</t>
+  </si>
+  <si>
+    <t>1830 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML185</t>
+  </si>
+  <si>
+    <t>185 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML20</t>
+  </si>
+  <si>
+    <t>ML200</t>
+  </si>
+  <si>
+    <t>ML2010</t>
+  </si>
+  <si>
+    <t>2010 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML20100</t>
+  </si>
+  <si>
+    <t>20100 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML21330</t>
+  </si>
+  <si>
+    <t>21330 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML2195</t>
+  </si>
+  <si>
+    <t>2195 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML2232</t>
+  </si>
+  <si>
+    <t>2232 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML225</t>
+  </si>
+  <si>
+    <t>225 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML240</t>
+  </si>
+  <si>
+    <t>240 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML250</t>
+  </si>
+  <si>
+    <t>ML2539</t>
+  </si>
+  <si>
+    <t>2539 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML28</t>
+  </si>
+  <si>
+    <t>28 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML280</t>
+  </si>
+  <si>
+    <t>ML2901</t>
+  </si>
+  <si>
+    <t>2901 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML3</t>
+  </si>
+  <si>
+    <t>3 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML300</t>
+  </si>
+  <si>
+    <t>ML3073</t>
+  </si>
+  <si>
+    <t>3073 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML323</t>
+  </si>
+  <si>
+    <t>323 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML33</t>
+  </si>
+  <si>
+    <t>33 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML355</t>
+  </si>
+  <si>
+    <t>ML3688</t>
+  </si>
+  <si>
+    <t>3688 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML370</t>
+  </si>
+  <si>
+    <t>370 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML3738</t>
+  </si>
+  <si>
+    <t>3738 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML3760</t>
+  </si>
+  <si>
+    <t>3760 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML380</t>
+  </si>
+  <si>
+    <t>380 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML381</t>
+  </si>
+  <si>
+    <t>381 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML4020</t>
+  </si>
+  <si>
+    <t>4020 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML4026</t>
+  </si>
+  <si>
+    <t>4026 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML408</t>
+  </si>
+  <si>
+    <t>408 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML429</t>
+  </si>
+  <si>
+    <t>429 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML4394</t>
+  </si>
+  <si>
+    <t>4394 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML44</t>
+  </si>
+  <si>
+    <t>44 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML440</t>
+  </si>
+  <si>
+    <t>440 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML453</t>
+  </si>
+  <si>
+    <t>453 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML4588</t>
+  </si>
+  <si>
+    <t>4588 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML4830</t>
+  </si>
+  <si>
+    <t>4830 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML5</t>
+  </si>
+  <si>
+    <t>ML50</t>
+  </si>
+  <si>
+    <t>ML500</t>
+  </si>
+  <si>
+    <t>First Top Up 500+Bonus Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML514</t>
+  </si>
+  <si>
+    <t>514 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML530</t>
+  </si>
+  <si>
+    <t>530 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML5398</t>
+  </si>
+  <si>
+    <t>5398 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML565</t>
+  </si>
+  <si>
+    <t>ML5796</t>
+  </si>
+  <si>
+    <t>5796 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML59</t>
+  </si>
+  <si>
+    <t>59 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML600</t>
+  </si>
+  <si>
+    <t>ML6030</t>
+  </si>
+  <si>
+    <t>6030 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML635</t>
+  </si>
+  <si>
+    <t>ML65</t>
+  </si>
+  <si>
+    <t>65 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML659</t>
+  </si>
+  <si>
+    <t>659 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML706</t>
+  </si>
+  <si>
+    <t>706 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML74</t>
+  </si>
+  <si>
+    <t>74 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML750</t>
+  </si>
+  <si>
+    <t>750 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML7727</t>
+  </si>
+  <si>
+    <t>7727 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML790</t>
+  </si>
+  <si>
+    <t>ML8040</t>
+  </si>
+  <si>
+    <t>8040 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML85</t>
+  </si>
+  <si>
+    <t>85 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML875</t>
+  </si>
+  <si>
+    <t>875 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML8772</t>
+  </si>
+  <si>
+    <t>8772 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML882</t>
+  </si>
+  <si>
+    <t>882 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML8850</t>
+  </si>
+  <si>
+    <t>8850 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML9288</t>
+  </si>
+  <si>
+    <t>9288 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML966</t>
+  </si>
+  <si>
+    <t>966 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>ML9660</t>
+  </si>
+  <si>
+    <t>9660 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>MLF150</t>
+  </si>
+  <si>
+    <t>First Top Up 150+Bonus Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MLF250</t>
+  </si>
+  <si>
+    <t>First Top Up 250+Bonus Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MLF50</t>
+  </si>
+  <si>
+    <t>First Top Up 50+Bonus Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>MLFTG150</t>
+  </si>
+  <si>
+    <t>First Top Up 150+15 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLFTG250</t>
+  </si>
+  <si>
+    <t>First Top Up 250+25 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLFTG50</t>
+  </si>
+  <si>
+    <t>First Top Up 50+5 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLFTG500</t>
+  </si>
+  <si>
+    <t>First Top Up 500+65 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG1050</t>
+  </si>
+  <si>
+    <t>1.050 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG1220</t>
+  </si>
+  <si>
+    <t>1.220 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG12976</t>
+  </si>
+  <si>
+    <t>12.976 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG1412</t>
+  </si>
+  <si>
+    <t>1.412 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG14820</t>
+  </si>
+  <si>
+    <t>14.820 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG1669</t>
+  </si>
+  <si>
+    <t>1.669 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG172</t>
+  </si>
+  <si>
+    <t>172 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG2195</t>
+  </si>
+  <si>
+    <t>2.195 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG2539</t>
+  </si>
+  <si>
+    <t>2.539 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG257</t>
+  </si>
+  <si>
+    <t>257 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG2901</t>
+  </si>
+  <si>
+    <t>2.901 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG344</t>
+  </si>
+  <si>
+    <t>344 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG3688</t>
+  </si>
+  <si>
+    <t>3.688 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG429</t>
+  </si>
+  <si>
+    <t>429 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG4394</t>
+  </si>
+  <si>
+    <t>4.394 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG514</t>
+  </si>
+  <si>
+    <t>514 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG5532</t>
+  </si>
+  <si>
+    <t>5.532 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG600</t>
+  </si>
+  <si>
+    <t>600 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG6238</t>
+  </si>
+  <si>
+    <t>6.238 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG706</t>
+  </si>
+  <si>
+    <t>706 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG7727</t>
+  </si>
+  <si>
+    <t>7.727 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG86</t>
+  </si>
+  <si>
+    <t>86 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG878</t>
+  </si>
+  <si>
+    <t>878 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG9288</t>
+  </si>
+  <si>
+    <t>9.288 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLG963</t>
+  </si>
+  <si>
+    <t>963 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>MLMY1084</t>
+  </si>
+  <si>
+    <t>1.084 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMY14</t>
+  </si>
+  <si>
+    <t>14 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMY140</t>
+  </si>
+  <si>
+    <t>140 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMY1446</t>
+  </si>
+  <si>
+    <t>1.446 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMY284</t>
+  </si>
+  <si>
+    <t>284 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMY2976</t>
+  </si>
+  <si>
+    <t>2.976 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMY345</t>
+  </si>
+  <si>
+    <t>345 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMY355</t>
+  </si>
+  <si>
+    <t>355 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMY42</t>
+  </si>
+  <si>
+    <t>42 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMY429</t>
+  </si>
+  <si>
+    <t>429 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMY70</t>
+  </si>
+  <si>
+    <t>70 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMY708</t>
+  </si>
+  <si>
+    <t>708 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMY716</t>
+  </si>
+  <si>
+    <t>716 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMY7502</t>
+  </si>
+  <si>
+    <t>7.502 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>O100GB1B</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 100 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O100GB1BP</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 3 Bulan Pertama 100 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O10GB7H</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 10 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>O10GB7HP</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 3 Bulan Pertama 10 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>O150GB1B</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 150 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O250GB1B</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 250 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O30GB1BP</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 3 Bulan Pertama 30 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O35GB1B</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 35 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O50GB1BP</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 3 Bulan Pertama 50 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>O70GB1B</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Orbit 70 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SD1GB3H</t>
+  </si>
+  <si>
+    <t>SMARTFREN</t>
+  </si>
+  <si>
+    <t>Smartfren Data 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>SD2GB3H</t>
+  </si>
+  <si>
+    <t>Smartfren Data 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>SD3GB5H</t>
+  </si>
+  <si>
+    <t>Smartfren Data 3 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>SF100K</t>
+  </si>
+  <si>
+    <t>Smartfren 100.000</t>
+  </si>
+  <si>
+    <t>SF10K</t>
+  </si>
+  <si>
+    <t>Smartfren 10.000</t>
+  </si>
+  <si>
+    <t>SF15K</t>
+  </si>
+  <si>
+    <t>Smartfren 15.000</t>
+  </si>
+  <si>
+    <t>SF20K</t>
+  </si>
+  <si>
+    <t>Smartfren 20.000</t>
+  </si>
+  <si>
+    <t>SF25K</t>
+  </si>
+  <si>
+    <t>Smartfren 25.000</t>
+  </si>
+  <si>
+    <t>SF50K</t>
+  </si>
+  <si>
+    <t>Smartfren 50.000</t>
+  </si>
+  <si>
+    <t>SF5K</t>
+  </si>
+  <si>
+    <t>Smartfren 5.000</t>
+  </si>
+  <si>
+    <t>AXIS360H</t>
+  </si>
+  <si>
+    <t>Axis Tambah Masa Aktif Kartu 360 Hari</t>
+  </si>
+  <si>
+    <t>SN12GB30H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 12 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SN2GB10H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 2 GB 10 Hari</t>
+  </si>
+  <si>
+    <t>SN30GB30H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 30 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SN35GB30H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 35 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SN4GB14H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 4 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>SN6GB30H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 6 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SN75GB30H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 75 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SS100</t>
+  </si>
+  <si>
+    <t>Super Sus</t>
+  </si>
+  <si>
+    <t>100 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS1060</t>
+  </si>
+  <si>
+    <t>1.060 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS128</t>
+  </si>
+  <si>
+    <t>100+28 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS1360</t>
+  </si>
+  <si>
+    <t>1000+360 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS2180</t>
+  </si>
+  <si>
+    <t>2.180 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS2760</t>
+  </si>
+  <si>
+    <t>2000+760 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS310</t>
+  </si>
+  <si>
+    <t>310 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS395</t>
+  </si>
+  <si>
+    <t>300+95 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS520</t>
+  </si>
+  <si>
+    <t>520 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS5600</t>
+  </si>
+  <si>
+    <t>5.600 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS670</t>
+  </si>
+  <si>
+    <t>500+170 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SS7000</t>
+  </si>
+  <si>
+    <t>5000+2000 Goldstar (Indonesia)</t>
+  </si>
+  <si>
+    <t>SSMC</t>
+  </si>
+  <si>
+    <t>Monthly Card (Indonesia)</t>
+  </si>
+  <si>
+    <t>SSP</t>
+  </si>
+  <si>
+    <t>Super Pass (Indonesia)</t>
+  </si>
+  <si>
+    <t>SSPB</t>
+  </si>
+  <si>
+    <t>Super Pass Bundle (Indonesia)</t>
+  </si>
+  <si>
+    <t>SSWC</t>
+  </si>
+  <si>
+    <t>SU1GB14H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 1 GB Berlaku 14 Hari</t>
+  </si>
+  <si>
+    <t>SU1GB28H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 1 GB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>SU1GB7H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 1 GB Berlaku 7 Hari</t>
+  </si>
+  <si>
+    <t>SU2GB28H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 2 GB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>SU2GB7H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 2 GB Berlaku 7 Hari</t>
+  </si>
+  <si>
+    <t>SU3GB28H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 3 GB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>SU500MB28H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 500 MB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>SU700MB28H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 700 MB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>SVIP</t>
+  </si>
+  <si>
+    <t>Super VIP Card (Indonesia)</t>
+  </si>
+  <si>
+    <t>TD15GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data 15 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>TD30GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data 30 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>TD50GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data 50 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>TH100GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 100 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>TH18GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 18 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>TH1GB3H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>TH1SGB1H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 1.5 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>TH30GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 30 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>TH3GB3H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 3 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>TH3GB7H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 3 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>TH3SGB5H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 3.5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>TH55GB30H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 55 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>TH5GB7H</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>TRI100K</t>
+  </si>
+  <si>
+    <t>Three 100.000</t>
+  </si>
+  <si>
+    <t>TRI10K</t>
+  </si>
+  <si>
+    <t>Three 10.000</t>
+  </si>
+  <si>
+    <t>TRI120D</t>
+  </si>
+  <si>
+    <t>Tri Tambah Masa Aktif Kartu  4 Bulan</t>
+  </si>
+  <si>
+    <t>TRI15K</t>
+  </si>
+  <si>
+    <t>Three 15.000</t>
+  </si>
+  <si>
+    <t>TRI20K</t>
+  </si>
+  <si>
+    <t>Three 20.000</t>
+  </si>
+  <si>
+    <t>TRI25K</t>
+  </si>
+  <si>
+    <t>Three 25.000</t>
+  </si>
+  <si>
+    <t>TRI50K</t>
+  </si>
+  <si>
+    <t>Three 50.000</t>
+  </si>
+  <si>
+    <t>TRI5K</t>
+  </si>
+  <si>
+    <t>Three 5.000</t>
+  </si>
+  <si>
+    <t>TSEL100K</t>
+  </si>
+  <si>
+    <t>Telkomsel 100.000</t>
+  </si>
+  <si>
+    <t>TSEL10K</t>
+  </si>
+  <si>
+    <t>Telkomsel 10.000</t>
+  </si>
+  <si>
+    <t>TSEL15K</t>
+  </si>
+  <si>
+    <t>Telkomsel 15.000</t>
+  </si>
+  <si>
+    <t>TSEL20K</t>
+  </si>
+  <si>
+    <t>Telkomsel 20.000</t>
+  </si>
+  <si>
+    <t>TSEL25K</t>
+  </si>
+  <si>
+    <t>Telkomsel 25.000</t>
+  </si>
+  <si>
+    <t>TSEL50K</t>
+  </si>
+  <si>
+    <t>Telkomsel 50.000</t>
+  </si>
+  <si>
+    <t>TSEL5K</t>
+  </si>
+  <si>
+    <t>Telkomsel 5.000</t>
+  </si>
+  <si>
+    <t>UC120</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE</t>
+  </si>
+  <si>
+    <t>120 Unknown Cash</t>
+  </si>
+  <si>
+    <t>UC1500</t>
+  </si>
+  <si>
+    <t>1500 Unknown Cash</t>
+  </si>
+  <si>
+    <t>UC1800</t>
+  </si>
+  <si>
+    <t>1800 Unknown Cash</t>
+  </si>
+  <si>
+    <t>UC325</t>
+  </si>
+  <si>
+    <t>325 Unknown Cash</t>
+  </si>
+  <si>
+    <t>UC3850</t>
+  </si>
+  <si>
+    <t>3850 Unknown Cash</t>
+  </si>
+  <si>
+    <t>UC60</t>
+  </si>
+  <si>
+    <t>60 Unknown Cash</t>
+  </si>
+  <si>
+    <t>UC660</t>
+  </si>
+  <si>
+    <t>660 Unknown Cash</t>
+  </si>
+  <si>
+    <t>UC8100</t>
+  </si>
+  <si>
+    <t>8100 Unknown Cash</t>
+  </si>
+  <si>
+    <t>WDP</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass</t>
+  </si>
+  <si>
+    <t>WDP2</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 2x</t>
+  </si>
+  <si>
+    <t>WDP3</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 3x</t>
+  </si>
+  <si>
+    <t>WDP4</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 4x</t>
+  </si>
+  <si>
+    <t>WDP5</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 5x</t>
+  </si>
+  <si>
+    <t>WDPG</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass (Global)</t>
+  </si>
+  <si>
+    <t>WDPMY</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass (Malaysia)</t>
+  </si>
+  <si>
+    <t>AM6GB3H</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 6 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>AXIS90H</t>
+  </si>
+  <si>
+    <t>Axis Tambah Masa Aktif Kartu 90 Hari</t>
+  </si>
+  <si>
+    <t>ABT310</t>
+  </si>
+  <si>
+    <t>Arena Breakout</t>
+  </si>
+  <si>
+    <t>310 Bonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABT1580</t>
+  </si>
+  <si>
+    <t>1.580 Bonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABT3200</t>
+  </si>
+  <si>
+    <t>3.200 Bonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABT60</t>
+  </si>
+  <si>
+    <t>60 Bonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABT630</t>
+  </si>
+  <si>
+    <t>630 Bonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABT6500</t>
+  </si>
+  <si>
+    <t>6.500 Bonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABTBP</t>
+  </si>
+  <si>
+    <t>Battle Pass Lanjutan (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABTBPP</t>
+  </si>
+  <si>
+    <t>Battle Pass Premium (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABTK30</t>
+  </si>
+  <si>
+    <t>Kotak Anti Peluru 30 Hari (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABTKP30</t>
+  </si>
+  <si>
+    <t>Kotak Komposit 30 Hari (Indonesia)</t>
+  </si>
+  <si>
+    <t>ABTPM</t>
+  </si>
+  <si>
+    <t>Pilihan Pemula (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD10560</t>
+  </si>
+  <si>
+    <t>Call of Duty MOBILE</t>
+  </si>
+  <si>
+    <t>10560 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD128</t>
+  </si>
+  <si>
+    <t>128 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD1373</t>
+  </si>
+  <si>
+    <t>1373 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD2060</t>
+  </si>
+  <si>
+    <t>2060 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD26400</t>
+  </si>
+  <si>
+    <t>26400 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD31</t>
+  </si>
+  <si>
+    <t>31 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD321</t>
+  </si>
+  <si>
+    <t>321 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD3564</t>
+  </si>
+  <si>
+    <t>3564 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD5618</t>
+  </si>
+  <si>
+    <t>5618 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD63</t>
+  </si>
+  <si>
+    <t>63 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD645</t>
+  </si>
+  <si>
+    <t>645 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD7656</t>
+  </si>
+  <si>
+    <t>7656 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>COD800</t>
+  </si>
+  <si>
+    <t>800 CP (Indonesia)</t>
+  </si>
+  <si>
+    <t>SN3GB14H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 3 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>VALO1000</t>
+  </si>
+  <si>
+    <t>Valorant</t>
+  </si>
+  <si>
+    <t>1.000 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO11000</t>
+  </si>
+  <si>
+    <t>11.000 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO11475</t>
+  </si>
+  <si>
+    <t>11.475 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO12000</t>
+  </si>
+  <si>
+    <t>12.000 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO13050</t>
+  </si>
+  <si>
+    <t>13.050 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO14650</t>
+  </si>
+  <si>
+    <t>14.650 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO1475</t>
+  </si>
+  <si>
+    <t>1.475 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO2000</t>
+  </si>
+  <si>
+    <t>2.000 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO2050</t>
+  </si>
+  <si>
+    <t>2.050 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO22000</t>
+  </si>
+  <si>
+    <t>22.000 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO2525</t>
+  </si>
+  <si>
+    <t>2.525 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO350</t>
+  </si>
+  <si>
+    <t>3.050 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO3650</t>
+  </si>
+  <si>
+    <t>3.650 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO4100</t>
+  </si>
+  <si>
+    <t>4.100 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO4125</t>
+  </si>
+  <si>
+    <t>4.125 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO4650</t>
+  </si>
+  <si>
+    <t>4.650 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO475</t>
+  </si>
+  <si>
+    <t>475 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO5350</t>
+  </si>
+  <si>
+    <t>5.350 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO5700</t>
+  </si>
+  <si>
+    <t>5.700 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO5825</t>
+  </si>
+  <si>
+    <t>5.825 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO6350</t>
+  </si>
+  <si>
+    <t>6.350 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO7300</t>
+  </si>
+  <si>
+    <t>7.300 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO7400</t>
+  </si>
+  <si>
+    <t>7.400 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO8990</t>
+  </si>
+  <si>
+    <t>8.990 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>VALO950</t>
+  </si>
+  <si>
+    <t>950 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>PLN10K</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>PLN 10.000</t>
+  </si>
+  <si>
+    <t>BS100</t>
+  </si>
+  <si>
+    <t>Blood Strike</t>
+  </si>
+  <si>
+    <t>100 Gold (Indonesia)</t>
+  </si>
+  <si>
+    <t>BS1000</t>
+  </si>
+  <si>
+    <t>1.000 Gold (Indonesia)</t>
+  </si>
+  <si>
+    <t>BS2000</t>
+  </si>
+  <si>
+    <t>2.000 Gold (Indonesia)</t>
+  </si>
+  <si>
+    <t>BS300</t>
+  </si>
+  <si>
+    <t>300 Gold (Indonesia)</t>
+  </si>
+  <si>
+    <t>BS500</t>
+  </si>
+  <si>
+    <t>500 Gold (Indonesia)</t>
+  </si>
+  <si>
+    <t>BS5000</t>
+  </si>
+  <si>
+    <t>5.000 Gold (Indonesia)</t>
+  </si>
+  <si>
+    <t>BSLUP</t>
+  </si>
+  <si>
+    <t>Level Up Pass (Indonesia)</t>
+  </si>
+  <si>
+    <t>BSPE</t>
+  </si>
+  <si>
+    <t>Strike Pass Elite (Indonesia)</t>
+  </si>
+  <si>
+    <t>BSPEP</t>
+  </si>
+  <si>
+    <t>Strike Pass Elite+ (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM100</t>
+  </si>
+  <si>
+    <t>FC Mobile</t>
+  </si>
+  <si>
+    <t>100 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM1070</t>
+  </si>
+  <si>
+    <t>1.070 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM12000</t>
+  </si>
+  <si>
+    <t>12.000 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM2200</t>
+  </si>
+  <si>
+    <t>2.200 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM40</t>
+  </si>
+  <si>
+    <t>40 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM520</t>
+  </si>
+  <si>
+    <t>520 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>FCM5750</t>
+  </si>
+  <si>
+    <t>5.750 FC Points (Indonesia)</t>
+  </si>
+  <si>
+    <t>PB1200</t>
+  </si>
+  <si>
+    <t>POINT BLANK</t>
+  </si>
+  <si>
+    <t>1.200 PB Cash</t>
+  </si>
+  <si>
+    <t>PB12000</t>
+  </si>
+  <si>
+    <t>12.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB2400</t>
+  </si>
+  <si>
+    <t>2.400 PB Cash</t>
+  </si>
+  <si>
+    <t>PB24000</t>
+  </si>
+  <si>
+    <t>24.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB36000</t>
+  </si>
+  <si>
+    <t>36.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB6000</t>
+  </si>
+  <si>
+    <t>6.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB60K</t>
+  </si>
+  <si>
+    <t>60.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PLN100K</t>
+  </si>
+  <si>
+    <t>PLN 100.000</t>
+  </si>
+  <si>
+    <t>PLN1JT</t>
+  </si>
+  <si>
+    <t>PLN 1.000.000</t>
+  </si>
+  <si>
+    <t>PLN200K</t>
+  </si>
+  <si>
+    <t>PLN 200.000</t>
+  </si>
+  <si>
+    <t>PLN20K</t>
+  </si>
+  <si>
+    <t>PLN 20.000</t>
+  </si>
+  <si>
+    <t>PLN500K</t>
+  </si>
+  <si>
+    <t>PLN 500.000</t>
+  </si>
+  <si>
+    <t>PLN50K</t>
+  </si>
+  <si>
+    <t>PLN 50.000</t>
+  </si>
+  <si>
+    <t>KVCLING1BULAN</t>
+  </si>
+  <si>
+    <t>K-VISION dan GOL</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING (CL01)  30 Hari</t>
+  </si>
+  <si>
+    <t>KVCLING1TAHUN</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING (CL12)  360 Hari</t>
+  </si>
+  <si>
+    <t>KVCLING1TBEIN1B</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING 12 Bulan + BEIN 1 Bulan</t>
+  </si>
+  <si>
+    <t>KVCLING3BULAN</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING (CL03) 90 Hari</t>
+  </si>
+  <si>
+    <t>KVCLING6BBEIN1B</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING 6 Bulan + BEIN 1 Bulan</t>
+  </si>
+  <si>
+    <t>KVCLING6BULAN</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING (CL06)  180 Hari</t>
+  </si>
+  <si>
+    <t>NP1BULAN</t>
+  </si>
+  <si>
+    <t>Nex Parabola</t>
+  </si>
+  <si>
+    <t>Nex Parabola Paket Basic 30 Hari (1001)</t>
+  </si>
+  <si>
+    <t>NP1TAHUN</t>
+  </si>
+  <si>
+    <t>Nex Parabola Paket Basic 360 Hari (1012)</t>
+  </si>
+  <si>
+    <t>NP3BULAN</t>
+  </si>
+  <si>
+    <t>Nex Parabola Paket Basic 90 Hari (1003)</t>
+  </si>
+  <si>
+    <t>NP6BULAN</t>
+  </si>
+  <si>
+    <t>Nex Parabola Paket Basic 180 Hari (1006)</t>
+  </si>
+  <si>
+    <t>AXIS30H</t>
+  </si>
+  <si>
+    <t>Axis Tambah Masa Aktif Kartu 30 Hari</t>
+  </si>
+  <si>
+    <t>AXIS180H</t>
+  </si>
+  <si>
+    <t>Axis Tambah Masa Aktif Kartu 180 Hari</t>
+  </si>
+  <si>
+    <t>ISAT180H</t>
+  </si>
+  <si>
+    <t>Indosat Tambah Masa Aktif Kartu 180 Hari</t>
+  </si>
+  <si>
+    <t>ISAT30H</t>
+  </si>
+  <si>
+    <t>Indosat Tambah Masa Aktif Kartu 30 Hari</t>
+  </si>
+  <si>
+    <t>ISAT360H</t>
+  </si>
+  <si>
+    <t>Indosat Tambah Masa Aktif Kartu 360 Hari</t>
+  </si>
+  <si>
+    <t>ISAT90H</t>
+  </si>
+  <si>
+    <t>Indosat Tambah Masa Aktif Kartu 90 Hari</t>
+  </si>
+  <si>
+    <t>TSEL180H</t>
+  </si>
+  <si>
+    <t>Telkomsel Tambah Masa Aktif Kartu 180 Hari</t>
+  </si>
+  <si>
+    <t>TSEL30H</t>
+  </si>
+  <si>
+    <t>Telkomsel Tambah Masa Aktif Kartu 30 Hari</t>
+  </si>
+  <si>
+    <t>TSEL360H</t>
+  </si>
+  <si>
+    <t>Telkomsel Tambah Masa Aktif Kartu 360 Hari</t>
+  </si>
+  <si>
+    <t>TSEL90H</t>
+  </si>
+  <si>
+    <t>Telkomsel Tambah Masa Aktif Kartu 90 Hari</t>
+  </si>
+  <si>
+    <t>FFMY100</t>
+  </si>
+  <si>
+    <t>100 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY1080</t>
+  </si>
+  <si>
+    <t>1080 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY2200</t>
+  </si>
+  <si>
+    <t>2200 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY25</t>
+  </si>
+  <si>
+    <t>25 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY4450</t>
+  </si>
+  <si>
+    <t>4450 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY50</t>
+  </si>
+  <si>
+    <t>50 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY645</t>
+  </si>
+  <si>
+    <t>645 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMY6900</t>
+  </si>
+  <si>
+    <t>6900 Diamond (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMYMM</t>
+  </si>
+  <si>
+    <t>Monthly Membership (Malaysia)</t>
+  </si>
+  <si>
+    <t>FFMYWM</t>
+  </si>
+  <si>
+    <t>Weekly Membership (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY1084</t>
+  </si>
+  <si>
+    <t>1084 (940+144) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY140</t>
+  </si>
+  <si>
+    <t>140 (127+13) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY1446</t>
+  </si>
+  <si>
+    <t>1446 (1252+194) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY284</t>
+  </si>
+  <si>
+    <t>284 (254+30) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY2976</t>
+  </si>
+  <si>
+    <t>2976 (2501+475) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY355</t>
+  </si>
+  <si>
+    <t>355 (317+38) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY42</t>
+  </si>
+  <si>
+    <t>42 (38+4) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY429</t>
+  </si>
+  <si>
+    <t>429 (383+46) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY70</t>
+  </si>
+  <si>
+    <t>70 (64+6) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY716</t>
+  </si>
+  <si>
+    <t>716 (633+83) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMY7502</t>
+  </si>
+  <si>
+    <t>7502 (6252+1250) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMYF100</t>
+  </si>
+  <si>
+    <t>100 (50+50) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMYF1000</t>
+  </si>
+  <si>
+    <t>1000 (500+500) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMYF300</t>
+  </si>
+  <si>
+    <t>300 (150+150) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMYF500</t>
+  </si>
+  <si>
+    <t>500 (250+250) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MCMYWC</t>
+  </si>
+  <si>
+    <t>Weekly Card (Malaysia)</t>
+  </si>
+  <si>
+    <t>AOV1430</t>
+  </si>
+  <si>
+    <t>ARENA OF VALOR</t>
+  </si>
+  <si>
+    <t>1430 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV230</t>
+  </si>
+  <si>
+    <t>230 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV2390</t>
+  </si>
+  <si>
+    <t>2390 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV40</t>
+  </si>
+  <si>
+    <t>40 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV470</t>
+  </si>
+  <si>
+    <t>470 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV4800</t>
+  </si>
+  <si>
+    <t>4800 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV90</t>
+  </si>
+  <si>
+    <t>90 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>AOV950</t>
+  </si>
+  <si>
+    <t>950 Vouchers (Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY20K</t>
+  </si>
+  <si>
+    <t>GO PAY</t>
+  </si>
+  <si>
+    <t>20.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY15K</t>
+  </si>
+  <si>
+    <t>15.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY100K</t>
+  </si>
+  <si>
+    <t>100.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY10K</t>
+  </si>
+  <si>
+    <t>10.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA95K</t>
+  </si>
+  <si>
+    <t>DANA</t>
+  </si>
+  <si>
+    <t>95.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA90K</t>
+  </si>
+  <si>
+    <t>90.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA85K</t>
+  </si>
+  <si>
+    <t>85.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA80K</t>
+  </si>
+  <si>
+    <t>80.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA75K</t>
+  </si>
+  <si>
+    <t>75.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA70K</t>
+  </si>
+  <si>
+    <t>70.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA60K</t>
+  </si>
+  <si>
+    <t>60.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA65K</t>
+  </si>
+  <si>
+    <t>65.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA5K</t>
+  </si>
+  <si>
+    <t>5.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA55K</t>
+  </si>
+  <si>
+    <t>55.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA50K</t>
+  </si>
+  <si>
+    <t>50.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA45K</t>
+  </si>
+  <si>
+    <t>45.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA40K</t>
+  </si>
+  <si>
+    <t>40.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA30K</t>
+  </si>
+  <si>
+    <t>30.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA35K</t>
+  </si>
+  <si>
+    <t>35.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA25K</t>
+  </si>
+  <si>
+    <t>25.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA20K</t>
+  </si>
+  <si>
+    <t>20.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA100K</t>
+  </si>
+  <si>
+    <t>100.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA10K</t>
+  </si>
+  <si>
+    <t>10.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>DANA15K</t>
+  </si>
+  <si>
+    <t>15.000 (Dana Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY25K</t>
+  </si>
+  <si>
+    <t>25.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY30K</t>
+  </si>
+  <si>
+    <t>30.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY35K</t>
+  </si>
+  <si>
+    <t>35.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY40K</t>
+  </si>
+  <si>
+    <t>40.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY45K</t>
+  </si>
+  <si>
+    <t>45.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY50K</t>
+  </si>
+  <si>
+    <t>50.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY55K</t>
+  </si>
+  <si>
+    <t>55.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY5K</t>
+  </si>
+  <si>
+    <t>5.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY60K</t>
+  </si>
+  <si>
+    <t>60.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY65K</t>
+  </si>
+  <si>
+    <t>65.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY70K</t>
+  </si>
+  <si>
+    <t>70.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY75K</t>
+  </si>
+  <si>
+    <t>75.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY80K</t>
+  </si>
+  <si>
+    <t>80.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY85K</t>
+  </si>
+  <si>
+    <t>85.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY90K</t>
+  </si>
+  <si>
+    <t>90.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>GOPAY95K</t>
+  </si>
+  <si>
+    <t>95.000 (Gopay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP100K</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY</t>
+  </si>
+  <si>
+    <t>100.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP10K</t>
+  </si>
+  <si>
+    <t>10.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP15K</t>
+  </si>
+  <si>
+    <t>15.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP20K</t>
+  </si>
+  <si>
+    <t>20.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP25K</t>
+  </si>
+  <si>
+    <t>25.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP30K</t>
+  </si>
+  <si>
+    <t>30.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP35K</t>
+  </si>
+  <si>
+    <t>35.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP40K</t>
+  </si>
+  <si>
+    <t>40.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP45K</t>
+  </si>
+  <si>
+    <t>45.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP50K</t>
+  </si>
+  <si>
+    <t>50.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP55K</t>
+  </si>
+  <si>
+    <t>55.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP5K</t>
+  </si>
+  <si>
+    <t>5.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP60K</t>
+  </si>
+  <si>
+    <t>60.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP65K</t>
+  </si>
+  <si>
+    <t>65.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP70K</t>
+  </si>
+  <si>
+    <t>70.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP75K</t>
+  </si>
+  <si>
+    <t>75.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP80K</t>
+  </si>
+  <si>
+    <t>80.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP85K</t>
+  </si>
+  <si>
+    <t>85.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP90K</t>
+  </si>
+  <si>
+    <t>90.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>SP95K</t>
+  </si>
+  <si>
+    <t>95.000 (Shopeepay Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO100K</t>
+  </si>
+  <si>
+    <t>OVO</t>
+  </si>
+  <si>
+    <t>100.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO10K</t>
+  </si>
+  <si>
+    <t>10.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO15K</t>
+  </si>
+  <si>
+    <t>15.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO20K</t>
+  </si>
+  <si>
+    <t>20.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO25K</t>
+  </si>
+  <si>
+    <t>25.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO30K</t>
+  </si>
+  <si>
+    <t>30.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO35K</t>
+  </si>
+  <si>
+    <t>35.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO40K</t>
+  </si>
+  <si>
+    <t>40.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO45K</t>
+  </si>
+  <si>
+    <t>45.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO50K</t>
+  </si>
+  <si>
+    <t>50.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO55K</t>
+  </si>
+  <si>
+    <t>55.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO60K</t>
+  </si>
+  <si>
+    <t>60.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO65K</t>
+  </si>
+  <si>
+    <t>65.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO70K</t>
+  </si>
+  <si>
+    <t>70.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO75K</t>
+  </si>
+  <si>
+    <t>75.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO80K</t>
+  </si>
+  <si>
+    <t>80.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO85K</t>
+  </si>
+  <si>
+    <t>85.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO90K</t>
+  </si>
+  <si>
+    <t>90.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>OVO95K</t>
+  </si>
+  <si>
+    <t>95.000 (OVO Indonesia)</t>
+  </si>
+  <si>
+    <t>MLTP</t>
+  </si>
+  <si>
+    <t>Twilight Pass</t>
+  </si>
+  <si>
+    <t>MLMEB</t>
+  </si>
+  <si>
+    <t>Monthly Epic Bundle</t>
+  </si>
+  <si>
+    <t>MLWEB</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle</t>
+  </si>
+  <si>
+    <t>MLGMEB</t>
+  </si>
+  <si>
+    <t>Monthly Epic Bundle (Global)</t>
+  </si>
+  <si>
+    <t>MLGTP</t>
+  </si>
+  <si>
+    <t>Twilight Pass (Global)</t>
+  </si>
+  <si>
+    <t>MLGWEB</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle (Global)</t>
+  </si>
+  <si>
+    <t>MLMYF150</t>
+  </si>
+  <si>
+    <t>First Top Up 150+Bonus Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMYF250</t>
+  </si>
+  <si>
+    <t>First Top Up 250+Bonus Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMYF50</t>
+  </si>
+  <si>
+    <t>First Top Up 50+Bonus Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMYF500</t>
+  </si>
+  <si>
+    <t>First Top Up 500+Bonus Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMYMEB</t>
+  </si>
+  <si>
+    <t>Monthly Epic Bundle (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMYTP</t>
+  </si>
+  <si>
+    <t>Twilight Pass (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLMYWEB</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle (Malaysia)</t>
+  </si>
+  <si>
+    <t>MLBRL1346</t>
+  </si>
+  <si>
+    <t>1.346 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL1050</t>
+  </si>
+  <si>
+    <t>1.050 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL150</t>
+  </si>
+  <si>
+    <t>First Top Up 150+15 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL1669</t>
+  </si>
+  <si>
+    <t>1.669 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL172</t>
+  </si>
+  <si>
+    <t>172 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL1825</t>
+  </si>
+  <si>
+    <t>1.825 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL2014</t>
+  </si>
+  <si>
+    <t>2.014 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL257</t>
+  </si>
+  <si>
+    <t>257 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL2901</t>
+  </si>
+  <si>
+    <t>2.901 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL344</t>
+  </si>
+  <si>
+    <t>344 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL3688</t>
+  </si>
+  <si>
+    <t>3.688 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL429</t>
+  </si>
+  <si>
+    <t>429 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL516</t>
+  </si>
+  <si>
+    <t>516 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL5532</t>
+  </si>
+  <si>
+    <t>5.532 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL600</t>
+  </si>
+  <si>
+    <t>600 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL706</t>
+  </si>
+  <si>
+    <t>706 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL792</t>
+  </si>
+  <si>
+    <t>792 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL86</t>
+  </si>
+  <si>
+    <t>86 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRL878</t>
+  </si>
+  <si>
+    <t>878 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRLF250</t>
+  </si>
+  <si>
+    <t>First Top Up 250+25 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRLF50</t>
+  </si>
+  <si>
+    <t>First Top Up 50+5 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLBRLF500</t>
+  </si>
+  <si>
+    <t>First Top Up 500+65 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>MLMEBBRL</t>
+  </si>
+  <si>
+    <t>Monthly Epic Bundle (Brazil)</t>
+  </si>
+  <si>
+    <t>MLMEBPH</t>
+  </si>
+  <si>
+    <t>Monthly Epic Bundle (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH11</t>
+  </si>
+  <si>
+    <t>11 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH112</t>
+  </si>
+  <si>
+    <t>112 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH1163</t>
+  </si>
+  <si>
+    <t>1.163 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH22</t>
+  </si>
+  <si>
+    <t>22 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH223</t>
+  </si>
+  <si>
+    <t>223 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH2398</t>
+  </si>
+  <si>
+    <t>2.398 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH336</t>
+  </si>
+  <si>
+    <t>336 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH5</t>
+  </si>
+  <si>
+    <t>5 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH56</t>
+  </si>
+  <si>
+    <t>56 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH570</t>
+  </si>
+  <si>
+    <t>570 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPH6042</t>
+  </si>
+  <si>
+    <t>6.042 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPHF150</t>
+  </si>
+  <si>
+    <t>First Top Up 150+Bonus Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPHF250</t>
+  </si>
+  <si>
+    <t>First Top Up 250+Bonus Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPHF50</t>
+  </si>
+  <si>
+    <t>First Top Up 50+Bonus Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLPHF500</t>
+  </si>
+  <si>
+    <t>First Top Up 500+Bonus Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MLSG1084</t>
+  </si>
+  <si>
+    <t>1.084 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG14</t>
+  </si>
+  <si>
+    <t>14 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG140</t>
+  </si>
+  <si>
+    <t>140 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG1446</t>
+  </si>
+  <si>
+    <t>1.446 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG2976</t>
+  </si>
+  <si>
+    <t>2.976 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG355</t>
+  </si>
+  <si>
+    <t>355 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG429</t>
+  </si>
+  <si>
+    <t>429 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG70</t>
+  </si>
+  <si>
+    <t>70 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG716</t>
+  </si>
+  <si>
+    <t>716 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSG7502</t>
+  </si>
+  <si>
+    <t>7.502 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSGF150</t>
+  </si>
+  <si>
+    <t>First Top Up 150+Bonus Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSGF250</t>
+  </si>
+  <si>
+    <t>First Top Up 250+Bonus Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSGF50</t>
+  </si>
+  <si>
+    <t>First Top Up 50+Bonus Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLSGF500</t>
+  </si>
+  <si>
+    <t>First Top Up 500+Bonus Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>MLWEBBRL</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle (Brazil)</t>
+  </si>
+  <si>
+    <t>MLWEBPH</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle (Filipina)</t>
+  </si>
+  <si>
+    <t>WDPBRL</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass (Brazil)</t>
+  </si>
+  <si>
+    <t>WDPPH</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass (Filipina)</t>
+  </si>
+  <si>
+    <t>WDPSG</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass (Singapore)</t>
+  </si>
+  <si>
+    <t>STM120K</t>
+  </si>
+  <si>
+    <t>Steam Wallet (IDR)</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 120.000</t>
+  </si>
+  <si>
+    <t>GP100K</t>
+  </si>
+  <si>
+    <t>GOOGLE PLAY INDONESIA</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 100.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP10K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 10.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP150K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 150.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP20K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 20.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP300K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 300.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP500K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 500.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP50K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 50.000 Indonesia</t>
+  </si>
+  <si>
+    <t>GP5K</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 5.000 Indonesia</t>
+  </si>
+  <si>
+    <t>STM12K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 12.000</t>
+  </si>
+  <si>
+    <t>STM250K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 250.000</t>
+  </si>
+  <si>
+    <t>STM400K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 400.000</t>
+  </si>
+  <si>
+    <t>STM45K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 45.000</t>
+  </si>
+  <si>
+    <t>STM600K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 600.000</t>
+  </si>
+  <si>
+    <t>STM60K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 60.000</t>
+  </si>
+  <si>
+    <t>STM8K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 8.000</t>
+  </si>
+  <si>
+    <t>STM90K</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 90.000</t>
+  </si>
+  <si>
+    <t>VPS100K</t>
+  </si>
+  <si>
+    <t>PLAYSTATION</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 100.000</t>
+  </si>
+  <si>
+    <t>VPS1JT</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 1.000.000</t>
+  </si>
+  <si>
+    <t>VPS200K</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 200.000</t>
+  </si>
+  <si>
+    <t>VPS300K</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 300.000</t>
+  </si>
+  <si>
+    <t>VPS600K</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 600.000</t>
+  </si>
+  <si>
+    <t>DF1280</t>
+  </si>
+  <si>
+    <t>Delta Force</t>
+  </si>
+  <si>
+    <t>1.280 Delta Coins</t>
+  </si>
+  <si>
+    <t>UC16200G</t>
+  </si>
+  <si>
+    <t>16.200 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>UC24300G</t>
+  </si>
+  <si>
+    <t>24.300 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>UC32400G</t>
+  </si>
+  <si>
+    <t>32.400 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>UC325G</t>
+  </si>
+  <si>
+    <t>325 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>UC60G</t>
+  </si>
+  <si>
+    <t>60 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>UC660G</t>
+  </si>
+  <si>
+    <t>660 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>UC8100G</t>
+  </si>
+  <si>
+    <t>8.100 Unknown Cash Global</t>
+  </si>
+  <si>
+    <t>DF12960</t>
+  </si>
+  <si>
+    <t>12.960 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF1680</t>
+  </si>
+  <si>
+    <t>1.680 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF18</t>
+  </si>
+  <si>
+    <t>18 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF19440</t>
+  </si>
+  <si>
+    <t>19.440 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF30</t>
+  </si>
+  <si>
+    <t>30 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF300</t>
+  </si>
+  <si>
+    <t>300 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF3280</t>
+  </si>
+  <si>
+    <t>3.280 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF420</t>
+  </si>
+  <si>
+    <t>420 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF60</t>
+  </si>
+  <si>
+    <t>60 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF6480</t>
+  </si>
+  <si>
+    <t>6.480 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF680</t>
+  </si>
+  <si>
+    <t>680 Delta Coins</t>
+  </si>
+  <si>
+    <t>DFG1280</t>
+  </si>
+  <si>
+    <t>1.280 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG12960</t>
+  </si>
+  <si>
+    <t>12.960 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG1680</t>
+  </si>
+  <si>
+    <t>1.680 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG18</t>
+  </si>
+  <si>
+    <t>18 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG19440</t>
+  </si>
+  <si>
+    <t>19.440 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG30</t>
+  </si>
+  <si>
+    <t>30 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG300</t>
+  </si>
+  <si>
+    <t>300 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG3280</t>
+  </si>
+  <si>
+    <t>3.280 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG420</t>
+  </si>
+  <si>
+    <t>420 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG60</t>
+  </si>
+  <si>
+    <t>60 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG6480</t>
+  </si>
+  <si>
+    <t>6.480 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG680</t>
+  </si>
+  <si>
+    <t>680 Delta Coins - Garena</t>
+  </si>
+  <si>
     <t>FI2SGB5H</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 2.5 GB 5 Hari</t>
   </si>
   <si>
-    <t>FI3GB14H</t>
-[...2177 lines deleted...]
-    <t>PLN 10.000</t>
+    <t>DFGS</t>
+  </si>
+  <si>
+    <t>Genesis Supplies</t>
+  </si>
+  <si>
+    <t>DFGSA</t>
+  </si>
+  <si>
+    <t>Genesis Supplies - Advanced</t>
+  </si>
+  <si>
+    <t>DFMY1519</t>
+  </si>
+  <si>
+    <t>1519 (1280+239) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY16589</t>
+  </si>
+  <si>
+    <t>16589 (12960+3629) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY19</t>
+  </si>
+  <si>
+    <t>19 (18+1) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY2032</t>
+  </si>
+  <si>
+    <t>2032 (1680+352) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY24884</t>
+  </si>
+  <si>
+    <t>24884 (19440+5444) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY31</t>
+  </si>
+  <si>
+    <t>31 (30+1) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY330</t>
+  </si>
+  <si>
+    <t>330 (300+30) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY4049</t>
+  </si>
+  <si>
+    <t>4049 (3280+769) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY474</t>
+  </si>
+  <si>
+    <t>474 (420+54) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY62</t>
+  </si>
+  <si>
+    <t>62 (60+2) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY772</t>
+  </si>
+  <si>
+    <t>772 (680+92) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>DFMY8295</t>
+  </si>
+  <si>
+    <t>8295 (6480+1815) Delta Coins - Garena (MY)</t>
+  </si>
+  <si>
+    <t>PLN5K</t>
+  </si>
+  <si>
+    <t>PLN 5.000</t>
+  </si>
+  <si>
+    <t>FI150GB30H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet Sensasi 150 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>PLN25K</t>
+  </si>
+  <si>
+    <t>PLN 25.000</t>
+  </si>
+  <si>
+    <t>MCWC2</t>
+  </si>
+  <si>
+    <t>Weekly Card 2x (Indonesia)</t>
+  </si>
+  <si>
+    <t>MCWC3</t>
+  </si>
+  <si>
+    <t>Weekly Card 3x (Indonesia)</t>
   </si>
   <si>
     <t>PLN15K</t>
   </si>
   <si>
     <t>PLN 15.000</t>
   </si>
   <si>
-    <t>PLN1JT</t>
-[...1765 lines deleted...]
-  <si>
     <t>MCWC5</t>
   </si>
   <si>
     <t>Weekly Card 5x (Indonesia)</t>
   </si>
   <si>
     <t>MCWC4</t>
   </si>
   <si>
     <t>Weekly Card 4x (Indonesia)</t>
   </si>
   <si>
+    <t>FI5GB2H</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 5 GB 2 Hari</t>
+  </si>
+  <si>
+    <t>SN7GB28H</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 7 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>SD7GB30H</t>
+  </si>
+  <si>
+    <t>Smartfren Data 7 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SD5GB30H</t>
+  </si>
+  <si>
+    <t>Smartfren Data 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>SD5GB14H</t>
+  </si>
+  <si>
+    <t>Smartfren Data 5 GB 14 Hari</t>
+  </si>
+  <si>
     <t>TSEL35K</t>
   </si>
   <si>
     <t>Telkomsel 35.000</t>
   </si>
   <si>
     <t>MLSVPPH</t>
   </si>
   <si>
-    <t>Mobile Legends Super Value Pass (Filipina)</t>
-[...5 lines deleted...]
-    <t>Indosat Freedom Internet 5 GB 2 Hari</t>
+    <t>Super Value Pass (Filipina)</t>
   </si>
   <si>
     <t>FFMM5</t>
   </si>
   <si>
     <t>Membership Mingguan x5</t>
   </si>
   <si>
     <t>FFMM4</t>
   </si>
   <si>
     <t>Membership Mingguan x4</t>
   </si>
   <si>
     <t>FFMB5</t>
   </si>
   <si>
     <t>Membership Bulanan x5</t>
   </si>
   <si>
     <t>FFMB4</t>
   </si>
   <si>
     <t>Membership Bulanan x4</t>
   </si>
@@ -5527,24763 +5509,24676 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I852"/>
+  <dimension ref="A1:I849"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H852" sqref="H852"/>
+      <selection activeCell="H849" sqref="H849"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2">
-        <v>95578</v>
+        <v>93775</v>
       </c>
       <c r="F2" s="2">
-        <v>94676</v>
+        <v>93775</v>
       </c>
       <c r="G2" s="2">
-        <v>93775</v>
+        <v>92873</v>
       </c>
       <c r="H2" s="2">
-        <v>92873</v>
+        <v>91971</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2">
-        <v>91767</v>
+        <v>90036</v>
       </c>
       <c r="F3" s="2">
-        <v>90902</v>
+        <v>90036</v>
       </c>
       <c r="G3" s="2">
-        <v>90036</v>
+        <v>89170</v>
       </c>
       <c r="H3" s="2">
-        <v>89170</v>
+        <v>88304</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>93107</v>
+        <v>77189</v>
       </c>
       <c r="F4" s="2">
-        <v>92229</v>
+        <v>77189</v>
       </c>
       <c r="G4" s="2">
-        <v>91350</v>
+        <v>76447</v>
       </c>
       <c r="H4" s="2">
-        <v>90472</v>
+        <v>75704</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2">
-        <v>25846</v>
+        <v>25620</v>
       </c>
       <c r="F5" s="2">
-        <v>25602</v>
+        <v>25620</v>
       </c>
       <c r="G5" s="2">
-        <v>25358</v>
+        <v>25374</v>
       </c>
       <c r="H5" s="2">
-        <v>25114</v>
+        <v>25128</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2">
-        <v>33337</v>
+        <v>30914</v>
       </c>
       <c r="F6" s="2">
-        <v>33023</v>
+        <v>30914</v>
       </c>
       <c r="G6" s="2">
-        <v>32708</v>
+        <v>30617</v>
       </c>
       <c r="H6" s="2">
-        <v>32394</v>
+        <v>30320</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2">
-        <v>184032</v>
+        <v>180658</v>
       </c>
       <c r="F7" s="2">
-        <v>182296</v>
+        <v>180658</v>
       </c>
       <c r="G7" s="2">
-        <v>180560</v>
+        <v>178921</v>
       </c>
       <c r="H7" s="2">
-        <v>178823</v>
+        <v>177184</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2">
-        <v>37180</v>
+        <v>31018</v>
       </c>
       <c r="F8" s="2">
-        <v>36829</v>
+        <v>31018</v>
       </c>
       <c r="G8" s="2">
-        <v>36478</v>
+        <v>30720</v>
       </c>
       <c r="H8" s="2">
-        <v>36127</v>
+        <v>30422</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2">
-        <v>9649</v>
+        <v>9564</v>
       </c>
       <c r="F9" s="2">
-        <v>9558</v>
+        <v>9564</v>
       </c>
       <c r="G9" s="2">
-        <v>9467</v>
+        <v>9472</v>
       </c>
       <c r="H9" s="2">
-        <v>9376</v>
+        <v>9380</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2">
-        <v>6620</v>
+        <v>6603</v>
       </c>
       <c r="F10" s="2">
-        <v>6557</v>
+        <v>6603</v>
       </c>
       <c r="G10" s="2">
-        <v>6495</v>
+        <v>6539</v>
       </c>
       <c r="H10" s="2">
-        <v>6432</v>
+        <v>6476</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2">
-        <v>10685</v>
+        <v>10483</v>
       </c>
       <c r="F11" s="2">
-        <v>10584</v>
+        <v>10483</v>
       </c>
       <c r="G11" s="2">
-        <v>10483</v>
+        <v>10382</v>
       </c>
       <c r="H11" s="2">
-        <v>10382</v>
+        <v>10282</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2">
-        <v>13695</v>
+        <v>13437</v>
       </c>
       <c r="F12" s="2">
-        <v>13566</v>
+        <v>13437</v>
       </c>
       <c r="G12" s="2">
-        <v>13437</v>
+        <v>13308</v>
       </c>
       <c r="H12" s="2">
-        <v>13308</v>
+        <v>13178</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="2">
-        <v>9698</v>
+        <v>9589</v>
       </c>
       <c r="F13" s="2">
-        <v>9606</v>
+        <v>9589</v>
       </c>
       <c r="G13" s="2">
-        <v>9515</v>
+        <v>9497</v>
       </c>
       <c r="H13" s="2">
-        <v>9423</v>
+        <v>9404</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="2">
-        <v>13036</v>
+        <v>14663</v>
       </c>
       <c r="F14" s="2">
-        <v>12913</v>
+        <v>14663</v>
       </c>
       <c r="G14" s="2">
-        <v>12790</v>
+        <v>14522</v>
       </c>
       <c r="H14" s="2">
-        <v>12667</v>
+        <v>14381</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="2">
-        <v>28143</v>
+        <v>27612</v>
       </c>
       <c r="F15" s="2">
-        <v>27878</v>
+        <v>27612</v>
       </c>
       <c r="G15" s="2">
-        <v>27612</v>
+        <v>27347</v>
       </c>
       <c r="H15" s="2">
-        <v>27347</v>
+        <v>27081</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2">
-        <v>11141</v>
+        <v>10930</v>
       </c>
       <c r="F16" s="2">
-        <v>11036</v>
+        <v>10930</v>
       </c>
       <c r="G16" s="2">
-        <v>10930</v>
+        <v>10825</v>
       </c>
       <c r="H16" s="2">
-        <v>10825</v>
+        <v>10720</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="2">
-        <v>14992</v>
+        <v>14709</v>
       </c>
       <c r="F17" s="2">
-        <v>14850</v>
+        <v>14709</v>
       </c>
       <c r="G17" s="2">
-        <v>14709</v>
+        <v>14567</v>
       </c>
       <c r="H17" s="2">
-        <v>14567</v>
+        <v>14426</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="2">
-        <v>11341</v>
+        <v>11127</v>
       </c>
       <c r="F18" s="2">
-        <v>11234</v>
+        <v>11127</v>
       </c>
       <c r="G18" s="2">
-        <v>11127</v>
+        <v>11020</v>
       </c>
       <c r="H18" s="2">
-        <v>11020</v>
+        <v>10913</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="2">
-        <v>28225</v>
+        <v>30730</v>
       </c>
       <c r="F19" s="2">
-        <v>27958</v>
+        <v>30730</v>
       </c>
       <c r="G19" s="2">
-        <v>27692</v>
+        <v>30434</v>
       </c>
       <c r="H19" s="2">
-        <v>27426</v>
+        <v>30139</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="2">
-        <v>22589</v>
+        <v>22162</v>
       </c>
       <c r="F20" s="2">
-        <v>22376</v>
+        <v>22162</v>
       </c>
       <c r="G20" s="2">
-        <v>22162</v>
+        <v>21949</v>
       </c>
       <c r="H20" s="2">
-        <v>21949</v>
+        <v>21736</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="2">
-        <v>32977</v>
+        <v>18158</v>
       </c>
       <c r="F21" s="2">
-        <v>32666</v>
+        <v>18158</v>
       </c>
       <c r="G21" s="2">
-        <v>32354</v>
+        <v>17984</v>
       </c>
       <c r="H21" s="2">
-        <v>32043</v>
+        <v>17809</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="2">
-        <v>23513</v>
+        <v>23141</v>
       </c>
       <c r="F22" s="2">
-        <v>23291</v>
+        <v>23141</v>
       </c>
       <c r="G22" s="2">
-        <v>23069</v>
+        <v>22919</v>
       </c>
       <c r="H22" s="2">
-        <v>22847</v>
+        <v>22696</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="2">
-        <v>44335</v>
+        <v>43498</v>
       </c>
       <c r="F23" s="2">
-        <v>43916</v>
+        <v>43498</v>
       </c>
       <c r="G23" s="2">
-        <v>43498</v>
+        <v>43080</v>
       </c>
       <c r="H23" s="2">
-        <v>43080</v>
+        <v>42662</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="2">
-        <v>61656</v>
+        <v>60493</v>
       </c>
       <c r="F24" s="2">
-        <v>61074</v>
+        <v>60493</v>
       </c>
       <c r="G24" s="2">
-        <v>60493</v>
+        <v>59911</v>
       </c>
       <c r="H24" s="2">
-        <v>59911</v>
+        <v>59329</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="2">
-        <v>61912</v>
+        <v>59774</v>
       </c>
       <c r="F25" s="2">
-        <v>61328</v>
+        <v>59774</v>
       </c>
       <c r="G25" s="2">
-        <v>60744</v>
+        <v>59199</v>
       </c>
       <c r="H25" s="2">
-        <v>60160</v>
+        <v>58625</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="2">
-        <v>70047</v>
+        <v>68725</v>
       </c>
       <c r="F26" s="2">
-        <v>69386</v>
+        <v>68725</v>
       </c>
       <c r="G26" s="2">
-        <v>68725</v>
+        <v>68064</v>
       </c>
       <c r="H26" s="2">
-        <v>68064</v>
+        <v>67404</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="2">
-        <v>24656</v>
+        <v>24190</v>
       </c>
       <c r="F27" s="2">
-        <v>24423</v>
+        <v>24190</v>
       </c>
       <c r="G27" s="2">
-        <v>24190</v>
+        <v>23958</v>
       </c>
       <c r="H27" s="2">
-        <v>23958</v>
+        <v>23725</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E28" s="2">
-        <v>26601</v>
+        <v>28948</v>
       </c>
       <c r="F28" s="2">
-        <v>26350</v>
+        <v>28948</v>
       </c>
       <c r="G28" s="2">
-        <v>26099</v>
+        <v>28670</v>
       </c>
       <c r="H28" s="2">
-        <v>25848</v>
+        <v>28392</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="2">
-        <v>115293</v>
+        <v>112632</v>
       </c>
       <c r="F29" s="2">
-        <v>114205</v>
+        <v>112632</v>
       </c>
       <c r="G29" s="2">
-        <v>113118</v>
+        <v>111549</v>
       </c>
       <c r="H29" s="2">
-        <v>112030</v>
+        <v>110466</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="2">
-        <v>30586</v>
+        <v>30009</v>
       </c>
       <c r="F30" s="2">
-        <v>30298</v>
+        <v>30009</v>
       </c>
       <c r="G30" s="2">
-        <v>30009</v>
+        <v>29721</v>
       </c>
       <c r="H30" s="2">
-        <v>29721</v>
+        <v>29432</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E31" s="2">
-        <v>33271</v>
+        <v>32178</v>
       </c>
       <c r="F31" s="2">
-        <v>32957</v>
+        <v>32178</v>
       </c>
       <c r="G31" s="2">
-        <v>32644</v>
+        <v>31868</v>
       </c>
       <c r="H31" s="2">
-        <v>32330</v>
+        <v>31559</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="2">
-        <v>49638</v>
+        <v>48701</v>
       </c>
       <c r="F32" s="2">
-        <v>49169</v>
+        <v>48701</v>
       </c>
       <c r="G32" s="2">
-        <v>48701</v>
+        <v>48233</v>
       </c>
       <c r="H32" s="2">
-        <v>48233</v>
+        <v>47765</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="2">
-        <v>77831</v>
+        <v>76362</v>
       </c>
       <c r="F33" s="2">
-        <v>77096</v>
+        <v>76362</v>
       </c>
       <c r="G33" s="2">
-        <v>76362</v>
+        <v>75628</v>
       </c>
       <c r="H33" s="2">
-        <v>75628</v>
+        <v>74894</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="2">
-        <v>105868</v>
+        <v>103870</v>
       </c>
       <c r="F34" s="2">
-        <v>104869</v>
+        <v>103870</v>
       </c>
       <c r="G34" s="2">
-        <v>103870</v>
+        <v>102871</v>
       </c>
       <c r="H34" s="2">
-        <v>102871</v>
+        <v>101873</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="2">
-        <v>11475</v>
+        <v>11273</v>
       </c>
       <c r="F35" s="2">
-        <v>11366</v>
+        <v>11273</v>
       </c>
       <c r="G35" s="2">
-        <v>11258</v>
+        <v>11164</v>
       </c>
       <c r="H35" s="2">
-        <v>11150</v>
+        <v>11056</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E36" s="2">
-        <v>15890</v>
+        <v>15594</v>
       </c>
       <c r="F36" s="2">
-        <v>15741</v>
+        <v>15594</v>
       </c>
       <c r="G36" s="2">
-        <v>15591</v>
+        <v>15444</v>
       </c>
       <c r="H36" s="2">
-        <v>15441</v>
+        <v>15294</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E37" s="2">
-        <v>26475</v>
+        <v>25974</v>
       </c>
       <c r="F37" s="2">
-        <v>26225</v>
+        <v>25974</v>
       </c>
       <c r="G37" s="2">
-        <v>25975</v>
+        <v>25724</v>
       </c>
       <c r="H37" s="2">
-        <v>25725</v>
+        <v>25475</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E38" s="2">
-        <v>52947</v>
+        <v>51932</v>
       </c>
       <c r="F38" s="2">
-        <v>52448</v>
+        <v>51932</v>
       </c>
       <c r="G38" s="2">
-        <v>51948</v>
+        <v>51433</v>
       </c>
       <c r="H38" s="2">
-        <v>51449</v>
+        <v>50934</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E39" s="2">
-        <v>6201</v>
+        <v>6084</v>
       </c>
       <c r="F39" s="2">
-        <v>6143</v>
+        <v>6084</v>
       </c>
       <c r="G39" s="2">
-        <v>6084</v>
+        <v>6026</v>
       </c>
       <c r="H39" s="2">
-        <v>6026</v>
+        <v>5967</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E40" s="2">
-        <v>235850</v>
+        <v>192790</v>
       </c>
       <c r="F40" s="2">
-        <v>233625</v>
+        <v>192790</v>
       </c>
       <c r="G40" s="2">
-        <v>231400</v>
+        <v>190936</v>
       </c>
       <c r="H40" s="2">
-        <v>229175</v>
+        <v>189083</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E41" s="2">
-        <v>98050</v>
+        <v>64636</v>
       </c>
       <c r="F41" s="2">
-        <v>97125</v>
+        <v>64636</v>
       </c>
       <c r="G41" s="2">
-        <v>96200</v>
+        <v>64015</v>
       </c>
       <c r="H41" s="2">
-        <v>95275</v>
+        <v>63393</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E42" s="2">
-        <v>17501</v>
+        <v>10566</v>
       </c>
       <c r="F42" s="2">
-        <v>17336</v>
+        <v>10566</v>
       </c>
       <c r="G42" s="2">
-        <v>17170</v>
+        <v>10465</v>
       </c>
       <c r="H42" s="2">
-        <v>17005</v>
+        <v>10363</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E43" s="2">
-        <v>145750</v>
+        <v>85150</v>
       </c>
       <c r="F43" s="2">
-        <v>144375</v>
+        <v>85150</v>
       </c>
       <c r="G43" s="2">
-        <v>143000</v>
+        <v>84331</v>
       </c>
       <c r="H43" s="2">
-        <v>141625</v>
+        <v>83513</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="2">
-        <v>146810</v>
+        <v>144040</v>
       </c>
       <c r="F44" s="2">
-        <v>145425</v>
+        <v>144040</v>
       </c>
       <c r="G44" s="2">
-        <v>144040</v>
+        <v>142655</v>
       </c>
       <c r="H44" s="2">
-        <v>142655</v>
+        <v>141270</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E45" s="2">
-        <v>34477</v>
+        <v>18366</v>
       </c>
       <c r="F45" s="2">
-        <v>34151</v>
+        <v>18366</v>
       </c>
       <c r="G45" s="2">
-        <v>33826</v>
+        <v>18190</v>
       </c>
       <c r="H45" s="2">
-        <v>33501</v>
+        <v>18013</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E46" s="2">
-        <v>152110</v>
+        <v>89050</v>
       </c>
       <c r="F46" s="2">
-        <v>150675</v>
+        <v>89050</v>
       </c>
       <c r="G46" s="2">
-        <v>149240</v>
+        <v>88194</v>
       </c>
       <c r="H46" s="2">
-        <v>147805</v>
+        <v>87338</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E47" s="2">
-        <v>179670</v>
+        <v>111670</v>
       </c>
       <c r="F47" s="2">
-        <v>177975</v>
+        <v>111670</v>
       </c>
       <c r="G47" s="2">
-        <v>176280</v>
+        <v>110596</v>
       </c>
       <c r="H47" s="2">
-        <v>174585</v>
+        <v>109523</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E48" s="2">
-        <v>196736</v>
+        <v>176982</v>
       </c>
       <c r="F48" s="2">
-        <v>194880</v>
+        <v>176982</v>
       </c>
       <c r="G48" s="2">
-        <v>193024</v>
+        <v>175280</v>
       </c>
       <c r="H48" s="2">
-        <v>191168</v>
+        <v>173579</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E49" s="2">
-        <v>1765</v>
+        <v>1725</v>
       </c>
       <c r="F49" s="2">
-        <v>1748</v>
+        <v>1725</v>
       </c>
       <c r="G49" s="2">
-        <v>1732</v>
+        <v>1709</v>
       </c>
       <c r="H49" s="2">
-        <v>1715</v>
+        <v>1692</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E50" s="2">
-        <v>13977</v>
+        <v>13439</v>
       </c>
       <c r="F50" s="2">
-        <v>13845</v>
+        <v>13439</v>
       </c>
       <c r="G50" s="2">
-        <v>13713</v>
+        <v>13310</v>
       </c>
       <c r="H50" s="2">
-        <v>13582</v>
+        <v>13180</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E51" s="2">
-        <v>133210</v>
+        <v>129282</v>
       </c>
       <c r="F51" s="2">
-        <v>131954</v>
+        <v>129282</v>
       </c>
       <c r="G51" s="2">
-        <v>130697</v>
+        <v>128039</v>
       </c>
       <c r="H51" s="2">
-        <v>129440</v>
+        <v>126796</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E52" s="2">
-        <v>140560</v>
+        <v>135022</v>
       </c>
       <c r="F52" s="2">
-        <v>139234</v>
+        <v>135022</v>
       </c>
       <c r="G52" s="2">
-        <v>137908</v>
+        <v>133724</v>
       </c>
       <c r="H52" s="2">
-        <v>136582</v>
+        <v>132426</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E53" s="2">
-        <v>142464</v>
+        <v>137270</v>
       </c>
       <c r="F53" s="2">
-        <v>141120</v>
+        <v>137270</v>
       </c>
       <c r="G53" s="2">
-        <v>139776</v>
+        <v>135950</v>
       </c>
       <c r="H53" s="2">
-        <v>138432</v>
+        <v>134630</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E54" s="2">
-        <v>143975</v>
+        <v>138433</v>
       </c>
       <c r="F54" s="2">
-        <v>142616</v>
+        <v>138433</v>
       </c>
       <c r="G54" s="2">
-        <v>141258</v>
+        <v>137102</v>
       </c>
       <c r="H54" s="2">
-        <v>139900</v>
+        <v>135771</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E55" s="2">
-        <v>1915</v>
+        <v>1856</v>
       </c>
       <c r="F55" s="2">
-        <v>1897</v>
+        <v>1856</v>
       </c>
       <c r="G55" s="2">
-        <v>1879</v>
+        <v>1839</v>
       </c>
       <c r="H55" s="2">
-        <v>1861</v>
+        <v>1821</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E56" s="2">
-        <v>16462</v>
+        <v>15694</v>
       </c>
       <c r="F56" s="2">
-        <v>16307</v>
+        <v>15694</v>
       </c>
       <c r="G56" s="2">
-        <v>16151</v>
+        <v>15543</v>
       </c>
       <c r="H56" s="2">
-        <v>15996</v>
+        <v>15392</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E57" s="2">
-        <v>160515</v>
+        <v>154209</v>
       </c>
       <c r="F57" s="2">
-        <v>159000</v>
+        <v>154209</v>
       </c>
       <c r="G57" s="2">
-        <v>157486</v>
+        <v>152726</v>
       </c>
       <c r="H57" s="2">
-        <v>155972</v>
+        <v>151244</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E58" s="2">
-        <v>17389</v>
+        <v>17061</v>
       </c>
       <c r="F58" s="2">
-        <v>17225</v>
+        <v>17061</v>
       </c>
       <c r="G58" s="2">
-        <v>17061</v>
+        <v>16897</v>
       </c>
       <c r="H58" s="2">
-        <v>16897</v>
+        <v>16733</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E59" s="2">
-        <v>18413</v>
+        <v>17517</v>
       </c>
       <c r="F59" s="2">
-        <v>18240</v>
+        <v>17517</v>
       </c>
       <c r="G59" s="2">
-        <v>18066</v>
+        <v>17348</v>
       </c>
       <c r="H59" s="2">
-        <v>17892</v>
+        <v>17180</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E60" s="2">
-        <v>174345</v>
+        <v>167634</v>
       </c>
       <c r="F60" s="2">
-        <v>172700</v>
+        <v>167634</v>
       </c>
       <c r="G60" s="2">
-        <v>171055</v>
+        <v>166023</v>
       </c>
       <c r="H60" s="2">
-        <v>169410</v>
+        <v>164411</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E61" s="2">
-        <v>18920</v>
+        <v>18417</v>
       </c>
       <c r="F61" s="2">
-        <v>18741</v>
+        <v>18417</v>
       </c>
       <c r="G61" s="2">
-        <v>18563</v>
+        <v>18240</v>
       </c>
       <c r="H61" s="2">
-        <v>18384</v>
+        <v>18063</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E62" s="2">
-        <v>189729</v>
+        <v>184870</v>
       </c>
       <c r="F62" s="2">
-        <v>187940</v>
+        <v>184870</v>
       </c>
       <c r="G62" s="2">
-        <v>186150</v>
+        <v>183093</v>
       </c>
       <c r="H62" s="2">
-        <v>184360</v>
+        <v>181315</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E63" s="2">
-        <v>19750</v>
+        <v>19249</v>
       </c>
       <c r="F63" s="2">
-        <v>19564</v>
+        <v>19249</v>
       </c>
       <c r="G63" s="2">
-        <v>19377</v>
+        <v>19064</v>
       </c>
       <c r="H63" s="2">
-        <v>19191</v>
+        <v>18879</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E64" s="2">
-        <v>190297</v>
+        <v>185948</v>
       </c>
       <c r="F64" s="2">
-        <v>188501</v>
+        <v>185948</v>
       </c>
       <c r="G64" s="2">
-        <v>186706</v>
+        <v>184160</v>
       </c>
       <c r="H64" s="2">
-        <v>184911</v>
+        <v>182372</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E65" s="2">
-        <v>1911500</v>
+        <v>1837925</v>
       </c>
       <c r="F65" s="2">
-        <v>1893467</v>
+        <v>1837925</v>
       </c>
       <c r="G65" s="2">
-        <v>1875434</v>
+        <v>1820253</v>
       </c>
       <c r="H65" s="2">
-        <v>1857401</v>
+        <v>1802581</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E66" s="2">
-        <v>197645</v>
+        <v>191486</v>
       </c>
       <c r="F66" s="2">
-        <v>195781</v>
+        <v>191486</v>
       </c>
       <c r="G66" s="2">
-        <v>193916</v>
+        <v>189645</v>
       </c>
       <c r="H66" s="2">
-        <v>192052</v>
+        <v>187803</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E67" s="2">
-        <v>2645</v>
+        <v>2585</v>
       </c>
       <c r="F67" s="2">
-        <v>2620</v>
+        <v>2585</v>
       </c>
       <c r="G67" s="2">
-        <v>2595</v>
+        <v>2561</v>
       </c>
       <c r="H67" s="2">
-        <v>2570</v>
+        <v>2536</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E68" s="2">
-        <v>19931</v>
+        <v>19534</v>
       </c>
       <c r="F68" s="2">
-        <v>19743</v>
+        <v>19534</v>
       </c>
       <c r="G68" s="2">
-        <v>19555</v>
+        <v>19346</v>
       </c>
       <c r="H68" s="2">
-        <v>19367</v>
+        <v>19159</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E69" s="2">
-        <v>199814</v>
+        <v>192338</v>
       </c>
       <c r="F69" s="2">
-        <v>197929</v>
+        <v>192338</v>
       </c>
       <c r="G69" s="2">
-        <v>196044</v>
+        <v>190488</v>
       </c>
       <c r="H69" s="2">
-        <v>194159</v>
+        <v>188639</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E70" s="2">
-        <v>209365</v>
+        <v>201531</v>
       </c>
       <c r="F70" s="2">
-        <v>207390</v>
+        <v>201531</v>
       </c>
       <c r="G70" s="2">
-        <v>205415</v>
+        <v>199593</v>
       </c>
       <c r="H70" s="2">
-        <v>203439</v>
+        <v>197656</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E71" s="2">
-        <v>21683</v>
+        <v>21122</v>
       </c>
       <c r="F71" s="2">
-        <v>21479</v>
+        <v>21122</v>
       </c>
       <c r="G71" s="2">
-        <v>21274</v>
+        <v>20919</v>
       </c>
       <c r="H71" s="2">
-        <v>21070</v>
+        <v>20716</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E72" s="2">
-        <v>23539</v>
+        <v>22379</v>
       </c>
       <c r="F72" s="2">
-        <v>23317</v>
+        <v>22379</v>
       </c>
       <c r="G72" s="2">
-        <v>23095</v>
+        <v>22164</v>
       </c>
       <c r="H72" s="2">
-        <v>22873</v>
+        <v>21948</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E73" s="2">
-        <v>24560</v>
+        <v>23885</v>
       </c>
       <c r="F73" s="2">
-        <v>24329</v>
+        <v>23885</v>
       </c>
       <c r="G73" s="2">
-        <v>24097</v>
+        <v>23655</v>
       </c>
       <c r="H73" s="2">
-        <v>23865</v>
+        <v>23425</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E74" s="2">
-        <v>238500</v>
+        <v>229320</v>
       </c>
       <c r="F74" s="2">
-        <v>236250</v>
+        <v>229320</v>
       </c>
       <c r="G74" s="2">
-        <v>234000</v>
+        <v>227115</v>
       </c>
       <c r="H74" s="2">
-        <v>231750</v>
+        <v>224910</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E75" s="2">
-        <v>248341</v>
+        <v>240585</v>
       </c>
       <c r="F75" s="2">
-        <v>245998</v>
+        <v>240585</v>
       </c>
       <c r="G75" s="2">
-        <v>243655</v>
+        <v>238272</v>
       </c>
       <c r="H75" s="2">
-        <v>241313</v>
+        <v>235959</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E76" s="2">
-        <v>25805</v>
+        <v>24612</v>
       </c>
       <c r="F76" s="2">
-        <v>25561</v>
+        <v>24612</v>
       </c>
       <c r="G76" s="2">
-        <v>25318</v>
+        <v>24375</v>
       </c>
       <c r="H76" s="2">
-        <v>25074</v>
+        <v>24138</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E77" s="2">
-        <v>262384</v>
+        <v>254611</v>
       </c>
       <c r="F77" s="2">
-        <v>259909</v>
+        <v>254611</v>
       </c>
       <c r="G77" s="2">
-        <v>257433</v>
+        <v>252163</v>
       </c>
       <c r="H77" s="2">
-        <v>254958</v>
+        <v>249714</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E78" s="2">
-        <v>3525</v>
+        <v>3446</v>
       </c>
       <c r="F78" s="2">
-        <v>3491</v>
+        <v>3446</v>
       </c>
       <c r="G78" s="2">
-        <v>3458</v>
+        <v>3412</v>
       </c>
       <c r="H78" s="2">
-        <v>3425</v>
+        <v>3379</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E79" s="2">
-        <v>27889</v>
+        <v>26719</v>
       </c>
       <c r="F79" s="2">
-        <v>27626</v>
+        <v>26719</v>
       </c>
       <c r="G79" s="2">
-        <v>27362</v>
+        <v>26462</v>
       </c>
       <c r="H79" s="2">
-        <v>27099</v>
+        <v>26205</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E80" s="2">
-        <v>265016</v>
+        <v>256930</v>
       </c>
       <c r="F80" s="2">
-        <v>262516</v>
+        <v>256930</v>
       </c>
       <c r="G80" s="2">
-        <v>260016</v>
+        <v>254459</v>
       </c>
       <c r="H80" s="2">
-        <v>257515</v>
+        <v>251989</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E81" s="2">
-        <v>28411</v>
+        <v>27613</v>
       </c>
       <c r="F81" s="2">
-        <v>28143</v>
+        <v>27613</v>
       </c>
       <c r="G81" s="2">
-        <v>27875</v>
+        <v>27348</v>
       </c>
       <c r="H81" s="2">
-        <v>27607</v>
+        <v>27082</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E82" s="2">
-        <v>279626</v>
+        <v>269171</v>
       </c>
       <c r="F82" s="2">
-        <v>276988</v>
+        <v>269171</v>
       </c>
       <c r="G82" s="2">
-        <v>274350</v>
+        <v>266583</v>
       </c>
       <c r="H82" s="2">
-        <v>271712</v>
+        <v>263994</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E83" s="2">
-        <v>284892</v>
+        <v>274237</v>
       </c>
       <c r="F83" s="2">
-        <v>282204</v>
+        <v>274237</v>
       </c>
       <c r="G83" s="2">
-        <v>279517</v>
+        <v>271600</v>
       </c>
       <c r="H83" s="2">
-        <v>276829</v>
+        <v>268963</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E84" s="2">
-        <v>289700</v>
+        <v>281035</v>
       </c>
       <c r="F84" s="2">
-        <v>286967</v>
+        <v>281035</v>
       </c>
       <c r="G84" s="2">
-        <v>284234</v>
+        <v>278333</v>
       </c>
       <c r="H84" s="2">
-        <v>281501</v>
+        <v>275631</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E85" s="2">
-        <v>291450</v>
+        <v>282755</v>
       </c>
       <c r="F85" s="2">
-        <v>288701</v>
+        <v>282755</v>
       </c>
       <c r="G85" s="2">
-        <v>285951</v>
+        <v>280036</v>
       </c>
       <c r="H85" s="2">
-        <v>283202</v>
+        <v>277318</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E86" s="2">
-        <v>294091</v>
+        <v>284868</v>
       </c>
       <c r="F86" s="2">
-        <v>291316</v>
+        <v>284868</v>
       </c>
       <c r="G86" s="2">
-        <v>288542</v>
+        <v>282129</v>
       </c>
       <c r="H86" s="2">
-        <v>285767</v>
+        <v>279390</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E87" s="2">
-        <v>299921</v>
+        <v>291620</v>
       </c>
       <c r="F87" s="2">
-        <v>297091</v>
+        <v>291620</v>
       </c>
       <c r="G87" s="2">
-        <v>294262</v>
+        <v>288816</v>
       </c>
       <c r="H87" s="2">
-        <v>291432</v>
+        <v>286012</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E88" s="2">
-        <v>309739</v>
+        <v>300872</v>
       </c>
       <c r="F88" s="2">
-        <v>306817</v>
+        <v>300872</v>
       </c>
       <c r="G88" s="2">
-        <v>303895</v>
+        <v>297979</v>
       </c>
       <c r="H88" s="2">
-        <v>300973</v>
+        <v>295086</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E89" s="2">
-        <v>316570</v>
+        <v>307071</v>
       </c>
       <c r="F89" s="2">
-        <v>313584</v>
+        <v>307071</v>
       </c>
       <c r="G89" s="2">
-        <v>310597</v>
+        <v>304119</v>
       </c>
       <c r="H89" s="2">
-        <v>307611</v>
+        <v>301166</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E90" s="2">
-        <v>4404</v>
+        <v>4306</v>
       </c>
       <c r="F90" s="2">
-        <v>4363</v>
+        <v>4306</v>
       </c>
       <c r="G90" s="2">
-        <v>4321</v>
+        <v>4264</v>
       </c>
       <c r="H90" s="2">
-        <v>4280</v>
+        <v>4223</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E91" s="2">
-        <v>33902</v>
+        <v>32803</v>
       </c>
       <c r="F91" s="2">
-        <v>33582</v>
+        <v>32803</v>
       </c>
       <c r="G91" s="2">
-        <v>33262</v>
+        <v>32487</v>
       </c>
       <c r="H91" s="2">
-        <v>32942</v>
+        <v>32172</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E92" s="2">
-        <v>340900</v>
+        <v>330270</v>
       </c>
       <c r="F92" s="2">
-        <v>337684</v>
+        <v>330270</v>
       </c>
       <c r="G92" s="2">
-        <v>334468</v>
+        <v>327094</v>
       </c>
       <c r="H92" s="2">
-        <v>331252</v>
+        <v>323918</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E93" s="2">
-        <v>357238</v>
+        <v>347456</v>
       </c>
       <c r="F93" s="2">
-        <v>353868</v>
+        <v>347456</v>
       </c>
       <c r="G93" s="2">
-        <v>350498</v>
+        <v>344115</v>
       </c>
       <c r="H93" s="2">
-        <v>347128</v>
+        <v>340774</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E94" s="2">
-        <v>363395</v>
+        <v>352473</v>
       </c>
       <c r="F94" s="2">
-        <v>359966</v>
+        <v>352473</v>
       </c>
       <c r="G94" s="2">
-        <v>356538</v>
+        <v>349083</v>
       </c>
       <c r="H94" s="2">
-        <v>353110</v>
+        <v>345694</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E95" s="2">
-        <v>37642</v>
+        <v>36281</v>
       </c>
       <c r="F95" s="2">
-        <v>37287</v>
+        <v>36281</v>
       </c>
       <c r="G95" s="2">
-        <v>36931</v>
+        <v>35933</v>
       </c>
       <c r="H95" s="2">
-        <v>36576</v>
+        <v>35584</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E96" s="2">
-        <v>5284</v>
+        <v>5166</v>
       </c>
       <c r="F96" s="2">
-        <v>5234</v>
+        <v>5166</v>
       </c>
       <c r="G96" s="2">
-        <v>5184</v>
+        <v>5116</v>
       </c>
       <c r="H96" s="2">
-        <v>5135</v>
+        <v>5066</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E97" s="2">
-        <v>41146</v>
+        <v>39701</v>
       </c>
       <c r="F97" s="2">
-        <v>40758</v>
+        <v>39701</v>
       </c>
       <c r="G97" s="2">
-        <v>40370</v>
+        <v>39319</v>
       </c>
       <c r="H97" s="2">
-        <v>39982</v>
+        <v>38937</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E98" s="2">
-        <v>395599</v>
+        <v>381275</v>
       </c>
       <c r="F98" s="2">
-        <v>391867</v>
+        <v>381275</v>
       </c>
       <c r="G98" s="2">
-        <v>388135</v>
+        <v>377609</v>
       </c>
       <c r="H98" s="2">
-        <v>384403</v>
+        <v>373943</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E99" s="2">
-        <v>436728</v>
+        <v>424251</v>
       </c>
       <c r="F99" s="2">
-        <v>432608</v>
+        <v>424251</v>
       </c>
       <c r="G99" s="2">
-        <v>428488</v>
+        <v>420172</v>
       </c>
       <c r="H99" s="2">
-        <v>424368</v>
+        <v>416093</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E100" s="2">
-        <v>47134</v>
+        <v>44684</v>
       </c>
       <c r="F100" s="2">
-        <v>46689</v>
+        <v>44684</v>
       </c>
       <c r="G100" s="2">
-        <v>46245</v>
+        <v>44254</v>
       </c>
       <c r="H100" s="2">
-        <v>45800</v>
+        <v>43824</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E101" s="2">
-        <v>48575</v>
+        <v>46705</v>
       </c>
       <c r="F101" s="2">
-        <v>48116</v>
+        <v>46705</v>
       </c>
       <c r="G101" s="2">
-        <v>47658</v>
+        <v>46256</v>
       </c>
       <c r="H101" s="2">
-        <v>47200</v>
+        <v>45807</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E102" s="2">
-        <v>476491</v>
+        <v>462640</v>
       </c>
       <c r="F102" s="2">
-        <v>471996</v>
+        <v>462640</v>
       </c>
       <c r="G102" s="2">
-        <v>467501</v>
+        <v>458191</v>
       </c>
       <c r="H102" s="2">
-        <v>463006</v>
+        <v>453743</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E103" s="2">
-        <v>475702</v>
+        <v>467665</v>
       </c>
       <c r="F103" s="2">
-        <v>471214</v>
+        <v>467665</v>
       </c>
       <c r="G103" s="2">
-        <v>466726</v>
+        <v>463168</v>
       </c>
       <c r="H103" s="2">
-        <v>462238</v>
+        <v>458672</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>218</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E104" s="2">
-        <v>483285</v>
+        <v>468194</v>
       </c>
       <c r="F104" s="2">
-        <v>478725</v>
+        <v>468194</v>
       </c>
       <c r="G104" s="2">
-        <v>474166</v>
+        <v>463693</v>
       </c>
       <c r="H104" s="2">
-        <v>469607</v>
+        <v>459191</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E105" s="2">
-        <v>50590</v>
+        <v>49635</v>
       </c>
       <c r="F105" s="2">
-        <v>50112</v>
+        <v>49635</v>
       </c>
       <c r="G105" s="2">
-        <v>49635</v>
+        <v>49158</v>
       </c>
       <c r="H105" s="2">
-        <v>49158</v>
+        <v>48681</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E106" s="2">
-        <v>499580</v>
+        <v>480351</v>
       </c>
       <c r="F106" s="2">
-        <v>494867</v>
+        <v>480351</v>
       </c>
       <c r="G106" s="2">
-        <v>490154</v>
+        <v>475732</v>
       </c>
       <c r="H106" s="2">
-        <v>485441</v>
+        <v>471114</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E107" s="2">
-        <v>54126</v>
+        <v>52952</v>
       </c>
       <c r="F107" s="2">
-        <v>53615</v>
+        <v>52952</v>
       </c>
       <c r="G107" s="2">
-        <v>53104</v>
+        <v>52442</v>
       </c>
       <c r="H107" s="2">
-        <v>52594</v>
+        <v>51933</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E108" s="2">
-        <v>524689</v>
+        <v>512212</v>
       </c>
       <c r="F108" s="2">
-        <v>519740</v>
+        <v>512212</v>
       </c>
       <c r="G108" s="2">
-        <v>514790</v>
+        <v>507287</v>
       </c>
       <c r="H108" s="2">
-        <v>509840</v>
+        <v>502362</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E109" s="2">
-        <v>54177</v>
+        <v>53154</v>
       </c>
       <c r="F109" s="2">
-        <v>53666</v>
+        <v>53154</v>
       </c>
       <c r="G109" s="2">
-        <v>53154</v>
+        <v>52643</v>
       </c>
       <c r="H109" s="2">
-        <v>52643</v>
+        <v>52132</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E110" s="2">
-        <v>533207</v>
+        <v>513270</v>
       </c>
       <c r="F110" s="2">
-        <v>528176</v>
+        <v>513270</v>
       </c>
       <c r="G110" s="2">
-        <v>523146</v>
+        <v>508335</v>
       </c>
       <c r="H110" s="2">
-        <v>518116</v>
+        <v>503400</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>233</v>
       </c>
       <c r="E111" s="2">
-        <v>57044</v>
+        <v>55401</v>
       </c>
       <c r="F111" s="2">
-        <v>56506</v>
+        <v>55401</v>
       </c>
       <c r="G111" s="2">
-        <v>55968</v>
+        <v>54868</v>
       </c>
       <c r="H111" s="2">
-        <v>55429</v>
+        <v>54335</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E112" s="2">
-        <v>571783</v>
+        <v>555163</v>
       </c>
       <c r="F112" s="2">
-        <v>566389</v>
+        <v>555163</v>
       </c>
       <c r="G112" s="2">
-        <v>560995</v>
+        <v>549825</v>
       </c>
       <c r="H112" s="2">
-        <v>555601</v>
+        <v>544487</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>236</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E113" s="2">
-        <v>586122</v>
+        <v>564209</v>
       </c>
       <c r="F113" s="2">
-        <v>580592</v>
+        <v>564209</v>
       </c>
       <c r="G113" s="2">
-        <v>575063</v>
+        <v>558784</v>
       </c>
       <c r="H113" s="2">
-        <v>569533</v>
+        <v>553359</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E114" s="2">
-        <v>621691</v>
+        <v>598453</v>
       </c>
       <c r="F114" s="2">
-        <v>615826</v>
+        <v>598453</v>
       </c>
       <c r="G114" s="2">
-        <v>609961</v>
+        <v>592699</v>
       </c>
       <c r="H114" s="2">
-        <v>604096</v>
+        <v>586945</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E115" s="2">
-        <v>63798</v>
+        <v>62520</v>
       </c>
       <c r="F115" s="2">
-        <v>63196</v>
+        <v>62520</v>
       </c>
       <c r="G115" s="2">
-        <v>62594</v>
+        <v>61918</v>
       </c>
       <c r="H115" s="2">
-        <v>61993</v>
+        <v>61317</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E116" s="2">
-        <v>632997</v>
+        <v>609334</v>
       </c>
       <c r="F116" s="2">
-        <v>627025</v>
+        <v>609334</v>
       </c>
       <c r="G116" s="2">
-        <v>621054</v>
+        <v>603475</v>
       </c>
       <c r="H116" s="2">
-        <v>615082</v>
+        <v>597616</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E117" s="2">
-        <v>639915</v>
+        <v>619929</v>
       </c>
       <c r="F117" s="2">
-        <v>633878</v>
+        <v>619929</v>
       </c>
       <c r="G117" s="2">
-        <v>627841</v>
+        <v>613969</v>
       </c>
       <c r="H117" s="2">
-        <v>621804</v>
+        <v>608008</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E118" s="2">
-        <v>885</v>
+        <v>865</v>
       </c>
       <c r="F118" s="2">
-        <v>877</v>
+        <v>865</v>
       </c>
       <c r="G118" s="2">
-        <v>868</v>
+        <v>857</v>
       </c>
       <c r="H118" s="2">
-        <v>860</v>
+        <v>849</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E119" s="2">
-        <v>6989</v>
+        <v>6719</v>
       </c>
       <c r="F119" s="2">
-        <v>6923</v>
+        <v>6719</v>
       </c>
       <c r="G119" s="2">
-        <v>6857</v>
+        <v>6655</v>
       </c>
       <c r="H119" s="2">
-        <v>6791</v>
+        <v>6590</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E120" s="2">
-        <v>66891</v>
+        <v>65629</v>
       </c>
       <c r="F120" s="2">
-        <v>66260</v>
+        <v>65629</v>
       </c>
       <c r="G120" s="2">
-        <v>65629</v>
+        <v>64998</v>
       </c>
       <c r="H120" s="2">
-        <v>64998</v>
+        <v>64367</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E121" s="2">
-        <v>68605</v>
+        <v>66706</v>
       </c>
       <c r="F121" s="2">
-        <v>67958</v>
+        <v>66706</v>
       </c>
       <c r="G121" s="2">
-        <v>67311</v>
+        <v>66064</v>
       </c>
       <c r="H121" s="2">
-        <v>66664</v>
+        <v>65423</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E122" s="2">
-        <v>70280</v>
+        <v>67575</v>
       </c>
       <c r="F122" s="2">
-        <v>69617</v>
+        <v>67575</v>
       </c>
       <c r="G122" s="2">
-        <v>68954</v>
+        <v>66925</v>
       </c>
       <c r="H122" s="2">
-        <v>68291</v>
+        <v>66276</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>257</v>
       </c>
       <c r="E123" s="2">
-        <v>71239</v>
+        <v>68243</v>
       </c>
       <c r="F123" s="2">
-        <v>70567</v>
+        <v>68243</v>
       </c>
       <c r="G123" s="2">
-        <v>69895</v>
+        <v>67587</v>
       </c>
       <c r="H123" s="2">
-        <v>69223</v>
+        <v>66930</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E124" s="2">
-        <v>73103</v>
+        <v>71691</v>
       </c>
       <c r="F124" s="2">
-        <v>72413</v>
+        <v>71691</v>
       </c>
       <c r="G124" s="2">
-        <v>71724</v>
+        <v>71002</v>
       </c>
       <c r="H124" s="2">
-        <v>71034</v>
+        <v>70313</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E125" s="2">
-        <v>7862</v>
+        <v>7559</v>
       </c>
       <c r="F125" s="2">
-        <v>7788</v>
+        <v>7559</v>
       </c>
       <c r="G125" s="2">
-        <v>7714</v>
+        <v>7486</v>
       </c>
       <c r="H125" s="2">
-        <v>7640</v>
+        <v>7413</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E126" s="2">
-        <v>724217</v>
+        <v>697142</v>
       </c>
       <c r="F126" s="2">
-        <v>717385</v>
+        <v>697142</v>
       </c>
       <c r="G126" s="2">
-        <v>710553</v>
+        <v>690439</v>
       </c>
       <c r="H126" s="2">
-        <v>703721</v>
+        <v>683736</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E127" s="2">
-        <v>738053</v>
+        <v>710464</v>
       </c>
       <c r="F127" s="2">
-        <v>731090</v>
+        <v>710464</v>
       </c>
       <c r="G127" s="2">
-        <v>724127</v>
+        <v>703632</v>
       </c>
       <c r="H127" s="2">
-        <v>717164</v>
+        <v>696801</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E128" s="2">
-        <v>75965</v>
+        <v>74325</v>
       </c>
       <c r="F128" s="2">
-        <v>75248</v>
+        <v>74325</v>
       </c>
       <c r="G128" s="2">
-        <v>74532</v>
+        <v>73610</v>
       </c>
       <c r="H128" s="2">
-        <v>73815</v>
+        <v>72895</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E129" s="2">
-        <v>8735</v>
+        <v>8398</v>
       </c>
       <c r="F129" s="2">
-        <v>8653</v>
+        <v>8398</v>
       </c>
       <c r="G129" s="2">
-        <v>8571</v>
+        <v>8317</v>
       </c>
       <c r="H129" s="2">
-        <v>8488</v>
+        <v>8237</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E130" s="2">
-        <v>80853</v>
+        <v>79264</v>
       </c>
       <c r="F130" s="2">
-        <v>80090</v>
+        <v>79264</v>
       </c>
       <c r="G130" s="2">
-        <v>79327</v>
+        <v>78501</v>
       </c>
       <c r="H130" s="2">
-        <v>78564</v>
+        <v>77739</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>273</v>
       </c>
       <c r="E131" s="2">
-        <v>788489</v>
+        <v>765128</v>
       </c>
       <c r="F131" s="2">
-        <v>781051</v>
+        <v>765128</v>
       </c>
       <c r="G131" s="2">
-        <v>773612</v>
+        <v>757771</v>
       </c>
       <c r="H131" s="2">
-        <v>766174</v>
+        <v>750414</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E132" s="2">
-        <v>84774</v>
+        <v>83174</v>
       </c>
       <c r="F132" s="2">
-        <v>83974</v>
+        <v>83174</v>
       </c>
       <c r="G132" s="2">
-        <v>83174</v>
+        <v>82374</v>
       </c>
       <c r="H132" s="2">
-        <v>82374</v>
+        <v>81575</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>277</v>
       </c>
       <c r="E133" s="2">
-        <v>87086</v>
+        <v>85386</v>
       </c>
       <c r="F133" s="2">
-        <v>86265</v>
+        <v>85386</v>
       </c>
       <c r="G133" s="2">
-        <v>85443</v>
+        <v>84565</v>
       </c>
       <c r="H133" s="2">
-        <v>84622</v>
+        <v>83744</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E134" s="2">
-        <v>852517</v>
+        <v>827781</v>
       </c>
       <c r="F134" s="2">
-        <v>844474</v>
+        <v>827781</v>
       </c>
       <c r="G134" s="2">
-        <v>836431</v>
+        <v>819821</v>
       </c>
       <c r="H134" s="2">
-        <v>828389</v>
+        <v>811862</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E135" s="2">
-        <v>89360</v>
+        <v>85921</v>
       </c>
       <c r="F135" s="2">
-        <v>88517</v>
+        <v>85921</v>
       </c>
       <c r="G135" s="2">
-        <v>87674</v>
+        <v>85094</v>
       </c>
       <c r="H135" s="2">
-        <v>86831</v>
+        <v>84268</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E136" s="2">
-        <v>859416</v>
+        <v>829137</v>
       </c>
       <c r="F136" s="2">
-        <v>851309</v>
+        <v>829137</v>
       </c>
       <c r="G136" s="2">
-        <v>843201</v>
+        <v>821164</v>
       </c>
       <c r="H136" s="2">
-        <v>835093</v>
+        <v>813192</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>285</v>
       </c>
       <c r="E137" s="2">
-        <v>907175</v>
+        <v>872257</v>
       </c>
       <c r="F137" s="2">
-        <v>898616</v>
+        <v>872257</v>
       </c>
       <c r="G137" s="2">
-        <v>890058</v>
+        <v>863870</v>
       </c>
       <c r="H137" s="2">
-        <v>881500</v>
+        <v>855483</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>286</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E138" s="2">
-        <v>9480</v>
+        <v>9223</v>
       </c>
       <c r="F138" s="2">
-        <v>9390</v>
+        <v>9223</v>
       </c>
       <c r="G138" s="2">
-        <v>9301</v>
+        <v>9134</v>
       </c>
       <c r="H138" s="2">
-        <v>9211</v>
+        <v>9045</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>289</v>
       </c>
       <c r="E139" s="2">
-        <v>94488</v>
+        <v>92435</v>
       </c>
       <c r="F139" s="2">
-        <v>93597</v>
+        <v>92435</v>
       </c>
       <c r="G139" s="2">
-        <v>92706</v>
+        <v>91546</v>
       </c>
       <c r="H139" s="2">
-        <v>91814</v>
+        <v>90658</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E140" s="2">
-        <v>95854</v>
+        <v>91985</v>
       </c>
       <c r="F140" s="2">
-        <v>94949</v>
+        <v>91985</v>
       </c>
       <c r="G140" s="2">
-        <v>94045</v>
+        <v>91100</v>
       </c>
       <c r="H140" s="2">
-        <v>93141</v>
+        <v>90216</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E141" s="2">
-        <v>956838</v>
+        <v>937846</v>
       </c>
       <c r="F141" s="2">
-        <v>947811</v>
+        <v>937846</v>
       </c>
       <c r="G141" s="2">
-        <v>938784</v>
+        <v>928828</v>
       </c>
       <c r="H141" s="2">
-        <v>929757</v>
+        <v>919811</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E142" s="2">
-        <v>957715</v>
+        <v>938699</v>
       </c>
       <c r="F142" s="2">
-        <v>948680</v>
+        <v>938699</v>
       </c>
       <c r="G142" s="2">
-        <v>939645</v>
+        <v>929673</v>
       </c>
       <c r="H142" s="2">
-        <v>930610</v>
+        <v>920647</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>297</v>
       </c>
       <c r="E143" s="2">
-        <v>959250</v>
+        <v>922329</v>
       </c>
       <c r="F143" s="2">
-        <v>950201</v>
+        <v>922329</v>
       </c>
       <c r="G143" s="2">
-        <v>941151</v>
+        <v>913461</v>
       </c>
       <c r="H143" s="2">
-        <v>932102</v>
+        <v>904592</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E144" s="2">
-        <v>962750</v>
+        <v>925566</v>
       </c>
       <c r="F144" s="2">
-        <v>953668</v>
+        <v>925566</v>
       </c>
       <c r="G144" s="2">
-        <v>944585</v>
+        <v>916666</v>
       </c>
       <c r="H144" s="2">
-        <v>935503</v>
+        <v>907766</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E145" s="2">
-        <v>966388</v>
+        <v>930266</v>
       </c>
       <c r="F145" s="2">
-        <v>957271</v>
+        <v>930266</v>
       </c>
       <c r="G145" s="2">
-        <v>948154</v>
+        <v>921322</v>
       </c>
       <c r="H145" s="2">
-        <v>939038</v>
+        <v>912377</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E146" s="2">
-        <v>98451</v>
+        <v>95941</v>
       </c>
       <c r="F146" s="2">
-        <v>97522</v>
+        <v>95941</v>
       </c>
       <c r="G146" s="2">
-        <v>96593</v>
+        <v>95019</v>
       </c>
       <c r="H146" s="2">
-        <v>95664</v>
+        <v>94096</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E147" s="2">
-        <v>974830</v>
+        <v>937308</v>
       </c>
       <c r="F147" s="2">
-        <v>965634</v>
+        <v>937308</v>
       </c>
       <c r="G147" s="2">
-        <v>956437</v>
+        <v>928296</v>
       </c>
       <c r="H147" s="2">
-        <v>947241</v>
+        <v>919283</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E148" s="2">
-        <v>10355</v>
+        <v>10078</v>
       </c>
       <c r="F148" s="2">
-        <v>10257</v>
+        <v>10078</v>
       </c>
       <c r="G148" s="2">
-        <v>10160</v>
+        <v>9981</v>
       </c>
       <c r="H148" s="2">
-        <v>10062</v>
+        <v>9884</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E149" s="2">
-        <v>1004591</v>
+        <v>984738</v>
       </c>
       <c r="F149" s="2">
-        <v>995113</v>
+        <v>984738</v>
       </c>
       <c r="G149" s="2">
-        <v>985636</v>
+        <v>975269</v>
       </c>
       <c r="H149" s="2">
-        <v>976159</v>
+        <v>965800</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E150" s="2">
-        <v>1004325</v>
+        <v>965668</v>
       </c>
       <c r="F150" s="2">
-        <v>994850</v>
+        <v>965668</v>
       </c>
       <c r="G150" s="2">
-        <v>985375</v>
+        <v>956383</v>
       </c>
       <c r="H150" s="2">
-        <v>975900</v>
+        <v>947098</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>313</v>
       </c>
       <c r="E151" s="2">
-        <v>101866</v>
+        <v>98906</v>
       </c>
       <c r="F151" s="2">
-        <v>100905</v>
+        <v>98906</v>
       </c>
       <c r="G151" s="2">
-        <v>99944</v>
+        <v>97955</v>
       </c>
       <c r="H151" s="2">
-        <v>98983</v>
+        <v>97004</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E152" s="2">
-        <v>104346</v>
+        <v>101658</v>
       </c>
       <c r="F152" s="2">
-        <v>103362</v>
+        <v>101658</v>
       </c>
       <c r="G152" s="2">
-        <v>102378</v>
+        <v>100680</v>
       </c>
       <c r="H152" s="2">
-        <v>101393</v>
+        <v>99703</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E153" s="2">
-        <v>11231</v>
+        <v>10934</v>
       </c>
       <c r="F153" s="2">
-        <v>11125</v>
+        <v>10934</v>
       </c>
       <c r="G153" s="2">
-        <v>11019</v>
+        <v>10828</v>
       </c>
       <c r="H153" s="2">
-        <v>10913</v>
+        <v>10723</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E154" s="2">
-        <v>106690</v>
+        <v>102584</v>
       </c>
       <c r="F154" s="2">
-        <v>105684</v>
+        <v>102584</v>
       </c>
       <c r="G154" s="2">
-        <v>104677</v>
+        <v>101597</v>
       </c>
       <c r="H154" s="2">
-        <v>103671</v>
+        <v>100611</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>321</v>
       </c>
       <c r="E155" s="2">
-        <v>1051150</v>
+        <v>1010691</v>
       </c>
       <c r="F155" s="2">
-        <v>1041234</v>
+        <v>1010691</v>
       </c>
       <c r="G155" s="2">
-        <v>1031317</v>
+        <v>1000973</v>
       </c>
       <c r="H155" s="2">
-        <v>1021401</v>
+        <v>991254</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>323</v>
       </c>
       <c r="E156" s="2">
-        <v>113833</v>
+        <v>110576</v>
       </c>
       <c r="F156" s="2">
-        <v>112760</v>
+        <v>110576</v>
       </c>
       <c r="G156" s="2">
-        <v>111686</v>
+        <v>109513</v>
       </c>
       <c r="H156" s="2">
-        <v>110612</v>
+        <v>108449</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E157" s="2">
-        <v>12983</v>
+        <v>12643</v>
       </c>
       <c r="F157" s="2">
-        <v>12860</v>
+        <v>12643</v>
       </c>
       <c r="G157" s="2">
-        <v>12738</v>
+        <v>12522</v>
       </c>
       <c r="H157" s="2">
-        <v>12615</v>
+        <v>12400</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>327</v>
       </c>
       <c r="E158" s="2">
-        <v>124105</v>
+        <v>119201</v>
       </c>
       <c r="F158" s="2">
-        <v>122934</v>
+        <v>119201</v>
       </c>
       <c r="G158" s="2">
-        <v>121763</v>
+        <v>118054</v>
       </c>
       <c r="H158" s="2">
-        <v>120592</v>
+        <v>116908</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>329</v>
       </c>
       <c r="E159" s="2">
-        <v>1221120</v>
+        <v>1174118</v>
       </c>
       <c r="F159" s="2">
-        <v>1209600</v>
+        <v>1174118</v>
       </c>
       <c r="G159" s="2">
-        <v>1198080</v>
+        <v>1162829</v>
       </c>
       <c r="H159" s="2">
-        <v>1186560</v>
+        <v>1151539</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E160" s="2">
-        <v>123347</v>
+        <v>120047</v>
       </c>
       <c r="F160" s="2">
-        <v>122183</v>
+        <v>120047</v>
       </c>
       <c r="G160" s="2">
-        <v>121020</v>
+        <v>118893</v>
       </c>
       <c r="H160" s="2">
-        <v>119856</v>
+        <v>117739</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E161" s="2">
-        <v>1286482</v>
+        <v>1249086</v>
       </c>
       <c r="F161" s="2">
-        <v>1274345</v>
+        <v>1249086</v>
       </c>
       <c r="G161" s="2">
-        <v>1262208</v>
+        <v>1237075</v>
       </c>
       <c r="H161" s="2">
-        <v>1250072</v>
+        <v>1225065</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E162" s="2">
-        <v>43872</v>
+        <v>42099</v>
       </c>
       <c r="F162" s="2">
-        <v>43458</v>
+        <v>42099</v>
       </c>
       <c r="G162" s="2">
-        <v>43045</v>
+        <v>41694</v>
       </c>
       <c r="H162" s="2">
-        <v>42631</v>
+        <v>41290</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E163" s="2">
-        <v>88068</v>
+        <v>83699</v>
       </c>
       <c r="F163" s="2">
-        <v>87237</v>
+        <v>83699</v>
       </c>
       <c r="G163" s="2">
-        <v>86406</v>
+        <v>82894</v>
       </c>
       <c r="H163" s="2">
-        <v>85575</v>
+        <v>82090</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E164" s="2">
-        <v>175409</v>
+        <v>170539</v>
       </c>
       <c r="F164" s="2">
-        <v>173754</v>
+        <v>170539</v>
       </c>
       <c r="G164" s="2">
-        <v>172099</v>
+        <v>168899</v>
       </c>
       <c r="H164" s="2">
-        <v>170444</v>
+        <v>167260</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E165" s="2">
-        <v>263099</v>
+        <v>255795</v>
       </c>
       <c r="F165" s="2">
-        <v>260617</v>
+        <v>255795</v>
       </c>
       <c r="G165" s="2">
-        <v>258135</v>
+        <v>253336</v>
       </c>
       <c r="H165" s="2">
-        <v>255653</v>
+        <v>250876</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E166" s="2">
-        <v>29373</v>
+        <v>27918</v>
       </c>
       <c r="F166" s="2">
-        <v>29096</v>
+        <v>27918</v>
       </c>
       <c r="G166" s="2">
-        <v>28818</v>
+        <v>27649</v>
       </c>
       <c r="H166" s="2">
-        <v>28541</v>
+        <v>27381</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>345</v>
       </c>
       <c r="E167" s="2">
-        <v>58488</v>
+        <v>56864</v>
       </c>
       <c r="F167" s="2">
-        <v>57936</v>
+        <v>56864</v>
       </c>
       <c r="G167" s="2">
-        <v>57384</v>
+        <v>56317</v>
       </c>
       <c r="H167" s="2">
-        <v>56832</v>
+        <v>55771</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>347</v>
       </c>
       <c r="E168" s="2">
-        <v>87718</v>
+        <v>85282</v>
       </c>
       <c r="F168" s="2">
-        <v>86891</v>
+        <v>85282</v>
       </c>
       <c r="G168" s="2">
-        <v>86063</v>
+        <v>84462</v>
       </c>
       <c r="H168" s="2">
-        <v>85236</v>
+        <v>83642</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E169" s="2">
-        <v>123013</v>
+        <v>120692</v>
       </c>
       <c r="F169" s="2">
-        <v>121853</v>
+        <v>120692</v>
       </c>
       <c r="G169" s="2">
-        <v>120692</v>
+        <v>119532</v>
       </c>
       <c r="H169" s="2">
-        <v>119532</v>
+        <v>118371</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E170" s="2">
-        <v>47038</v>
+        <v>46150</v>
       </c>
       <c r="F170" s="2">
-        <v>46594</v>
+        <v>46150</v>
       </c>
       <c r="G170" s="2">
-        <v>46150</v>
+        <v>45706</v>
       </c>
       <c r="H170" s="2">
-        <v>45706</v>
+        <v>45263</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E171" s="2">
-        <v>60256</v>
+        <v>45869</v>
       </c>
       <c r="F171" s="2">
-        <v>59687</v>
+        <v>45869</v>
       </c>
       <c r="G171" s="2">
-        <v>59119</v>
+        <v>45428</v>
       </c>
       <c r="H171" s="2">
-        <v>58550</v>
+        <v>44987</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E172" s="2">
-        <v>47059</v>
+        <v>46098</v>
       </c>
       <c r="F172" s="2">
-        <v>46615</v>
+        <v>46098</v>
       </c>
       <c r="G172" s="2">
-        <v>46171</v>
+        <v>45655</v>
       </c>
       <c r="H172" s="2">
-        <v>45727</v>
+        <v>45212</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E173" s="2">
-        <v>64501</v>
+        <v>52624</v>
       </c>
       <c r="F173" s="2">
-        <v>63893</v>
+        <v>52624</v>
       </c>
       <c r="G173" s="2">
-        <v>63284</v>
+        <v>52118</v>
       </c>
       <c r="H173" s="2">
-        <v>62676</v>
+        <v>51612</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E174" s="2">
-        <v>6259</v>
+        <v>9365</v>
       </c>
       <c r="F174" s="2">
-        <v>6200</v>
+        <v>9365</v>
       </c>
       <c r="G174" s="2">
-        <v>6141</v>
+        <v>9275</v>
       </c>
       <c r="H174" s="2">
-        <v>6082</v>
+        <v>9185</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>361</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E175" s="2">
-        <v>8909</v>
+        <v>12126</v>
       </c>
       <c r="F175" s="2">
-        <v>8825</v>
+        <v>12126</v>
       </c>
       <c r="G175" s="2">
-        <v>8741</v>
+        <v>12010</v>
       </c>
       <c r="H175" s="2">
-        <v>8657</v>
+        <v>11893</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E176" s="2">
-        <v>211999</v>
+        <v>183482</v>
       </c>
       <c r="F176" s="2">
-        <v>209999</v>
+        <v>183482</v>
       </c>
       <c r="G176" s="2">
-        <v>207999</v>
+        <v>181718</v>
       </c>
       <c r="H176" s="2">
-        <v>205999</v>
+        <v>179954</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E177" s="2">
-        <v>57903</v>
+        <v>56810</v>
       </c>
       <c r="F177" s="2">
-        <v>57356</v>
+        <v>56810</v>
       </c>
       <c r="G177" s="2">
-        <v>56810</v>
+        <v>56264</v>
       </c>
       <c r="H177" s="2">
-        <v>56264</v>
+        <v>55718</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E178" s="2">
-        <v>58592</v>
+        <v>61958</v>
       </c>
       <c r="F178" s="2">
-        <v>58039</v>
+        <v>61958</v>
       </c>
       <c r="G178" s="2">
-        <v>57486</v>
+        <v>61362</v>
       </c>
       <c r="H178" s="2">
-        <v>56933</v>
+        <v>60767</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E179" s="2">
-        <v>7478</v>
+        <v>7337</v>
       </c>
       <c r="F179" s="2">
-        <v>7408</v>
+        <v>7337</v>
       </c>
       <c r="G179" s="2">
-        <v>7337</v>
+        <v>7267</v>
       </c>
       <c r="H179" s="2">
-        <v>7267</v>
+        <v>7196</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E180" s="2">
-        <v>13568</v>
+        <v>21668</v>
       </c>
       <c r="F180" s="2">
-        <v>13440</v>
+        <v>21668</v>
       </c>
       <c r="G180" s="2">
-        <v>13312</v>
+        <v>21460</v>
       </c>
       <c r="H180" s="2">
-        <v>13184</v>
+        <v>21252</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E181" s="2">
-        <v>22085</v>
+        <v>12272</v>
       </c>
       <c r="F181" s="2">
-        <v>21877</v>
+        <v>12272</v>
       </c>
       <c r="G181" s="2">
-        <v>21668</v>
+        <v>12154</v>
       </c>
       <c r="H181" s="2">
-        <v>21460</v>
+        <v>12036</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E182" s="2">
-        <v>12508</v>
+        <v>13629</v>
       </c>
       <c r="F182" s="2">
-        <v>12390</v>
+        <v>13629</v>
       </c>
       <c r="G182" s="2">
-        <v>12272</v>
+        <v>13498</v>
       </c>
       <c r="H182" s="2">
-        <v>12154</v>
+        <v>13367</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E183" s="2">
-        <v>13891</v>
+        <v>33514</v>
       </c>
       <c r="F183" s="2">
-        <v>13760</v>
+        <v>33514</v>
       </c>
       <c r="G183" s="2">
-        <v>13629</v>
+        <v>33192</v>
       </c>
       <c r="H183" s="2">
-        <v>13498</v>
+        <v>32870</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>380</v>
       </c>
       <c r="E184" s="2">
-        <v>32669</v>
+        <v>15243</v>
       </c>
       <c r="F184" s="2">
-        <v>32361</v>
+        <v>15243</v>
       </c>
       <c r="G184" s="2">
-        <v>32053</v>
+        <v>15097</v>
       </c>
       <c r="H184" s="2">
-        <v>31745</v>
+        <v>14950</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E185" s="2">
-        <v>15536</v>
+        <v>31892</v>
       </c>
       <c r="F185" s="2">
-        <v>15390</v>
+        <v>31892</v>
       </c>
       <c r="G185" s="2">
-        <v>15243</v>
+        <v>31585</v>
       </c>
       <c r="H185" s="2">
-        <v>15097</v>
+        <v>31278</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>384</v>
       </c>
       <c r="E186" s="2">
-        <v>32505</v>
+        <v>22890</v>
       </c>
       <c r="F186" s="2">
-        <v>32198</v>
+        <v>22890</v>
       </c>
       <c r="G186" s="2">
-        <v>31892</v>
+        <v>22670</v>
       </c>
       <c r="H186" s="2">
-        <v>31585</v>
+        <v>22450</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E187" s="2">
-        <v>23331</v>
+        <v>31902</v>
       </c>
       <c r="F187" s="2">
-        <v>23111</v>
+        <v>31902</v>
       </c>
       <c r="G187" s="2">
-        <v>22890</v>
+        <v>31595</v>
       </c>
       <c r="H187" s="2">
-        <v>22670</v>
+        <v>31289</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E188" s="2">
-        <v>32516</v>
+        <v>34762</v>
       </c>
       <c r="F188" s="2">
-        <v>32209</v>
+        <v>34762</v>
       </c>
       <c r="G188" s="2">
-        <v>31902</v>
+        <v>34428</v>
       </c>
       <c r="H188" s="2">
-        <v>31595</v>
+        <v>34094</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>390</v>
       </c>
       <c r="E189" s="2">
-        <v>35494</v>
+        <v>48386</v>
       </c>
       <c r="F189" s="2">
-        <v>35159</v>
+        <v>48386</v>
       </c>
       <c r="G189" s="2">
-        <v>34824</v>
+        <v>47921</v>
       </c>
       <c r="H189" s="2">
-        <v>34490</v>
+        <v>47456</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>392</v>
       </c>
       <c r="E190" s="2">
-        <v>49317</v>
+        <v>22890</v>
       </c>
       <c r="F190" s="2">
-        <v>48851</v>
+        <v>22890</v>
       </c>
       <c r="G190" s="2">
-        <v>48386</v>
+        <v>22670</v>
       </c>
       <c r="H190" s="2">
-        <v>47921</v>
+        <v>22450</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>349</v>
+        <v>394</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E191" s="2">
-        <v>23331</v>
+        <v>248586</v>
       </c>
       <c r="F191" s="2">
-        <v>23111</v>
+        <v>248586</v>
       </c>
       <c r="G191" s="2">
-        <v>22890</v>
+        <v>246196</v>
       </c>
       <c r="H191" s="2">
-        <v>22670</v>
+        <v>243806</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E192" s="2">
-        <v>172979</v>
+        <v>408013</v>
       </c>
       <c r="F192" s="2">
-        <v>171347</v>
+        <v>408013</v>
       </c>
       <c r="G192" s="2">
-        <v>169716</v>
+        <v>404090</v>
       </c>
       <c r="H192" s="2">
-        <v>168084</v>
+        <v>400166</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E193" s="2">
-        <v>360699</v>
+        <v>79066</v>
       </c>
       <c r="F193" s="2">
-        <v>357296</v>
+        <v>79066</v>
       </c>
       <c r="G193" s="2">
-        <v>353893</v>
+        <v>78306</v>
       </c>
       <c r="H193" s="2">
-        <v>350490</v>
+        <v>77546</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>401</v>
       </c>
       <c r="E194" s="2">
-        <v>55982</v>
+        <v>795626</v>
       </c>
       <c r="F194" s="2">
-        <v>55454</v>
+        <v>795626</v>
       </c>
       <c r="G194" s="2">
-        <v>54926</v>
+        <v>787976</v>
       </c>
       <c r="H194" s="2">
-        <v>54397</v>
+        <v>780326</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>403</v>
       </c>
       <c r="E195" s="2">
-        <v>591708</v>
+        <v>15922</v>
       </c>
       <c r="F195" s="2">
-        <v>586126</v>
+        <v>15922</v>
       </c>
       <c r="G195" s="2">
-        <v>580544</v>
+        <v>15769</v>
       </c>
       <c r="H195" s="2">
-        <v>574961</v>
+        <v>15616</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E196" s="2">
-        <v>11141</v>
+        <v>1591226</v>
       </c>
       <c r="F196" s="2">
-        <v>11036</v>
+        <v>1591226</v>
       </c>
       <c r="G196" s="2">
-        <v>10930</v>
+        <v>1575926</v>
       </c>
       <c r="H196" s="2">
-        <v>10825</v>
+        <v>1560626</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>407</v>
       </c>
       <c r="E197" s="2">
-        <v>1132961</v>
+        <v>79066</v>
       </c>
       <c r="F197" s="2">
-        <v>1122273</v>
+        <v>79066</v>
       </c>
       <c r="G197" s="2">
-        <v>1111584</v>
+        <v>78306</v>
       </c>
       <c r="H197" s="2">
-        <v>1100896</v>
+        <v>77546</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E198" s="2">
-        <v>55982</v>
+        <v>227881</v>
       </c>
       <c r="F198" s="2">
-        <v>55454</v>
+        <v>227881</v>
       </c>
       <c r="G198" s="2">
-        <v>54926</v>
+        <v>225689</v>
       </c>
       <c r="H198" s="2">
-        <v>54397</v>
+        <v>223498</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E199" s="2">
-        <v>225627</v>
+        <v>3047</v>
       </c>
       <c r="F199" s="2">
-        <v>223499</v>
+        <v>3047</v>
       </c>
       <c r="G199" s="2">
-        <v>221370</v>
+        <v>3018</v>
       </c>
       <c r="H199" s="2">
-        <v>219242</v>
+        <v>2989</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E200" s="2">
-        <v>3043</v>
+        <v>45516</v>
       </c>
       <c r="F200" s="2">
-        <v>3015</v>
+        <v>45516</v>
       </c>
       <c r="G200" s="2">
-        <v>2986</v>
+        <v>45078</v>
       </c>
       <c r="H200" s="2">
-        <v>2957</v>
+        <v>44640</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>415</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>416</v>
       </c>
       <c r="E201" s="2">
-        <v>44857</v>
+        <v>455964</v>
       </c>
       <c r="F201" s="2">
-        <v>44434</v>
+        <v>455964</v>
       </c>
       <c r="G201" s="2">
-        <v>44011</v>
+        <v>451580</v>
       </c>
       <c r="H201" s="2">
-        <v>43588</v>
+        <v>447196</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E202" s="2">
-        <v>451363</v>
+        <v>75066</v>
       </c>
       <c r="F202" s="2">
-        <v>447105</v>
+        <v>75066</v>
       </c>
       <c r="G202" s="2">
-        <v>442847</v>
+        <v>74344</v>
       </c>
       <c r="H202" s="2">
-        <v>438588</v>
+        <v>73623</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>420</v>
       </c>
       <c r="E203" s="2">
-        <v>76366</v>
+        <v>759953</v>
       </c>
       <c r="F203" s="2">
-        <v>75645</v>
+        <v>759953</v>
       </c>
       <c r="G203" s="2">
-        <v>74925</v>
+        <v>752646</v>
       </c>
       <c r="H203" s="2">
-        <v>74204</v>
+        <v>745338</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>422</v>
       </c>
       <c r="E204" s="2">
-        <v>752312</v>
+        <v>104700</v>
       </c>
       <c r="F204" s="2">
-        <v>745214</v>
+        <v>104700</v>
       </c>
       <c r="G204" s="2">
-        <v>738117</v>
+        <v>103693</v>
       </c>
       <c r="H204" s="2">
-        <v>731020</v>
+        <v>102686</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E205" s="2">
-        <v>106569</v>
+        <v>15219</v>
       </c>
       <c r="F205" s="2">
-        <v>105564</v>
+        <v>15219</v>
       </c>
       <c r="G205" s="2">
-        <v>104558</v>
+        <v>15073</v>
       </c>
       <c r="H205" s="2">
-        <v>103553</v>
+        <v>14927</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>426</v>
       </c>
       <c r="E206" s="2">
-        <v>15094</v>
+        <v>149328</v>
       </c>
       <c r="F206" s="2">
-        <v>14952</v>
+        <v>149328</v>
       </c>
       <c r="G206" s="2">
-        <v>14810</v>
+        <v>147893</v>
       </c>
       <c r="H206" s="2">
-        <v>14667</v>
+        <v>146457</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>428</v>
       </c>
       <c r="E207" s="2">
-        <v>152072</v>
+        <v>1519925</v>
       </c>
       <c r="F207" s="2">
-        <v>150637</v>
+        <v>1519925</v>
       </c>
       <c r="G207" s="2">
-        <v>149203</v>
+        <v>1505310</v>
       </c>
       <c r="H207" s="2">
-        <v>147768</v>
+        <v>1490695</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>430</v>
       </c>
       <c r="E208" s="2">
-        <v>1504966</v>
+        <v>17004</v>
       </c>
       <c r="F208" s="2">
-        <v>1490768</v>
+        <v>17004</v>
       </c>
       <c r="G208" s="2">
-        <v>1476570</v>
+        <v>16841</v>
       </c>
       <c r="H208" s="2">
-        <v>1462372</v>
+        <v>16677</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>432</v>
       </c>
       <c r="E209" s="2">
-        <v>17482</v>
+        <v>52226</v>
       </c>
       <c r="F209" s="2">
-        <v>17317</v>
+        <v>52226</v>
       </c>
       <c r="G209" s="2">
-        <v>17152</v>
+        <v>51724</v>
       </c>
       <c r="H209" s="2">
-        <v>16987</v>
+        <v>51221</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>411</v>
+        <v>349</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>434</v>
       </c>
       <c r="E210" s="2">
-        <v>53791</v>
+        <v>30066</v>
       </c>
       <c r="F210" s="2">
-        <v>53283</v>
+        <v>30066</v>
       </c>
       <c r="G210" s="2">
-        <v>52776</v>
+        <v>29777</v>
       </c>
       <c r="H210" s="2">
-        <v>52268</v>
+        <v>29488</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>436</v>
       </c>
       <c r="E211" s="2">
-        <v>30645</v>
+        <v>102456</v>
       </c>
       <c r="F211" s="2">
-        <v>30356</v>
+        <v>102456</v>
       </c>
       <c r="G211" s="2">
-        <v>30066</v>
+        <v>101470</v>
       </c>
       <c r="H211" s="2">
-        <v>29777</v>
+        <v>100485</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E212" s="2">
-        <v>104972</v>
+        <v>11981</v>
       </c>
       <c r="F212" s="2">
-        <v>103982</v>
+        <v>11981</v>
       </c>
       <c r="G212" s="2">
-        <v>102991</v>
+        <v>11866</v>
       </c>
       <c r="H212" s="2">
-        <v>102001</v>
+        <v>11750</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>440</v>
       </c>
       <c r="E213" s="2">
-        <v>12153</v>
+        <v>16318</v>
       </c>
       <c r="F213" s="2">
-        <v>12038</v>
+        <v>16318</v>
       </c>
       <c r="G213" s="2">
-        <v>11924</v>
+        <v>16161</v>
       </c>
       <c r="H213" s="2">
-        <v>11809</v>
+        <v>16004</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>442</v>
       </c>
       <c r="E214" s="2">
-        <v>16907</v>
+        <v>21414</v>
       </c>
       <c r="F214" s="2">
-        <v>16748</v>
+        <v>21414</v>
       </c>
       <c r="G214" s="2">
-        <v>16588</v>
+        <v>21208</v>
       </c>
       <c r="H214" s="2">
-        <v>16429</v>
+        <v>21002</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>444</v>
       </c>
       <c r="E215" s="2">
-        <v>22122</v>
+        <v>26510</v>
       </c>
       <c r="F215" s="2">
-        <v>21914</v>
+        <v>26510</v>
       </c>
       <c r="G215" s="2">
-        <v>21705</v>
+        <v>26255</v>
       </c>
       <c r="H215" s="2">
-        <v>21496</v>
+        <v>26000</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>446</v>
       </c>
       <c r="E216" s="2">
-        <v>27401</v>
+        <v>51496</v>
       </c>
       <c r="F216" s="2">
-        <v>27143</v>
+        <v>51496</v>
       </c>
       <c r="G216" s="2">
-        <v>26884</v>
+        <v>51000</v>
       </c>
       <c r="H216" s="2">
-        <v>26626</v>
+        <v>50505</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>448</v>
       </c>
       <c r="E217" s="2">
-        <v>52767</v>
+        <v>6885</v>
       </c>
       <c r="F217" s="2">
-        <v>52269</v>
+        <v>6885</v>
       </c>
       <c r="G217" s="2">
-        <v>51771</v>
+        <v>6819</v>
       </c>
       <c r="H217" s="2">
-        <v>51273</v>
+        <v>6752</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>450</v>
       </c>
       <c r="E218" s="2">
-        <v>6992</v>
+        <v>61688</v>
       </c>
       <c r="F218" s="2">
-        <v>6926</v>
+        <v>61688</v>
       </c>
       <c r="G218" s="2">
-        <v>6860</v>
+        <v>61094</v>
       </c>
       <c r="H218" s="2">
-        <v>6794</v>
+        <v>60501</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>349</v>
+        <v>89</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>452</v>
       </c>
       <c r="E219" s="2">
-        <v>63208</v>
+        <v>7467</v>
       </c>
       <c r="F219" s="2">
-        <v>62612</v>
+        <v>7467</v>
       </c>
       <c r="G219" s="2">
-        <v>62015</v>
+        <v>7395</v>
       </c>
       <c r="H219" s="2">
-        <v>61419</v>
+        <v>7324</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>454</v>
       </c>
       <c r="E220" s="2">
-        <v>7611</v>
+        <v>8902</v>
       </c>
       <c r="F220" s="2">
-        <v>7539</v>
+        <v>8902</v>
       </c>
       <c r="G220" s="2">
-        <v>7467</v>
+        <v>8817</v>
       </c>
       <c r="H220" s="2">
-        <v>7395</v>
+        <v>8731</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>456</v>
       </c>
       <c r="E221" s="2">
-        <v>9074</v>
+        <v>10608</v>
       </c>
       <c r="F221" s="2">
-        <v>8988</v>
+        <v>10608</v>
       </c>
       <c r="G221" s="2">
-        <v>8902</v>
+        <v>10506</v>
       </c>
       <c r="H221" s="2">
-        <v>8817</v>
+        <v>10404</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>457</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>458</v>
       </c>
       <c r="E222" s="2">
-        <v>11835</v>
+        <v>11294</v>
       </c>
       <c r="F222" s="2">
-        <v>11723</v>
+        <v>11294</v>
       </c>
       <c r="G222" s="2">
-        <v>11612</v>
+        <v>11186</v>
       </c>
       <c r="H222" s="2">
-        <v>11500</v>
+        <v>11077</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>459</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>460</v>
       </c>
       <c r="E223" s="2">
-        <v>11665</v>
+        <v>13036</v>
       </c>
       <c r="F223" s="2">
-        <v>11555</v>
+        <v>13036</v>
       </c>
       <c r="G223" s="2">
-        <v>11445</v>
+        <v>12911</v>
       </c>
       <c r="H223" s="2">
-        <v>11335</v>
+        <v>12786</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E224" s="2">
-        <v>13155</v>
+        <v>20930</v>
       </c>
       <c r="F224" s="2">
-        <v>13031</v>
+        <v>20930</v>
       </c>
       <c r="G224" s="2">
-        <v>12906</v>
+        <v>20729</v>
       </c>
       <c r="H224" s="2">
-        <v>12782</v>
+        <v>20528</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>463</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>464</v>
       </c>
       <c r="E225" s="2">
-        <v>21333</v>
+        <v>26952</v>
       </c>
       <c r="F225" s="2">
-        <v>21131</v>
+        <v>26952</v>
       </c>
       <c r="G225" s="2">
-        <v>20930</v>
+        <v>26692</v>
       </c>
       <c r="H225" s="2">
-        <v>20729</v>
+        <v>26433</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>465</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>466</v>
       </c>
       <c r="E226" s="2">
-        <v>27470</v>
+        <v>27534</v>
       </c>
       <c r="F226" s="2">
-        <v>27211</v>
+        <v>27534</v>
       </c>
       <c r="G226" s="2">
-        <v>26952</v>
+        <v>27269</v>
       </c>
       <c r="H226" s="2">
-        <v>26692</v>
+        <v>27005</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>89</v>
+        <v>468</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E227" s="2">
-        <v>27216</v>
+        <v>3068</v>
       </c>
       <c r="F227" s="2">
-        <v>26959</v>
+        <v>3068</v>
       </c>
       <c r="G227" s="2">
-        <v>26702</v>
+        <v>3039</v>
       </c>
       <c r="H227" s="2">
-        <v>26445</v>
+        <v>3009</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E228" s="2">
-        <v>3127</v>
+        <v>41514</v>
       </c>
       <c r="F228" s="2">
-        <v>3098</v>
+        <v>41514</v>
       </c>
       <c r="G228" s="2">
-        <v>3068</v>
+        <v>41115</v>
       </c>
       <c r="H228" s="2">
-        <v>3039</v>
+        <v>40715</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>473</v>
       </c>
       <c r="E229" s="2">
-        <v>41751</v>
+        <v>4737</v>
       </c>
       <c r="F229" s="2">
-        <v>41357</v>
+        <v>4737</v>
       </c>
       <c r="G229" s="2">
-        <v>40964</v>
+        <v>4692</v>
       </c>
       <c r="H229" s="2">
-        <v>40570</v>
+        <v>4646</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>475</v>
       </c>
       <c r="E230" s="2">
-        <v>4828</v>
+        <v>466889</v>
       </c>
       <c r="F230" s="2">
-        <v>4783</v>
+        <v>466889</v>
       </c>
       <c r="G230" s="2">
-        <v>4737</v>
+        <v>462400</v>
       </c>
       <c r="H230" s="2">
-        <v>4692</v>
+        <v>457911</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>477</v>
       </c>
       <c r="E231" s="2">
-        <v>470203</v>
+        <v>58268</v>
       </c>
       <c r="F231" s="2">
-        <v>465767</v>
+        <v>58268</v>
       </c>
       <c r="G231" s="2">
-        <v>461332</v>
+        <v>57708</v>
       </c>
       <c r="H231" s="2">
-        <v>456896</v>
+        <v>57148</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>479</v>
       </c>
       <c r="E232" s="2">
-        <v>58525</v>
+        <v>6964</v>
       </c>
       <c r="F232" s="2">
-        <v>57973</v>
+        <v>6964</v>
       </c>
       <c r="G232" s="2">
-        <v>57420</v>
+        <v>6897</v>
       </c>
       <c r="H232" s="2">
-        <v>56868</v>
+        <v>6830</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E233" s="2">
-        <v>7098</v>
+        <v>70258</v>
       </c>
       <c r="F233" s="2">
-        <v>7031</v>
+        <v>70258</v>
       </c>
       <c r="G233" s="2">
-        <v>6964</v>
+        <v>69583</v>
       </c>
       <c r="H233" s="2">
-        <v>6897</v>
+        <v>68907</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>483</v>
       </c>
       <c r="E234" s="2">
-        <v>72181</v>
+        <v>98851</v>
       </c>
       <c r="F234" s="2">
-        <v>71500</v>
+        <v>98851</v>
       </c>
       <c r="G234" s="2">
-        <v>70819</v>
+        <v>97900</v>
       </c>
       <c r="H234" s="2">
-        <v>70138</v>
+        <v>96950</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E235" s="2">
-        <v>99364</v>
+        <v>10797</v>
       </c>
       <c r="F235" s="2">
-        <v>98427</v>
+        <v>10797</v>
       </c>
       <c r="G235" s="2">
-        <v>97490</v>
+        <v>10693</v>
       </c>
       <c r="H235" s="2">
-        <v>96552</v>
+        <v>10590</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>487</v>
       </c>
       <c r="E236" s="2">
-        <v>10395</v>
+        <v>1075819</v>
       </c>
       <c r="F236" s="2">
-        <v>10297</v>
+        <v>1075819</v>
       </c>
       <c r="G236" s="2">
-        <v>10199</v>
+        <v>1065474</v>
       </c>
       <c r="H236" s="2">
-        <v>10101</v>
+        <v>1055130</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E237" s="2">
-        <v>1082798</v>
+        <v>1381</v>
       </c>
       <c r="F237" s="2">
-        <v>1072583</v>
+        <v>1381</v>
       </c>
       <c r="G237" s="2">
-        <v>1062368</v>
+        <v>1368</v>
       </c>
       <c r="H237" s="2">
-        <v>1052153</v>
+        <v>1355</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E238" s="2">
-        <v>1391</v>
+        <v>133291</v>
       </c>
       <c r="F238" s="2">
-        <v>1378</v>
+        <v>133291</v>
       </c>
       <c r="G238" s="2">
-        <v>1364</v>
+        <v>132009</v>
       </c>
       <c r="H238" s="2">
-        <v>1351</v>
+        <v>130727</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E239" s="2">
-        <v>134370</v>
+        <v>14762</v>
       </c>
       <c r="F239" s="2">
-        <v>133102</v>
+        <v>14762</v>
       </c>
       <c r="G239" s="2">
-        <v>131835</v>
+        <v>14620</v>
       </c>
       <c r="H239" s="2">
-        <v>130567</v>
+        <v>14478</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>495</v>
       </c>
       <c r="E240" s="2">
-        <v>15046</v>
+        <v>21222</v>
       </c>
       <c r="F240" s="2">
-        <v>14904</v>
+        <v>21222</v>
       </c>
       <c r="G240" s="2">
-        <v>14762</v>
+        <v>21018</v>
       </c>
       <c r="H240" s="2">
-        <v>14620</v>
+        <v>20814</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>497</v>
       </c>
       <c r="E241" s="2">
-        <v>21331</v>
+        <v>212143</v>
       </c>
       <c r="F241" s="2">
-        <v>21130</v>
+        <v>212143</v>
       </c>
       <c r="G241" s="2">
-        <v>20929</v>
+        <v>210104</v>
       </c>
       <c r="H241" s="2">
-        <v>20728</v>
+        <v>208064</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>499</v>
       </c>
       <c r="E242" s="2">
-        <v>204408</v>
+        <v>13880</v>
       </c>
       <c r="F242" s="2">
-        <v>202480</v>
+        <v>13880</v>
       </c>
       <c r="G242" s="2">
-        <v>200552</v>
+        <v>13746</v>
       </c>
       <c r="H242" s="2">
-        <v>198623</v>
+        <v>13613</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>501</v>
       </c>
       <c r="E243" s="2">
-        <v>14147</v>
+        <v>138712</v>
       </c>
       <c r="F243" s="2">
-        <v>14013</v>
+        <v>138712</v>
       </c>
       <c r="G243" s="2">
-        <v>13880</v>
+        <v>137378</v>
       </c>
       <c r="H243" s="2">
-        <v>13746</v>
+        <v>136045</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>503</v>
       </c>
       <c r="E244" s="2">
-        <v>137907</v>
+        <v>41395</v>
       </c>
       <c r="F244" s="2">
-        <v>136606</v>
+        <v>41395</v>
       </c>
       <c r="G244" s="2">
-        <v>135305</v>
+        <v>40997</v>
       </c>
       <c r="H244" s="2">
-        <v>134004</v>
+        <v>40599</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>505</v>
       </c>
       <c r="E245" s="2">
-        <v>41111</v>
+        <v>68790</v>
       </c>
       <c r="F245" s="2">
-        <v>40723</v>
+        <v>68790</v>
       </c>
       <c r="G245" s="2">
-        <v>40335</v>
+        <v>68128</v>
       </c>
       <c r="H245" s="2">
-        <v>39948</v>
+        <v>67467</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>507</v>
+        <v>430</v>
       </c>
       <c r="E246" s="2">
-        <v>68199</v>
+        <v>27857</v>
       </c>
       <c r="F246" s="2">
-        <v>67556</v>
+        <v>27857</v>
       </c>
       <c r="G246" s="2">
-        <v>66913</v>
+        <v>27590</v>
       </c>
       <c r="H246" s="2">
-        <v>66269</v>
+        <v>27322</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C247" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="C247" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D247" s="1" t="s">
-        <v>432</v>
+        <v>109</v>
       </c>
       <c r="E247" s="2">
-        <v>28393</v>
+        <v>2938</v>
       </c>
       <c r="F247" s="2">
-        <v>28125</v>
+        <v>2938</v>
       </c>
       <c r="G247" s="2">
-        <v>27857</v>
+        <v>2910</v>
       </c>
       <c r="H247" s="2">
-        <v>27590</v>
+        <v>2882</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E248" s="2">
-        <v>2995</v>
+        <v>26853</v>
       </c>
       <c r="F248" s="2">
-        <v>2966</v>
+        <v>26853</v>
       </c>
       <c r="G248" s="2">
-        <v>2938</v>
+        <v>26595</v>
       </c>
       <c r="H248" s="2">
-        <v>2910</v>
+        <v>26336</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="C249" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E249" s="2">
-        <v>27390</v>
+        <v>2429726</v>
       </c>
       <c r="F249" s="2">
-        <v>27132</v>
+        <v>2429726</v>
       </c>
       <c r="G249" s="2">
-        <v>26874</v>
+        <v>2406363</v>
       </c>
       <c r="H249" s="2">
-        <v>26615</v>
+        <v>2383001</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>512</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>513</v>
+        <v>115</v>
       </c>
       <c r="E250" s="2">
-        <v>2476452</v>
+        <v>267072</v>
       </c>
       <c r="F250" s="2">
-        <v>2453089</v>
+        <v>267072</v>
       </c>
       <c r="G250" s="2">
-        <v>2429726</v>
+        <v>264504</v>
       </c>
       <c r="H250" s="2">
-        <v>2406363</v>
+        <v>261936</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="C251" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E251" s="2">
-        <v>272208</v>
+        <v>288659</v>
       </c>
       <c r="F251" s="2">
-        <v>269640</v>
+        <v>288659</v>
       </c>
       <c r="G251" s="2">
-        <v>267072</v>
+        <v>285884</v>
       </c>
       <c r="H251" s="2">
-        <v>264504</v>
+        <v>283108</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>515</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E252" s="2">
-        <v>294279</v>
+        <v>311073</v>
       </c>
       <c r="F252" s="2">
-        <v>291503</v>
+        <v>311073</v>
       </c>
       <c r="G252" s="2">
-        <v>288727</v>
+        <v>308082</v>
       </c>
       <c r="H252" s="2">
-        <v>285951</v>
+        <v>305091</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>517</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>518</v>
       </c>
       <c r="E253" s="2">
-        <v>317056</v>
+        <v>34182</v>
       </c>
       <c r="F253" s="2">
-        <v>314064</v>
+        <v>34182</v>
       </c>
       <c r="G253" s="2">
-        <v>311073</v>
+        <v>33853</v>
       </c>
       <c r="H253" s="2">
-        <v>308082</v>
+        <v>33524</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>519</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>520</v>
+        <v>133</v>
       </c>
       <c r="E254" s="2">
-        <v>34842</v>
+        <v>37658</v>
       </c>
       <c r="F254" s="2">
-        <v>34514</v>
+        <v>37658</v>
       </c>
       <c r="G254" s="2">
-        <v>34185</v>
+        <v>37296</v>
       </c>
       <c r="H254" s="2">
-        <v>33856</v>
+        <v>36934</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D255" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="C255" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E255" s="2">
-        <v>38404</v>
+        <v>361746</v>
       </c>
       <c r="F255" s="2">
-        <v>38042</v>
+        <v>361746</v>
       </c>
       <c r="G255" s="2">
-        <v>37679</v>
+        <v>358268</v>
       </c>
       <c r="H255" s="2">
-        <v>37317</v>
+        <v>354790</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>522</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>523</v>
       </c>
       <c r="E256" s="2">
-        <v>368695</v>
+        <v>372396</v>
       </c>
       <c r="F256" s="2">
-        <v>365216</v>
+        <v>372396</v>
       </c>
       <c r="G256" s="2">
-        <v>361738</v>
+        <v>368815</v>
       </c>
       <c r="H256" s="2">
-        <v>358260</v>
+        <v>365234</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>525</v>
+        <v>145</v>
       </c>
       <c r="E257" s="2">
-        <v>379570</v>
+        <v>4430</v>
       </c>
       <c r="F257" s="2">
-        <v>375989</v>
+        <v>4430</v>
       </c>
       <c r="G257" s="2">
-        <v>372408</v>
+        <v>4388</v>
       </c>
       <c r="H257" s="2">
-        <v>368828</v>
+        <v>4345</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E258" s="2">
-        <v>4553</v>
+        <v>40058</v>
       </c>
       <c r="F258" s="2">
-        <v>4510</v>
+        <v>40058</v>
       </c>
       <c r="G258" s="2">
-        <v>4467</v>
+        <v>39673</v>
       </c>
       <c r="H258" s="2">
-        <v>4424</v>
+        <v>39287</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D259" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="C259" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E259" s="2">
-        <v>40875</v>
+        <v>403781</v>
       </c>
       <c r="F259" s="2">
-        <v>40489</v>
+        <v>403781</v>
       </c>
       <c r="G259" s="2">
-        <v>40103</v>
+        <v>399899</v>
       </c>
       <c r="H259" s="2">
-        <v>39718</v>
+        <v>396016</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>529</v>
       </c>
       <c r="E260" s="2">
-        <v>411694</v>
+        <v>3887520</v>
       </c>
       <c r="F260" s="2">
-        <v>407811</v>
+        <v>3887520</v>
       </c>
       <c r="G260" s="2">
-        <v>403927</v>
+        <v>3850140</v>
       </c>
       <c r="H260" s="2">
-        <v>400043</v>
+        <v>3812760</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>531</v>
       </c>
       <c r="E261" s="2">
-        <v>3962280</v>
+        <v>431382</v>
       </c>
       <c r="F261" s="2">
-        <v>3924900</v>
+        <v>431382</v>
       </c>
       <c r="G261" s="2">
-        <v>3887520</v>
+        <v>427234</v>
       </c>
       <c r="H261" s="2">
-        <v>3850140</v>
+        <v>423086</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>533</v>
+        <v>155</v>
       </c>
       <c r="E262" s="2">
-        <v>439688</v>
+        <v>45059</v>
       </c>
       <c r="F262" s="2">
-        <v>435540</v>
+        <v>45059</v>
       </c>
       <c r="G262" s="2">
-        <v>431392</v>
+        <v>44626</v>
       </c>
       <c r="H262" s="2">
-        <v>427244</v>
+        <v>44193</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D263" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="C263" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E263" s="2">
-        <v>45791</v>
+        <v>467975</v>
       </c>
       <c r="F263" s="2">
-        <v>45359</v>
+        <v>467975</v>
       </c>
       <c r="G263" s="2">
-        <v>44927</v>
+        <v>463475</v>
       </c>
       <c r="H263" s="2">
-        <v>44495</v>
+        <v>458976</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>535</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>536</v>
       </c>
       <c r="E264" s="2">
-        <v>477123</v>
+        <v>49344</v>
       </c>
       <c r="F264" s="2">
-        <v>472622</v>
+        <v>49344</v>
       </c>
       <c r="G264" s="2">
-        <v>468121</v>
+        <v>48869</v>
       </c>
       <c r="H264" s="2">
-        <v>463619</v>
+        <v>48395</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>537</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>538</v>
+        <v>167</v>
       </c>
       <c r="E265" s="2">
-        <v>50271</v>
+        <v>5902</v>
       </c>
       <c r="F265" s="2">
-        <v>49796</v>
+        <v>5902</v>
       </c>
       <c r="G265" s="2">
-        <v>49322</v>
+        <v>5845</v>
       </c>
       <c r="H265" s="2">
-        <v>48848</v>
+        <v>5789</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E266" s="2">
-        <v>5989</v>
+        <v>53201</v>
       </c>
       <c r="F266" s="2">
-        <v>5933</v>
+        <v>53201</v>
       </c>
       <c r="G266" s="2">
-        <v>5876</v>
+        <v>52690</v>
       </c>
       <c r="H266" s="2">
-        <v>5820</v>
+        <v>52178</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D267" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="C267" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E267" s="2">
-        <v>54224</v>
+        <v>485722</v>
       </c>
       <c r="F267" s="2">
-        <v>53713</v>
+        <v>485722</v>
       </c>
       <c r="G267" s="2">
-        <v>53201</v>
+        <v>481051</v>
       </c>
       <c r="H267" s="2">
-        <v>52690</v>
+        <v>476381</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>541</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E268" s="2">
-        <v>495338</v>
+        <v>4855537</v>
       </c>
       <c r="F268" s="2">
-        <v>490665</v>
+        <v>4855537</v>
       </c>
       <c r="G268" s="2">
-        <v>485992</v>
+        <v>4808850</v>
       </c>
       <c r="H268" s="2">
-        <v>481319</v>
+        <v>4762162</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>543</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>544</v>
       </c>
       <c r="E269" s="2">
-        <v>4948913</v>
+        <v>5150964</v>
       </c>
       <c r="F269" s="2">
-        <v>4902225</v>
+        <v>5150964</v>
       </c>
       <c r="G269" s="2">
-        <v>4855537</v>
+        <v>5101436</v>
       </c>
       <c r="H269" s="2">
-        <v>4808850</v>
+        <v>5051907</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>545</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>546</v>
       </c>
       <c r="E270" s="2">
-        <v>5250021</v>
+        <v>534939</v>
       </c>
       <c r="F270" s="2">
-        <v>5200493</v>
+        <v>534939</v>
       </c>
       <c r="G270" s="2">
-        <v>5150964</v>
+        <v>529795</v>
       </c>
       <c r="H270" s="2">
-        <v>5101436</v>
+        <v>524651</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E271" s="2">
-        <v>546070</v>
+        <v>544267</v>
       </c>
       <c r="F271" s="2">
-        <v>540918</v>
+        <v>544267</v>
       </c>
       <c r="G271" s="2">
-        <v>535766</v>
+        <v>539034</v>
       </c>
       <c r="H271" s="2">
-        <v>530615</v>
+        <v>533801</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>549</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>550</v>
       </c>
       <c r="E272" s="2">
-        <v>555248</v>
+        <v>59554</v>
       </c>
       <c r="F272" s="2">
-        <v>550010</v>
+        <v>59554</v>
       </c>
       <c r="G272" s="2">
-        <v>544772</v>
+        <v>58981</v>
       </c>
       <c r="H272" s="2">
-        <v>539534</v>
+        <v>58408</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>551</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>552</v>
       </c>
       <c r="E273" s="2">
-        <v>60696</v>
+        <v>63232</v>
       </c>
       <c r="F273" s="2">
-        <v>60123</v>
+        <v>63232</v>
       </c>
       <c r="G273" s="2">
-        <v>59550</v>
+        <v>62624</v>
       </c>
       <c r="H273" s="2">
-        <v>58978</v>
+        <v>62016</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>554</v>
+        <v>193</v>
       </c>
       <c r="E274" s="2">
-        <v>64721</v>
+        <v>66372</v>
       </c>
       <c r="F274" s="2">
-        <v>64111</v>
+        <v>66372</v>
       </c>
       <c r="G274" s="2">
-        <v>63500</v>
+        <v>65734</v>
       </c>
       <c r="H274" s="2">
-        <v>62890</v>
+        <v>65095</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D275" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="C275" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E275" s="2">
-        <v>67648</v>
+        <v>626150</v>
       </c>
       <c r="F275" s="2">
-        <v>67010</v>
+        <v>626150</v>
       </c>
       <c r="G275" s="2">
-        <v>66372</v>
+        <v>620129</v>
       </c>
       <c r="H275" s="2">
-        <v>65734</v>
+        <v>614108</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E276" s="2">
-        <v>638213</v>
+        <v>7833</v>
       </c>
       <c r="F276" s="2">
-        <v>632192</v>
+        <v>7833</v>
       </c>
       <c r="G276" s="2">
-        <v>626172</v>
+        <v>7758</v>
       </c>
       <c r="H276" s="2">
-        <v>620151</v>
+        <v>7683</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>559</v>
+        <v>201</v>
       </c>
       <c r="E277" s="2">
-        <v>7964</v>
+        <v>74169</v>
       </c>
       <c r="F277" s="2">
-        <v>7889</v>
+        <v>74169</v>
       </c>
       <c r="G277" s="2">
-        <v>7814</v>
+        <v>73455</v>
       </c>
       <c r="H277" s="2">
-        <v>7738</v>
+        <v>72742</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D278" s="1" t="s">
         <v>560</v>
       </c>
-      <c r="C278" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E278" s="2">
-        <v>75627</v>
+        <v>715712</v>
       </c>
       <c r="F278" s="2">
-        <v>74913</v>
+        <v>715712</v>
       </c>
       <c r="G278" s="2">
-        <v>74200</v>
+        <v>708831</v>
       </c>
       <c r="H278" s="2">
-        <v>73486</v>
+        <v>701949</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>561</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E279" s="2">
-        <v>731172</v>
+        <v>1045</v>
       </c>
       <c r="F279" s="2">
-        <v>724274</v>
+        <v>1045</v>
       </c>
       <c r="G279" s="2">
-        <v>717376</v>
+        <v>1035</v>
       </c>
       <c r="H279" s="2">
-        <v>710479</v>
+        <v>1025</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>563</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>564</v>
+        <v>205</v>
       </c>
       <c r="E280" s="2">
-        <v>1070</v>
+        <v>79396</v>
       </c>
       <c r="F280" s="2">
-        <v>1059</v>
+        <v>79396</v>
       </c>
       <c r="G280" s="2">
-        <v>1049</v>
+        <v>78632</v>
       </c>
       <c r="H280" s="2">
-        <v>1039</v>
+        <v>77869</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D281" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="C281" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E281" s="2">
-        <v>81090</v>
+        <v>756345</v>
       </c>
       <c r="F281" s="2">
-        <v>80325</v>
+        <v>756345</v>
       </c>
       <c r="G281" s="2">
-        <v>79560</v>
+        <v>749073</v>
       </c>
       <c r="H281" s="2">
-        <v>78795</v>
+        <v>741800</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>566</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>567</v>
       </c>
       <c r="E282" s="2">
-        <v>774722</v>
+        <v>85559</v>
       </c>
       <c r="F282" s="2">
-        <v>767414</v>
+        <v>85559</v>
       </c>
       <c r="G282" s="2">
-        <v>760105</v>
+        <v>84736</v>
       </c>
       <c r="H282" s="2">
-        <v>752796</v>
+        <v>83913</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E283" s="2">
-        <v>87060</v>
+        <v>9313</v>
       </c>
       <c r="F283" s="2">
-        <v>86239</v>
+        <v>9313</v>
       </c>
       <c r="G283" s="2">
-        <v>85417</v>
+        <v>9224</v>
       </c>
       <c r="H283" s="2">
-        <v>84596</v>
+        <v>9134</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>570</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>571</v>
+        <v>211</v>
       </c>
       <c r="E284" s="2">
-        <v>9498</v>
+        <v>93423</v>
       </c>
       <c r="F284" s="2">
-        <v>9408</v>
+        <v>93423</v>
       </c>
       <c r="G284" s="2">
-        <v>9318</v>
+        <v>92525</v>
       </c>
       <c r="H284" s="2">
-        <v>9229</v>
+        <v>91627</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D285" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="C285" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E285" s="2">
-        <v>95348</v>
+        <v>914101</v>
       </c>
       <c r="F285" s="2">
-        <v>94449</v>
+        <v>914101</v>
       </c>
       <c r="G285" s="2">
-        <v>93549</v>
+        <v>905311</v>
       </c>
       <c r="H285" s="2">
-        <v>92650</v>
+        <v>896522</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>573</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>574</v>
       </c>
       <c r="E286" s="2">
-        <v>932212</v>
+        <v>97864</v>
       </c>
       <c r="F286" s="2">
-        <v>923417</v>
+        <v>97864</v>
       </c>
       <c r="G286" s="2">
-        <v>914623</v>
+        <v>96923</v>
       </c>
       <c r="H286" s="2">
-        <v>905828</v>
+        <v>95982</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>575</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>576</v>
       </c>
       <c r="E287" s="2">
-        <v>99746</v>
+        <v>926483</v>
       </c>
       <c r="F287" s="2">
-        <v>98805</v>
+        <v>926483</v>
       </c>
       <c r="G287" s="2">
-        <v>97864</v>
+        <v>917574</v>
       </c>
       <c r="H287" s="2">
-        <v>96923</v>
+        <v>908666</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>577</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>578</v>
       </c>
       <c r="E288" s="2">
-        <v>946093</v>
+        <v>933643</v>
       </c>
       <c r="F288" s="2">
-        <v>937168</v>
+        <v>933643</v>
       </c>
       <c r="G288" s="2">
-        <v>928243</v>
+        <v>924666</v>
       </c>
       <c r="H288" s="2">
-        <v>919317</v>
+        <v>915689</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>579</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>580</v>
       </c>
       <c r="E289" s="2">
-        <v>952107</v>
+        <v>100984</v>
       </c>
       <c r="F289" s="2">
-        <v>943125</v>
+        <v>100984</v>
       </c>
       <c r="G289" s="2">
-        <v>934143</v>
+        <v>100013</v>
       </c>
       <c r="H289" s="2">
-        <v>925160</v>
+        <v>99042</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>581</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>582</v>
       </c>
       <c r="E290" s="2">
-        <v>102926</v>
+        <v>100745</v>
       </c>
       <c r="F290" s="2">
-        <v>101955</v>
+        <v>100745</v>
       </c>
       <c r="G290" s="2">
-        <v>100984</v>
+        <v>99776</v>
       </c>
       <c r="H290" s="2">
-        <v>100013</v>
+        <v>98807</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>583</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>584</v>
       </c>
       <c r="E291" s="2">
-        <v>102682</v>
+        <v>971360</v>
       </c>
       <c r="F291" s="2">
-        <v>101714</v>
+        <v>971360</v>
       </c>
       <c r="G291" s="2">
-        <v>100745</v>
+        <v>962020</v>
       </c>
       <c r="H291" s="2">
-        <v>99776</v>
+        <v>952680</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>585</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>586</v>
       </c>
       <c r="E292" s="2">
-        <v>990597</v>
+        <v>975546</v>
       </c>
       <c r="F292" s="2">
-        <v>981251</v>
+        <v>975546</v>
       </c>
       <c r="G292" s="2">
-        <v>971906</v>
+        <v>966166</v>
       </c>
       <c r="H292" s="2">
-        <v>962561</v>
+        <v>956786</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>587</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>588</v>
       </c>
       <c r="E293" s="2">
-        <v>994300</v>
+        <v>107374</v>
       </c>
       <c r="F293" s="2">
-        <v>984920</v>
+        <v>107374</v>
       </c>
       <c r="G293" s="2">
-        <v>975540</v>
+        <v>106341</v>
       </c>
       <c r="H293" s="2">
-        <v>966160</v>
+        <v>105309</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>590</v>
       </c>
       <c r="E294" s="2">
-        <v>109449</v>
+        <v>113026</v>
       </c>
       <c r="F294" s="2">
-        <v>108417</v>
+        <v>113026</v>
       </c>
       <c r="G294" s="2">
-        <v>107384</v>
+        <v>111939</v>
       </c>
       <c r="H294" s="2">
-        <v>106352</v>
+        <v>110853</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>591</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>592</v>
       </c>
       <c r="E295" s="2">
-        <v>115200</v>
+        <v>1071023</v>
       </c>
       <c r="F295" s="2">
-        <v>114113</v>
+        <v>1071023</v>
       </c>
       <c r="G295" s="2">
-        <v>113026</v>
+        <v>1060725</v>
       </c>
       <c r="H295" s="2">
-        <v>111939</v>
+        <v>1050427</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>593</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>594</v>
       </c>
       <c r="E296" s="2">
-        <v>1091673</v>
+        <v>11749</v>
       </c>
       <c r="F296" s="2">
-        <v>1081374</v>
+        <v>11749</v>
       </c>
       <c r="G296" s="2">
-        <v>1071075</v>
+        <v>11636</v>
       </c>
       <c r="H296" s="2">
-        <v>1060776</v>
+        <v>11523</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>596</v>
       </c>
       <c r="E297" s="2">
-        <v>11947</v>
+        <v>116040</v>
       </c>
       <c r="F297" s="2">
-        <v>11835</v>
+        <v>116040</v>
       </c>
       <c r="G297" s="2">
-        <v>11722</v>
+        <v>114924</v>
       </c>
       <c r="H297" s="2">
-        <v>11609</v>
+        <v>113809</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>597</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>598</v>
       </c>
       <c r="E298" s="2">
-        <v>118310</v>
+        <v>120432</v>
       </c>
       <c r="F298" s="2">
-        <v>117194</v>
+        <v>120432</v>
       </c>
       <c r="G298" s="2">
-        <v>116078</v>
+        <v>119274</v>
       </c>
       <c r="H298" s="2">
-        <v>114961</v>
+        <v>118116</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>599</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E299" s="2">
-        <v>122748</v>
+        <v>1117800</v>
       </c>
       <c r="F299" s="2">
-        <v>121590</v>
+        <v>1117800</v>
       </c>
       <c r="G299" s="2">
-        <v>120432</v>
+        <v>1107052</v>
       </c>
       <c r="H299" s="2">
-        <v>119274</v>
+        <v>1096304</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>602</v>
       </c>
       <c r="E300" s="2">
-        <v>1140340</v>
+        <v>1165722</v>
       </c>
       <c r="F300" s="2">
-        <v>1129582</v>
+        <v>1165722</v>
       </c>
       <c r="G300" s="2">
-        <v>1118824</v>
+        <v>1154514</v>
       </c>
       <c r="H300" s="2">
-        <v>1108066</v>
+        <v>1143305</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>603</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>604</v>
+        <v>247</v>
       </c>
       <c r="E301" s="2">
-        <v>1189347</v>
+        <v>1474</v>
       </c>
       <c r="F301" s="2">
-        <v>1178126</v>
+        <v>1474</v>
       </c>
       <c r="G301" s="2">
-        <v>1166906</v>
+        <v>1460</v>
       </c>
       <c r="H301" s="2">
-        <v>1155686</v>
+        <v>1445</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E302" s="2">
-        <v>1498</v>
+        <v>13790</v>
       </c>
       <c r="F302" s="2">
-        <v>1484</v>
+        <v>13790</v>
       </c>
       <c r="G302" s="2">
-        <v>1470</v>
+        <v>13658</v>
       </c>
       <c r="H302" s="2">
-        <v>1455</v>
+        <v>13525</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D303" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="C303" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E303" s="2">
-        <v>14056</v>
+        <v>150620</v>
       </c>
       <c r="F303" s="2">
-        <v>13923</v>
+        <v>150620</v>
       </c>
       <c r="G303" s="2">
-        <v>13790</v>
+        <v>149172</v>
       </c>
       <c r="H303" s="2">
-        <v>13658</v>
+        <v>147724</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E304" s="2">
-        <v>154510</v>
+        <v>136240</v>
       </c>
       <c r="F304" s="2">
-        <v>153052</v>
+        <v>136240</v>
       </c>
       <c r="G304" s="2">
-        <v>151595</v>
+        <v>134930</v>
       </c>
       <c r="H304" s="2">
-        <v>150137</v>
+        <v>133620</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>609</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>610</v>
       </c>
       <c r="E305" s="2">
-        <v>138945</v>
+        <v>139966</v>
       </c>
       <c r="F305" s="2">
-        <v>137634</v>
+        <v>139966</v>
       </c>
       <c r="G305" s="2">
-        <v>136323</v>
+        <v>138620</v>
       </c>
       <c r="H305" s="2">
-        <v>135012</v>
+        <v>137275</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E306" s="2">
-        <v>142604</v>
+        <v>1316598</v>
       </c>
       <c r="F306" s="2">
-        <v>141259</v>
+        <v>1316598</v>
       </c>
       <c r="G306" s="2">
-        <v>139913</v>
+        <v>1303939</v>
       </c>
       <c r="H306" s="2">
-        <v>138568</v>
+        <v>1291279</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>614</v>
+        <v>267</v>
       </c>
       <c r="E307" s="2">
-        <v>1341918</v>
+        <v>146848</v>
       </c>
       <c r="F307" s="2">
-        <v>1329258</v>
+        <v>146848</v>
       </c>
       <c r="G307" s="2">
-        <v>1316598</v>
+        <v>145436</v>
       </c>
       <c r="H307" s="2">
-        <v>1303939</v>
+        <v>144024</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D308" s="1" t="s">
         <v>615</v>
       </c>
-      <c r="C308" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E308" s="2">
-        <v>149248</v>
+        <v>1419600</v>
       </c>
       <c r="F308" s="2">
-        <v>147840</v>
+        <v>1419600</v>
       </c>
       <c r="G308" s="2">
-        <v>146432</v>
+        <v>1405950</v>
       </c>
       <c r="H308" s="2">
-        <v>145024</v>
+        <v>1392300</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>616</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>617</v>
       </c>
       <c r="E309" s="2">
-        <v>1446900</v>
+        <v>15666</v>
       </c>
       <c r="F309" s="2">
-        <v>1433250</v>
+        <v>15666</v>
       </c>
       <c r="G309" s="2">
-        <v>1419600</v>
+        <v>15515</v>
       </c>
       <c r="H309" s="2">
-        <v>1405950</v>
+        <v>15364</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>618</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>619</v>
+        <v>271</v>
       </c>
       <c r="E310" s="2">
-        <v>15927</v>
+        <v>155153</v>
       </c>
       <c r="F310" s="2">
-        <v>15776</v>
+        <v>155153</v>
       </c>
       <c r="G310" s="2">
-        <v>15626</v>
+        <v>153662</v>
       </c>
       <c r="H310" s="2">
-        <v>15476</v>
+        <v>152170</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D311" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="C311" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E311" s="2">
-        <v>158286</v>
+        <v>1457846</v>
       </c>
       <c r="F311" s="2">
-        <v>156792</v>
+        <v>1457846</v>
       </c>
       <c r="G311" s="2">
-        <v>155299</v>
+        <v>1443828</v>
       </c>
       <c r="H311" s="2">
-        <v>153806</v>
+        <v>1429811</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>622</v>
+        <v>275</v>
       </c>
       <c r="E312" s="2">
-        <v>1485882</v>
+        <v>166920</v>
       </c>
       <c r="F312" s="2">
-        <v>1471864</v>
+        <v>166920</v>
       </c>
       <c r="G312" s="2">
-        <v>1457846</v>
+        <v>165315</v>
       </c>
       <c r="H312" s="2">
-        <v>1443828</v>
+        <v>163710</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D313" s="1" t="s">
         <v>623</v>
       </c>
-      <c r="C313" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E313" s="2">
-        <v>170130</v>
+        <v>17722</v>
       </c>
       <c r="F313" s="2">
-        <v>168525</v>
+        <v>17722</v>
       </c>
       <c r="G313" s="2">
-        <v>166920</v>
+        <v>17551</v>
       </c>
       <c r="H313" s="2">
-        <v>165315</v>
+        <v>17381</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>624</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>625</v>
       </c>
       <c r="E314" s="2">
-        <v>18044</v>
+        <v>171293</v>
       </c>
       <c r="F314" s="2">
-        <v>17874</v>
+        <v>171293</v>
       </c>
       <c r="G314" s="2">
-        <v>17704</v>
+        <v>169646</v>
       </c>
       <c r="H314" s="2">
-        <v>17534</v>
+        <v>167999</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>626</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>627</v>
       </c>
       <c r="E315" s="2">
-        <v>174172</v>
+        <v>182774</v>
       </c>
       <c r="F315" s="2">
-        <v>172529</v>
+        <v>182774</v>
       </c>
       <c r="G315" s="2">
-        <v>170886</v>
+        <v>181016</v>
       </c>
       <c r="H315" s="2">
-        <v>169242</v>
+        <v>179259</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E316" s="2">
-        <v>186521</v>
+        <v>19656</v>
       </c>
       <c r="F316" s="2">
-        <v>184761</v>
+        <v>19656</v>
       </c>
       <c r="G316" s="2">
-        <v>183002</v>
+        <v>19467</v>
       </c>
       <c r="H316" s="2">
-        <v>181242</v>
+        <v>19278</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>630</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E317" s="2">
-        <v>20034</v>
+        <v>194873</v>
       </c>
       <c r="F317" s="2">
-        <v>19845</v>
+        <v>194873</v>
       </c>
       <c r="G317" s="2">
-        <v>19656</v>
+        <v>192999</v>
       </c>
       <c r="H317" s="2">
-        <v>19467</v>
+        <v>191126</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>632</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E318" s="2">
-        <v>198481</v>
+        <v>1879304</v>
       </c>
       <c r="F318" s="2">
-        <v>196608</v>
+        <v>1879304</v>
       </c>
       <c r="G318" s="2">
-        <v>194736</v>
+        <v>1861234</v>
       </c>
       <c r="H318" s="2">
-        <v>192863</v>
+        <v>1843163</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>634</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>635</v>
+        <v>315</v>
       </c>
       <c r="E319" s="2">
-        <v>1917172</v>
+        <v>204955</v>
       </c>
       <c r="F319" s="2">
-        <v>1899086</v>
+        <v>204955</v>
       </c>
       <c r="G319" s="2">
-        <v>1880999</v>
+        <v>202984</v>
       </c>
       <c r="H319" s="2">
-        <v>1862913</v>
+        <v>201013</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D320" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="C320" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E320" s="2">
-        <v>208911</v>
+        <v>1942703</v>
       </c>
       <c r="F320" s="2">
-        <v>206940</v>
+        <v>1942703</v>
       </c>
       <c r="G320" s="2">
-        <v>204969</v>
+        <v>1924024</v>
       </c>
       <c r="H320" s="2">
-        <v>202999</v>
+        <v>1905344</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>637</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>638</v>
       </c>
       <c r="E321" s="2">
-        <v>1983260</v>
+        <v>22520</v>
       </c>
       <c r="F321" s="2">
-        <v>1964550</v>
+        <v>22520</v>
       </c>
       <c r="G321" s="2">
-        <v>1945840</v>
+        <v>22304</v>
       </c>
       <c r="H321" s="2">
-        <v>1927130</v>
+        <v>22087</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>639</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>640</v>
       </c>
       <c r="E322" s="2">
-        <v>22890</v>
+        <v>224481</v>
       </c>
       <c r="F322" s="2">
-        <v>22674</v>
+        <v>224481</v>
       </c>
       <c r="G322" s="2">
-        <v>22458</v>
+        <v>222322</v>
       </c>
       <c r="H322" s="2">
-        <v>22242</v>
+        <v>220164</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>641</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>642</v>
       </c>
       <c r="E323" s="2">
-        <v>228822</v>
+        <v>2136588</v>
       </c>
       <c r="F323" s="2">
-        <v>226664</v>
+        <v>2136588</v>
       </c>
       <c r="G323" s="2">
-        <v>224505</v>
+        <v>2116044</v>
       </c>
       <c r="H323" s="2">
-        <v>222346</v>
+        <v>2095500</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>643</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>644</v>
       </c>
       <c r="E324" s="2">
-        <v>2177825</v>
+        <v>230152</v>
       </c>
       <c r="F324" s="2">
-        <v>2157280</v>
+        <v>230152</v>
       </c>
       <c r="G324" s="2">
-        <v>2136734</v>
+        <v>227939</v>
       </c>
       <c r="H324" s="2">
-        <v>2116189</v>
+        <v>225726</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>645</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>646</v>
       </c>
       <c r="E325" s="2">
-        <v>234578</v>
+        <v>2154880</v>
       </c>
       <c r="F325" s="2">
-        <v>232365</v>
+        <v>2154880</v>
       </c>
       <c r="G325" s="2">
-        <v>230152</v>
+        <v>2134160</v>
       </c>
       <c r="H325" s="2">
-        <v>227939</v>
+        <v>2113440</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>647</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>648</v>
       </c>
       <c r="E326" s="2">
-        <v>2196320</v>
+        <v>2254013</v>
       </c>
       <c r="F326" s="2">
-        <v>2175600</v>
+        <v>2254013</v>
       </c>
       <c r="G326" s="2">
-        <v>2154880</v>
+        <v>2232340</v>
       </c>
       <c r="H326" s="2">
-        <v>2134160</v>
+        <v>2210666</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>649</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>650</v>
       </c>
       <c r="E327" s="2">
-        <v>2297359</v>
+        <v>242793</v>
       </c>
       <c r="F327" s="2">
-        <v>2275686</v>
+        <v>242793</v>
       </c>
       <c r="G327" s="2">
-        <v>2254013</v>
+        <v>240459</v>
       </c>
       <c r="H327" s="2">
-        <v>2232340</v>
+        <v>238124</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>651</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>652</v>
       </c>
       <c r="E328" s="2">
-        <v>248159</v>
+        <v>2331314</v>
       </c>
       <c r="F328" s="2">
-        <v>245818</v>
+        <v>2331314</v>
       </c>
       <c r="G328" s="2">
-        <v>243476</v>
+        <v>2308897</v>
       </c>
       <c r="H328" s="2">
-        <v>241135</v>
+        <v>2286481</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>653</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>654</v>
       </c>
       <c r="E329" s="2">
-        <v>2377368</v>
+        <v>44932</v>
       </c>
       <c r="F329" s="2">
-        <v>2354940</v>
+        <v>44932</v>
       </c>
       <c r="G329" s="2">
-        <v>2332512</v>
+        <v>44500</v>
       </c>
       <c r="H329" s="2">
-        <v>2310084</v>
+        <v>44068</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>655</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>656</v>
       </c>
       <c r="E330" s="2">
-        <v>46035</v>
+        <v>74925</v>
       </c>
       <c r="F330" s="2">
-        <v>45600</v>
+        <v>74925</v>
       </c>
       <c r="G330" s="2">
-        <v>45166</v>
+        <v>74204</v>
       </c>
       <c r="H330" s="2">
-        <v>44732</v>
+        <v>73484</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>657</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>658</v>
       </c>
       <c r="E331" s="2">
-        <v>76825</v>
+        <v>15195</v>
       </c>
       <c r="F331" s="2">
-        <v>76100</v>
+        <v>15195</v>
       </c>
       <c r="G331" s="2">
-        <v>75375</v>
+        <v>15049</v>
       </c>
       <c r="H331" s="2">
-        <v>74650</v>
+        <v>14903</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>659</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>660</v>
       </c>
       <c r="E332" s="2">
-        <v>15488</v>
+        <v>41770</v>
       </c>
       <c r="F332" s="2">
-        <v>15342</v>
+        <v>41770</v>
       </c>
       <c r="G332" s="2">
-        <v>15195</v>
+        <v>41368</v>
       </c>
       <c r="H332" s="2">
-        <v>15049</v>
+        <v>40966</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>661</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>662</v>
       </c>
       <c r="E333" s="2">
-        <v>41622</v>
+        <v>66962</v>
       </c>
       <c r="F333" s="2">
-        <v>41229</v>
+        <v>66962</v>
       </c>
       <c r="G333" s="2">
-        <v>40837</v>
+        <v>66319</v>
       </c>
       <c r="H333" s="2">
-        <v>40444</v>
+        <v>65675</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>663</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>664</v>
       </c>
       <c r="E334" s="2">
-        <v>66742</v>
+        <v>13939</v>
       </c>
       <c r="F334" s="2">
-        <v>66112</v>
+        <v>13939</v>
       </c>
       <c r="G334" s="2">
-        <v>65483</v>
+        <v>13805</v>
       </c>
       <c r="H334" s="2">
-        <v>64853</v>
+        <v>13671</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>665</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>666</v>
       </c>
       <c r="E335" s="2">
-        <v>13888</v>
+        <v>136896</v>
       </c>
       <c r="F335" s="2">
-        <v>13757</v>
+        <v>136896</v>
       </c>
       <c r="G335" s="2">
-        <v>13626</v>
+        <v>135580</v>
       </c>
       <c r="H335" s="2">
-        <v>13495</v>
+        <v>134264</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>667</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>668</v>
       </c>
       <c r="E336" s="2">
-        <v>137013</v>
+        <v>254985</v>
       </c>
       <c r="F336" s="2">
-        <v>135721</v>
+        <v>254985</v>
       </c>
       <c r="G336" s="2">
-        <v>134428</v>
+        <v>252533</v>
       </c>
       <c r="H336" s="2">
-        <v>133136</v>
+        <v>250082</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>669</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>670</v>
       </c>
       <c r="E337" s="2">
-        <v>248249</v>
+        <v>299015</v>
       </c>
       <c r="F337" s="2">
-        <v>245907</v>
+        <v>299015</v>
       </c>
       <c r="G337" s="2">
-        <v>243565</v>
+        <v>296139</v>
       </c>
       <c r="H337" s="2">
-        <v>241223</v>
+        <v>293264</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>671</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>672</v>
       </c>
       <c r="E338" s="2">
-        <v>289413</v>
+        <v>2925604</v>
       </c>
       <c r="F338" s="2">
-        <v>286683</v>
+        <v>2925604</v>
       </c>
       <c r="G338" s="2">
-        <v>283952</v>
+        <v>2897473</v>
       </c>
       <c r="H338" s="2">
-        <v>281222</v>
+        <v>2869343</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>674</v>
       </c>
       <c r="E339" s="2">
-        <v>2858764</v>
+        <v>343726</v>
       </c>
       <c r="F339" s="2">
-        <v>2831794</v>
+        <v>343726</v>
       </c>
       <c r="G339" s="2">
-        <v>2804825</v>
+        <v>340421</v>
       </c>
       <c r="H339" s="2">
-        <v>2777855</v>
+        <v>337116</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>675</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E340" s="2">
-        <v>330683</v>
+        <v>3214000</v>
       </c>
       <c r="F340" s="2">
-        <v>327563</v>
+        <v>3214000</v>
       </c>
       <c r="G340" s="2">
-        <v>324444</v>
+        <v>3183097</v>
       </c>
       <c r="H340" s="2">
-        <v>321324</v>
+        <v>3152193</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>678</v>
       </c>
       <c r="E341" s="2">
-        <v>3274748</v>
+        <v>400593</v>
       </c>
       <c r="F341" s="2">
-        <v>3243854</v>
+        <v>400593</v>
       </c>
       <c r="G341" s="2">
-        <v>3212960</v>
+        <v>396742</v>
       </c>
       <c r="H341" s="2">
-        <v>3182067</v>
+        <v>392890</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>679</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>680</v>
       </c>
       <c r="E342" s="2">
-        <v>392712</v>
+        <v>42686</v>
       </c>
       <c r="F342" s="2">
-        <v>389007</v>
+        <v>42686</v>
       </c>
       <c r="G342" s="2">
-        <v>385302</v>
+        <v>42275</v>
       </c>
       <c r="H342" s="2">
-        <v>381597</v>
+        <v>41865</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>681</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E343" s="2">
-        <v>41933</v>
+        <v>511649</v>
       </c>
       <c r="F343" s="2">
-        <v>41537</v>
+        <v>511649</v>
       </c>
       <c r="G343" s="2">
-        <v>41141</v>
+        <v>506729</v>
       </c>
       <c r="H343" s="2">
-        <v>40746</v>
+        <v>501809</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>683</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>684</v>
       </c>
       <c r="E344" s="2">
-        <v>493432</v>
+        <v>597573</v>
       </c>
       <c r="F344" s="2">
-        <v>488777</v>
+        <v>597573</v>
       </c>
       <c r="G344" s="2">
-        <v>484122</v>
+        <v>591827</v>
       </c>
       <c r="H344" s="2">
-        <v>479467</v>
+        <v>586081</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>685</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>686</v>
       </c>
       <c r="E345" s="2">
-        <v>576326</v>
+        <v>62576</v>
       </c>
       <c r="F345" s="2">
-        <v>570889</v>
+        <v>62576</v>
       </c>
       <c r="G345" s="2">
-        <v>565452</v>
+        <v>61974</v>
       </c>
       <c r="H345" s="2">
-        <v>560015</v>
+        <v>61372</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>688</v>
       </c>
       <c r="E346" s="2">
-        <v>62616</v>
+        <v>673099</v>
       </c>
       <c r="F346" s="2">
-        <v>62026</v>
+        <v>673099</v>
       </c>
       <c r="G346" s="2">
-        <v>61435</v>
+        <v>666627</v>
       </c>
       <c r="H346" s="2">
-        <v>60844</v>
+        <v>660155</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>689</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>690</v>
       </c>
       <c r="E347" s="2">
-        <v>658760</v>
+        <v>85190</v>
       </c>
       <c r="F347" s="2">
-        <v>652546</v>
+        <v>85190</v>
       </c>
       <c r="G347" s="2">
-        <v>646331</v>
+        <v>84370</v>
       </c>
       <c r="H347" s="2">
-        <v>640116</v>
+        <v>83551</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>691</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>692</v>
       </c>
       <c r="E348" s="2">
-        <v>83839</v>
+        <v>853597</v>
       </c>
       <c r="F348" s="2">
-        <v>83048</v>
+        <v>853597</v>
       </c>
       <c r="G348" s="2">
-        <v>82257</v>
+        <v>845389</v>
       </c>
       <c r="H348" s="2">
-        <v>81466</v>
+        <v>837181</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>693</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>694</v>
       </c>
       <c r="E349" s="2">
-        <v>823168</v>
+        <v>105537</v>
       </c>
       <c r="F349" s="2">
-        <v>815403</v>
+        <v>105537</v>
       </c>
       <c r="G349" s="2">
-        <v>807637</v>
+        <v>104522</v>
       </c>
       <c r="H349" s="2">
-        <v>799871</v>
+        <v>103508</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>695</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>696</v>
       </c>
       <c r="E350" s="2">
-        <v>103503</v>
+        <v>1027504</v>
       </c>
       <c r="F350" s="2">
-        <v>102526</v>
+        <v>1027504</v>
       </c>
       <c r="G350" s="2">
-        <v>101550</v>
+        <v>1017625</v>
       </c>
       <c r="H350" s="2">
-        <v>100573</v>
+        <v>1007745</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>697</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>698</v>
       </c>
       <c r="E351" s="2">
-        <v>988497</v>
+        <v>125098</v>
       </c>
       <c r="F351" s="2">
-        <v>979171</v>
+        <v>125098</v>
       </c>
       <c r="G351" s="2">
-        <v>969846</v>
+        <v>123896</v>
       </c>
       <c r="H351" s="2">
-        <v>960520</v>
+        <v>122693</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>699</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E352" s="2">
-        <v>124085</v>
+        <v>1277493</v>
       </c>
       <c r="F352" s="2">
-        <v>122914</v>
+        <v>1277493</v>
       </c>
       <c r="G352" s="2">
-        <v>121743</v>
+        <v>1265210</v>
       </c>
       <c r="H352" s="2">
-        <v>120573</v>
+        <v>1252926</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>701</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>702</v>
       </c>
       <c r="E353" s="2">
-        <v>1243388</v>
+        <v>148801</v>
       </c>
       <c r="F353" s="2">
-        <v>1231658</v>
+        <v>148801</v>
       </c>
       <c r="G353" s="2">
-        <v>1219928</v>
+        <v>147370</v>
       </c>
       <c r="H353" s="2">
-        <v>1208198</v>
+        <v>145940</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>703</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>704</v>
       </c>
       <c r="E354" s="2">
-        <v>144879</v>
+        <v>1457785</v>
       </c>
       <c r="F354" s="2">
-        <v>143512</v>
+        <v>1457785</v>
       </c>
       <c r="G354" s="2">
-        <v>142145</v>
+        <v>1443767</v>
       </c>
       <c r="H354" s="2">
-        <v>140778</v>
+        <v>1429750</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>705</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>706</v>
       </c>
       <c r="E355" s="2">
-        <v>1408717</v>
+        <v>172084</v>
       </c>
       <c r="F355" s="2">
-        <v>1395427</v>
+        <v>172084</v>
       </c>
       <c r="G355" s="2">
-        <v>1382137</v>
+        <v>170429</v>
       </c>
       <c r="H355" s="2">
-        <v>1368847</v>
+        <v>168774</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>707</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>708</v>
       </c>
       <c r="E356" s="2">
-        <v>165355</v>
+        <v>1800372</v>
       </c>
       <c r="F356" s="2">
-        <v>163795</v>
+        <v>1800372</v>
       </c>
       <c r="G356" s="2">
-        <v>162235</v>
+        <v>1783061</v>
       </c>
       <c r="H356" s="2">
-        <v>160675</v>
+        <v>1765750</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>709</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>710</v>
       </c>
       <c r="E357" s="2">
-        <v>1736794</v>
+        <v>21685</v>
       </c>
       <c r="F357" s="2">
-        <v>1720409</v>
+        <v>21685</v>
       </c>
       <c r="G357" s="2">
-        <v>1704024</v>
+        <v>21477</v>
       </c>
       <c r="H357" s="2">
-        <v>1687640</v>
+        <v>21268</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>711</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>712</v>
       </c>
       <c r="E358" s="2">
-        <v>20972</v>
+        <v>212024</v>
       </c>
       <c r="F358" s="2">
-        <v>20774</v>
+        <v>212024</v>
       </c>
       <c r="G358" s="2">
-        <v>20576</v>
+        <v>209985</v>
       </c>
       <c r="H358" s="2">
-        <v>20379</v>
+        <v>207946</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>714</v>
       </c>
       <c r="E359" s="2">
-        <v>206802</v>
+        <v>2129142</v>
       </c>
       <c r="F359" s="2">
-        <v>204851</v>
+        <v>2129142</v>
       </c>
       <c r="G359" s="2">
-        <v>202900</v>
+        <v>2108670</v>
       </c>
       <c r="H359" s="2">
-        <v>200949</v>
+        <v>2088197</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>715</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>716</v>
       </c>
       <c r="E360" s="2">
-        <v>2064731</v>
+        <v>231584</v>
       </c>
       <c r="F360" s="2">
-        <v>2045252</v>
+        <v>231584</v>
       </c>
       <c r="G360" s="2">
-        <v>2025773</v>
+        <v>229357</v>
       </c>
       <c r="H360" s="2">
-        <v>2006295</v>
+        <v>227131</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>717</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>718</v>
       </c>
       <c r="E361" s="2">
-        <v>227384</v>
+        <v>313784</v>
       </c>
       <c r="F361" s="2">
-        <v>225239</v>
+        <v>313784</v>
       </c>
       <c r="G361" s="2">
-        <v>223094</v>
+        <v>310766</v>
       </c>
       <c r="H361" s="2">
-        <v>220948</v>
+        <v>307749</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>719</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>720</v>
       </c>
       <c r="E362" s="2">
-        <v>319818</v>
+        <v>4198</v>
       </c>
       <c r="F362" s="2">
-        <v>316801</v>
+        <v>4198</v>
       </c>
       <c r="G362" s="2">
-        <v>313784</v>
+        <v>4158</v>
       </c>
       <c r="H362" s="2">
-        <v>310766</v>
+        <v>4118</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>721</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>722</v>
       </c>
       <c r="E363" s="2">
-        <v>4206</v>
+        <v>41861</v>
       </c>
       <c r="F363" s="2">
-        <v>4166</v>
+        <v>41861</v>
       </c>
       <c r="G363" s="2">
-        <v>4127</v>
+        <v>41459</v>
       </c>
       <c r="H363" s="2">
-        <v>4087</v>
+        <v>41056</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>723</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E364" s="2">
-        <v>42666</v>
+        <v>416456</v>
       </c>
       <c r="F364" s="2">
-        <v>42264</v>
+        <v>416456</v>
       </c>
       <c r="G364" s="2">
-        <v>41861</v>
+        <v>412451</v>
       </c>
       <c r="H364" s="2">
-        <v>41459</v>
+        <v>408447</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>725</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>726</v>
       </c>
       <c r="E365" s="2">
-        <v>426461</v>
+        <v>78962</v>
       </c>
       <c r="F365" s="2">
-        <v>422438</v>
+        <v>78962</v>
       </c>
       <c r="G365" s="2">
-        <v>418415</v>
+        <v>78203</v>
       </c>
       <c r="H365" s="2">
-        <v>414392</v>
+        <v>77444</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>727</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>728</v>
       </c>
       <c r="E366" s="2">
-        <v>83767</v>
+        <v>826582</v>
       </c>
       <c r="F366" s="2">
-        <v>82976</v>
+        <v>826582</v>
       </c>
       <c r="G366" s="2">
-        <v>82186</v>
+        <v>818634</v>
       </c>
       <c r="H366" s="2">
-        <v>81396</v>
+        <v>810686</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>729</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E367" s="2">
-        <v>855330</v>
+        <v>104733</v>
       </c>
       <c r="F367" s="2">
-        <v>847261</v>
+        <v>104733</v>
       </c>
       <c r="G367" s="2">
-        <v>839192</v>
+        <v>103726</v>
       </c>
       <c r="H367" s="2">
-        <v>831122</v>
+        <v>102719</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>732</v>
       </c>
       <c r="E368" s="2">
-        <v>106778</v>
+        <v>104928</v>
       </c>
       <c r="F368" s="2">
-        <v>105771</v>
+        <v>104928</v>
       </c>
       <c r="G368" s="2">
-        <v>104763</v>
+        <v>103919</v>
       </c>
       <c r="H368" s="2">
-        <v>103756</v>
+        <v>102910</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>733</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>734</v>
       </c>
       <c r="E369" s="2">
-        <v>106946</v>
+        <v>12603</v>
       </c>
       <c r="F369" s="2">
-        <v>105937</v>
+        <v>12603</v>
       </c>
       <c r="G369" s="2">
-        <v>104928</v>
+        <v>12482</v>
       </c>
       <c r="H369" s="2">
-        <v>103919</v>
+        <v>12360</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>735</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E370" s="2">
-        <v>12622</v>
+        <v>125890</v>
       </c>
       <c r="F370" s="2">
-        <v>12503</v>
+        <v>125890</v>
       </c>
       <c r="G370" s="2">
-        <v>12384</v>
+        <v>124679</v>
       </c>
       <c r="H370" s="2">
-        <v>12265</v>
+        <v>123469</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>737</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>738</v>
       </c>
       <c r="E371" s="2">
-        <v>128311</v>
+        <v>20928</v>
       </c>
       <c r="F371" s="2">
-        <v>127100</v>
+        <v>20928</v>
       </c>
       <c r="G371" s="2">
-        <v>125890</v>
+        <v>20727</v>
       </c>
       <c r="H371" s="2">
-        <v>124679</v>
+        <v>20525</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>739</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E372" s="2">
-        <v>20920</v>
+        <v>209800</v>
       </c>
       <c r="F372" s="2">
-        <v>20723</v>
+        <v>209800</v>
       </c>
       <c r="G372" s="2">
-        <v>20525</v>
+        <v>207783</v>
       </c>
       <c r="H372" s="2">
-        <v>20328</v>
+        <v>205766</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>741</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E373" s="2">
-        <v>213206</v>
+        <v>209829</v>
       </c>
       <c r="F373" s="2">
-        <v>211195</v>
+        <v>209829</v>
       </c>
       <c r="G373" s="2">
-        <v>209184</v>
+        <v>207812</v>
       </c>
       <c r="H373" s="2">
-        <v>207172</v>
+        <v>205794</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>743</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>744</v>
       </c>
       <c r="E374" s="2">
-        <v>213865</v>
+        <v>2079977</v>
       </c>
       <c r="F374" s="2">
-        <v>211847</v>
+        <v>2079977</v>
       </c>
       <c r="G374" s="2">
-        <v>209829</v>
+        <v>2059977</v>
       </c>
       <c r="H374" s="2">
-        <v>207812</v>
+        <v>2039978</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>745</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>510</v>
+        <v>89</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E375" s="2">
-        <v>2095587</v>
+        <v>181298</v>
       </c>
       <c r="F375" s="2">
-        <v>2075817</v>
+        <v>181298</v>
       </c>
       <c r="G375" s="2">
-        <v>2056048</v>
+        <v>179555</v>
       </c>
       <c r="H375" s="2">
-        <v>2036278</v>
+        <v>177812</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>747</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E376" s="2">
-        <v>184785</v>
+        <v>136214</v>
       </c>
       <c r="F376" s="2">
-        <v>183041</v>
+        <v>136214</v>
       </c>
       <c r="G376" s="2">
-        <v>181298</v>
+        <v>134904</v>
       </c>
       <c r="H376" s="2">
-        <v>179555</v>
+        <v>133595</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>750</v>
       </c>
       <c r="E377" s="2">
-        <v>138834</v>
+        <v>35422</v>
       </c>
       <c r="F377" s="2">
-        <v>137524</v>
+        <v>35422</v>
       </c>
       <c r="G377" s="2">
-        <v>136214</v>
+        <v>35082</v>
       </c>
       <c r="H377" s="2">
-        <v>134904</v>
+        <v>34741</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>751</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E378" s="2">
-        <v>36104</v>
+        <v>31465</v>
       </c>
       <c r="F378" s="2">
-        <v>35763</v>
+        <v>31465</v>
       </c>
       <c r="G378" s="2">
-        <v>35422</v>
+        <v>31163</v>
       </c>
       <c r="H378" s="2">
-        <v>35082</v>
+        <v>30860</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>753</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E379" s="2">
-        <v>32070</v>
+        <v>259090</v>
       </c>
       <c r="F379" s="2">
-        <v>31768</v>
+        <v>259090</v>
       </c>
       <c r="G379" s="2">
-        <v>31465</v>
+        <v>256599</v>
       </c>
       <c r="H379" s="2">
-        <v>31163</v>
+        <v>254108</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>756</v>
       </c>
       <c r="E380" s="2">
-        <v>264073</v>
+        <v>411970</v>
       </c>
       <c r="F380" s="2">
-        <v>261581</v>
+        <v>411970</v>
       </c>
       <c r="G380" s="2">
-        <v>259090</v>
+        <v>408009</v>
       </c>
       <c r="H380" s="2">
-        <v>256599</v>
+        <v>404048</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>757</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E381" s="2">
-        <v>419893</v>
+        <v>68406</v>
       </c>
       <c r="F381" s="2">
-        <v>415931</v>
+        <v>68406</v>
       </c>
       <c r="G381" s="2">
-        <v>411970</v>
+        <v>67748</v>
       </c>
       <c r="H381" s="2">
-        <v>408009</v>
+        <v>67091</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>759</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E382" s="2">
-        <v>69722</v>
+        <v>85410</v>
       </c>
       <c r="F382" s="2">
-        <v>69064</v>
+        <v>85410</v>
       </c>
       <c r="G382" s="2">
-        <v>68406</v>
+        <v>84589</v>
       </c>
       <c r="H382" s="2">
-        <v>67748</v>
+        <v>83768</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E383" s="2">
-        <v>87053</v>
+        <v>82940</v>
       </c>
       <c r="F383" s="2">
-        <v>86231</v>
+        <v>82940</v>
       </c>
       <c r="G383" s="2">
-        <v>85410</v>
+        <v>82143</v>
       </c>
       <c r="H383" s="2">
-        <v>84589</v>
+        <v>81345</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>763</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E384" s="2">
-        <v>84535</v>
+        <v>136370</v>
       </c>
       <c r="F384" s="2">
-        <v>83738</v>
+        <v>136370</v>
       </c>
       <c r="G384" s="2">
-        <v>82940</v>
+        <v>135059</v>
       </c>
       <c r="H384" s="2">
-        <v>82143</v>
+        <v>133748</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>89</v>
+        <v>766</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="E385" s="2">
-        <v>138993</v>
+        <v>6240</v>
       </c>
       <c r="F385" s="2">
-        <v>137681</v>
+        <v>6240</v>
       </c>
       <c r="G385" s="2">
-        <v>136370</v>
+        <v>6180</v>
       </c>
       <c r="H385" s="2">
-        <v>135059</v>
+        <v>6120</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>769</v>
       </c>
       <c r="E386" s="2">
-        <v>6371</v>
+        <v>9656</v>
       </c>
       <c r="F386" s="2">
-        <v>6311</v>
+        <v>9656</v>
       </c>
       <c r="G386" s="2">
-        <v>6250</v>
+        <v>9564</v>
       </c>
       <c r="H386" s="2">
-        <v>6190</v>
+        <v>9471</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>770</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>771</v>
       </c>
       <c r="E387" s="2">
-        <v>8996</v>
+        <v>13918</v>
       </c>
       <c r="F387" s="2">
-        <v>8911</v>
+        <v>13918</v>
       </c>
       <c r="G387" s="2">
-        <v>8826</v>
+        <v>13784</v>
       </c>
       <c r="H387" s="2">
-        <v>8742</v>
+        <v>13651</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>773</v>
       </c>
       <c r="E388" s="2">
-        <v>14117</v>
+        <v>103974</v>
       </c>
       <c r="F388" s="2">
-        <v>13984</v>
+        <v>103974</v>
       </c>
       <c r="G388" s="2">
-        <v>13851</v>
+        <v>102974</v>
       </c>
       <c r="H388" s="2">
-        <v>13718</v>
+        <v>101975</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>775</v>
       </c>
       <c r="E389" s="2">
-        <v>105730</v>
+        <v>10400</v>
       </c>
       <c r="F389" s="2">
-        <v>104732</v>
+        <v>10400</v>
       </c>
       <c r="G389" s="2">
-        <v>103735</v>
+        <v>10300</v>
       </c>
       <c r="H389" s="2">
-        <v>102737</v>
+        <v>10200</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>777</v>
       </c>
       <c r="E390" s="2">
-        <v>10584</v>
+        <v>15603</v>
       </c>
       <c r="F390" s="2">
-        <v>10484</v>
+        <v>15603</v>
       </c>
       <c r="G390" s="2">
-        <v>10384</v>
+        <v>15453</v>
       </c>
       <c r="H390" s="2">
-        <v>10285</v>
+        <v>15303</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>778</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>779</v>
       </c>
       <c r="E391" s="2">
-        <v>15884</v>
+        <v>20800</v>
       </c>
       <c r="F391" s="2">
-        <v>15734</v>
+        <v>20800</v>
       </c>
       <c r="G391" s="2">
-        <v>15584</v>
+        <v>20600</v>
       </c>
       <c r="H391" s="2">
-        <v>15435</v>
+        <v>20400</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>780</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>781</v>
       </c>
       <c r="E392" s="2">
-        <v>21168</v>
+        <v>25998</v>
       </c>
       <c r="F392" s="2">
-        <v>20969</v>
+        <v>25998</v>
       </c>
       <c r="G392" s="2">
-        <v>20769</v>
+        <v>25748</v>
       </c>
       <c r="H392" s="2">
-        <v>20569</v>
+        <v>25498</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>783</v>
       </c>
       <c r="E393" s="2">
-        <v>26452</v>
+        <v>52000</v>
       </c>
       <c r="F393" s="2">
-        <v>26203</v>
+        <v>52000</v>
       </c>
       <c r="G393" s="2">
-        <v>25953</v>
+        <v>51500</v>
       </c>
       <c r="H393" s="2">
-        <v>25704</v>
+        <v>51000</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>784</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>785</v>
       </c>
       <c r="E394" s="2">
-        <v>52889</v>
+        <v>5203</v>
       </c>
       <c r="F394" s="2">
-        <v>52390</v>
+        <v>5203</v>
       </c>
       <c r="G394" s="2">
-        <v>51891</v>
+        <v>5153</v>
       </c>
       <c r="H394" s="2">
-        <v>51392</v>
+        <v>5103</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>768</v>
+        <v>10</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>787</v>
       </c>
       <c r="E395" s="2">
-        <v>5300</v>
+        <v>119626</v>
       </c>
       <c r="F395" s="2">
-        <v>5250</v>
+        <v>119626</v>
       </c>
       <c r="G395" s="2">
-        <v>5200</v>
+        <v>118476</v>
       </c>
       <c r="H395" s="2">
-        <v>5150</v>
+        <v>117326</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>10</v>
+        <v>766</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>789</v>
       </c>
       <c r="E396" s="2">
-        <v>121927</v>
+        <v>48490</v>
       </c>
       <c r="F396" s="2">
-        <v>120776</v>
+        <v>48490</v>
       </c>
       <c r="G396" s="2">
-        <v>119626</v>
+        <v>48024</v>
       </c>
       <c r="H396" s="2">
-        <v>118476</v>
+        <v>47558</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
         <v>790</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>791</v>
       </c>
       <c r="E397" s="2">
-        <v>49423</v>
+        <v>12818</v>
       </c>
       <c r="F397" s="2">
-        <v>48956</v>
+        <v>12818</v>
       </c>
       <c r="G397" s="2">
-        <v>48490</v>
+        <v>12695</v>
       </c>
       <c r="H397" s="2">
-        <v>48024</v>
+        <v>12572</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>793</v>
       </c>
       <c r="E398" s="2">
-        <v>13065</v>
+        <v>67558</v>
       </c>
       <c r="F398" s="2">
-        <v>12941</v>
+        <v>67558</v>
       </c>
       <c r="G398" s="2">
-        <v>12818</v>
+        <v>66909</v>
       </c>
       <c r="H398" s="2">
-        <v>12695</v>
+        <v>66259</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>794</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>795</v>
       </c>
       <c r="E399" s="2">
-        <v>68858</v>
+        <v>78135</v>
       </c>
       <c r="F399" s="2">
-        <v>68208</v>
+        <v>78135</v>
       </c>
       <c r="G399" s="2">
-        <v>67558</v>
+        <v>77384</v>
       </c>
       <c r="H399" s="2">
-        <v>66909</v>
+        <v>76633</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>796</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>797</v>
       </c>
       <c r="E400" s="2">
-        <v>80894</v>
+        <v>19500</v>
       </c>
       <c r="F400" s="2">
-        <v>80131</v>
+        <v>19500</v>
       </c>
       <c r="G400" s="2">
-        <v>79368</v>
+        <v>19313</v>
       </c>
       <c r="H400" s="2">
-        <v>78604</v>
+        <v>19125</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>798</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>799</v>
       </c>
       <c r="E401" s="2">
-        <v>19875</v>
+        <v>41023</v>
       </c>
       <c r="F401" s="2">
-        <v>19688</v>
+        <v>41023</v>
       </c>
       <c r="G401" s="2">
-        <v>19500</v>
+        <v>40628</v>
       </c>
       <c r="H401" s="2">
-        <v>19313</v>
+        <v>40234</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
         <v>800</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>801</v>
       </c>
       <c r="E402" s="2">
-        <v>41812</v>
+        <v>124348</v>
       </c>
       <c r="F402" s="2">
-        <v>41417</v>
+        <v>124348</v>
       </c>
       <c r="G402" s="2">
-        <v>41023</v>
+        <v>123152</v>
       </c>
       <c r="H402" s="2">
-        <v>40628</v>
+        <v>121956</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
         <v>802</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>768</v>
+        <v>803</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E403" s="2">
-        <v>127301</v>
+        <v>10701</v>
       </c>
       <c r="F403" s="2">
-        <v>126100</v>
+        <v>10701</v>
       </c>
       <c r="G403" s="2">
-        <v>124899</v>
+        <v>10598</v>
       </c>
       <c r="H403" s="2">
-        <v>123698</v>
+        <v>10495</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E404" s="2">
-        <v>10770</v>
+        <v>105367</v>
       </c>
       <c r="F404" s="2">
-        <v>10668</v>
+        <v>105367</v>
       </c>
       <c r="G404" s="2">
-        <v>10566</v>
+        <v>104353</v>
       </c>
       <c r="H404" s="2">
-        <v>10465</v>
+        <v>103340</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
         <v>807</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E405" s="2">
-        <v>104770</v>
+        <v>11227</v>
       </c>
       <c r="F405" s="2">
-        <v>103782</v>
+        <v>11227</v>
       </c>
       <c r="G405" s="2">
-        <v>102794</v>
+        <v>11119</v>
       </c>
       <c r="H405" s="2">
-        <v>101805</v>
+        <v>11011</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
         <v>809</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>810</v>
       </c>
       <c r="E406" s="2">
-        <v>11555</v>
+        <v>112736</v>
       </c>
       <c r="F406" s="2">
-        <v>11446</v>
+        <v>112736</v>
       </c>
       <c r="G406" s="2">
-        <v>11337</v>
+        <v>111652</v>
       </c>
       <c r="H406" s="2">
-        <v>11228</v>
+        <v>110568</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>812</v>
       </c>
       <c r="E407" s="2">
-        <v>115468</v>
+        <v>210726</v>
       </c>
       <c r="F407" s="2">
-        <v>114379</v>
+        <v>210726</v>
       </c>
       <c r="G407" s="2">
-        <v>113289</v>
+        <v>208700</v>
       </c>
       <c r="H407" s="2">
-        <v>112200</v>
+        <v>206673</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>813</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E408" s="2">
-        <v>214798</v>
+        <v>225966</v>
       </c>
       <c r="F408" s="2">
-        <v>212772</v>
+        <v>225966</v>
       </c>
       <c r="G408" s="2">
-        <v>210746</v>
+        <v>223793</v>
       </c>
       <c r="H408" s="2">
-        <v>208719</v>
+        <v>221621</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
         <v>815</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>816</v>
       </c>
       <c r="E409" s="2">
-        <v>230908</v>
+        <v>30996</v>
       </c>
       <c r="F409" s="2">
-        <v>228730</v>
+        <v>30996</v>
       </c>
       <c r="G409" s="2">
-        <v>226552</v>
+        <v>30698</v>
       </c>
       <c r="H409" s="2">
-        <v>224373</v>
+        <v>30400</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>818</v>
       </c>
       <c r="E410" s="2">
-        <v>31693</v>
+        <v>33840</v>
       </c>
       <c r="F410" s="2">
-        <v>31394</v>
+        <v>33840</v>
       </c>
       <c r="G410" s="2">
-        <v>31095</v>
+        <v>33514</v>
       </c>
       <c r="H410" s="2">
-        <v>30796</v>
+        <v>33189</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
         <v>819</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>820</v>
       </c>
       <c r="E411" s="2">
-        <v>34659</v>
+        <v>52642</v>
       </c>
       <c r="F411" s="2">
-        <v>34332</v>
+        <v>52642</v>
       </c>
       <c r="G411" s="2">
-        <v>34005</v>
+        <v>52136</v>
       </c>
       <c r="H411" s="2">
-        <v>33678</v>
+        <v>51629</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
         <v>821</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>822</v>
       </c>
       <c r="E412" s="2">
-        <v>53472</v>
+        <v>526577</v>
       </c>
       <c r="F412" s="2">
-        <v>52967</v>
+        <v>526577</v>
       </c>
       <c r="G412" s="2">
-        <v>52463</v>
+        <v>521514</v>
       </c>
       <c r="H412" s="2">
-        <v>51958</v>
+        <v>516450</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
         <v>823</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>824</v>
       </c>
       <c r="E413" s="2">
-        <v>523924</v>
+        <v>56382</v>
       </c>
       <c r="F413" s="2">
-        <v>518981</v>
+        <v>56382</v>
       </c>
       <c r="G413" s="2">
-        <v>514039</v>
+        <v>55839</v>
       </c>
       <c r="H413" s="2">
-        <v>509096</v>
+        <v>55297</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
         <v>825</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E414" s="2">
-        <v>57748</v>
+        <v>564616</v>
       </c>
       <c r="F414" s="2">
-        <v>57203</v>
+        <v>564616</v>
       </c>
       <c r="G414" s="2">
-        <v>56658</v>
+        <v>559187</v>
       </c>
       <c r="H414" s="2">
-        <v>56113</v>
+        <v>553758</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
         <v>827</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>828</v>
       </c>
       <c r="E415" s="2">
-        <v>577230</v>
+        <v>139524</v>
       </c>
       <c r="F415" s="2">
-        <v>571785</v>
+        <v>139524</v>
       </c>
       <c r="G415" s="2">
-        <v>566339</v>
+        <v>138183</v>
       </c>
       <c r="H415" s="2">
-        <v>560894</v>
+        <v>136841</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>829</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E416" s="2">
-        <v>142207</v>
+        <v>61150</v>
       </c>
       <c r="F416" s="2">
-        <v>140866</v>
+        <v>61150</v>
       </c>
       <c r="G416" s="2">
-        <v>139524</v>
+        <v>60562</v>
       </c>
       <c r="H416" s="2">
-        <v>138183</v>
+        <v>59974</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>831</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E417" s="2">
-        <v>56741</v>
+        <v>123558</v>
       </c>
       <c r="F417" s="2">
-        <v>56205</v>
+        <v>123558</v>
       </c>
       <c r="G417" s="2">
-        <v>55670</v>
+        <v>122370</v>
       </c>
       <c r="H417" s="2">
-        <v>55135</v>
+        <v>121182</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
         <v>833</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>834</v>
+        <v>430</v>
       </c>
       <c r="E418" s="2">
-        <v>114917</v>
+        <v>12125</v>
       </c>
       <c r="F418" s="2">
-        <v>113833</v>
+        <v>12125</v>
       </c>
       <c r="G418" s="2">
-        <v>112748</v>
+        <v>12009</v>
       </c>
       <c r="H418" s="2">
-        <v>111664</v>
+        <v>11892</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="D419" s="1" t="s">
         <v>835</v>
       </c>
-      <c r="C419" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E419" s="2">
-        <v>11398</v>
+        <v>33289</v>
       </c>
       <c r="F419" s="2">
-        <v>11291</v>
+        <v>33289</v>
       </c>
       <c r="G419" s="2">
-        <v>11183</v>
+        <v>32969</v>
       </c>
       <c r="H419" s="2">
-        <v>11076</v>
+        <v>32649</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>836</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>837</v>
       </c>
       <c r="E420" s="2">
-        <v>33448</v>
+        <v>66680</v>
       </c>
       <c r="F420" s="2">
-        <v>33133</v>
+        <v>66680</v>
       </c>
       <c r="G420" s="2">
-        <v>32817</v>
+        <v>66038</v>
       </c>
       <c r="H420" s="2">
-        <v>32502</v>
+        <v>65397</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>838</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>839</v>
       </c>
       <c r="E421" s="2">
-        <v>67962</v>
+        <v>17238</v>
       </c>
       <c r="F421" s="2">
-        <v>67321</v>
+        <v>17238</v>
       </c>
       <c r="G421" s="2">
-        <v>66680</v>
+        <v>17072</v>
       </c>
       <c r="H421" s="2">
-        <v>66038</v>
+        <v>16907</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>840</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E422" s="2">
-        <v>17570</v>
+        <v>93704</v>
       </c>
       <c r="F422" s="2">
-        <v>17404</v>
+        <v>93704</v>
       </c>
       <c r="G422" s="2">
-        <v>17238</v>
+        <v>92803</v>
       </c>
       <c r="H422" s="2">
-        <v>17072</v>
+        <v>91902</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>842</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>843</v>
       </c>
       <c r="E423" s="2">
-        <v>95771</v>
+        <v>24258</v>
       </c>
       <c r="F423" s="2">
-        <v>94868</v>
+        <v>24258</v>
       </c>
       <c r="G423" s="2">
-        <v>93964</v>
+        <v>24025</v>
       </c>
       <c r="H423" s="2">
-        <v>93061</v>
+        <v>23792</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>844</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>845</v>
       </c>
       <c r="E424" s="2">
-        <v>24725</v>
+        <v>121810</v>
       </c>
       <c r="F424" s="2">
-        <v>24491</v>
+        <v>121810</v>
       </c>
       <c r="G424" s="2">
-        <v>24258</v>
+        <v>120639</v>
       </c>
       <c r="H424" s="2">
-        <v>24025</v>
+        <v>119468</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>846</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E425" s="2">
-        <v>124153</v>
+        <v>67850</v>
       </c>
       <c r="F425" s="2">
-        <v>122981</v>
+        <v>67850</v>
       </c>
       <c r="G425" s="2">
-        <v>121810</v>
+        <v>67197</v>
       </c>
       <c r="H425" s="2">
-        <v>120639</v>
+        <v>66545</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>848</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>849</v>
       </c>
       <c r="E426" s="2">
-        <v>69154</v>
+        <v>66669</v>
       </c>
       <c r="F426" s="2">
-        <v>68502</v>
+        <v>66669</v>
       </c>
       <c r="G426" s="2">
-        <v>67850</v>
+        <v>66028</v>
       </c>
       <c r="H426" s="2">
-        <v>67197</v>
+        <v>65387</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>850</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>768</v>
+        <v>803</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>851</v>
       </c>
       <c r="E427" s="2">
-        <v>68174</v>
+        <v>157061</v>
       </c>
       <c r="F427" s="2">
-        <v>67531</v>
+        <v>157061</v>
       </c>
       <c r="G427" s="2">
-        <v>66888</v>
+        <v>155551</v>
       </c>
       <c r="H427" s="2">
-        <v>66244</v>
+        <v>154040</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>852</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>805</v>
+        <v>56</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>853</v>
       </c>
       <c r="E428" s="2">
-        <v>159769</v>
+        <v>68302</v>
       </c>
       <c r="F428" s="2">
-        <v>158261</v>
+        <v>68302</v>
       </c>
       <c r="G428" s="2">
-        <v>156754</v>
+        <v>67645</v>
       </c>
       <c r="H428" s="2">
-        <v>155247</v>
+        <v>66989</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>854</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>855</v>
       </c>
       <c r="E429" s="2">
-        <v>69616</v>
+        <v>97786</v>
       </c>
       <c r="F429" s="2">
-        <v>68959</v>
+        <v>97786</v>
       </c>
       <c r="G429" s="2">
-        <v>68302</v>
+        <v>96846</v>
       </c>
       <c r="H429" s="2">
-        <v>67645</v>
+        <v>95906</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>856</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>857</v>
       </c>
       <c r="E430" s="2">
-        <v>99667</v>
+        <v>101426</v>
       </c>
       <c r="F430" s="2">
-        <v>98726</v>
+        <v>101426</v>
       </c>
       <c r="G430" s="2">
-        <v>97786</v>
+        <v>100451</v>
       </c>
       <c r="H430" s="2">
-        <v>96846</v>
+        <v>99476</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>858</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>859</v>
       </c>
       <c r="E431" s="2">
-        <v>103377</v>
+        <v>117572</v>
       </c>
       <c r="F431" s="2">
-        <v>102401</v>
+        <v>117572</v>
       </c>
       <c r="G431" s="2">
-        <v>101426</v>
+        <v>116442</v>
       </c>
       <c r="H431" s="2">
-        <v>100451</v>
+        <v>115311</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>860</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>861</v>
       </c>
       <c r="E432" s="2">
-        <v>122382</v>
+        <v>51551</v>
       </c>
       <c r="F432" s="2">
-        <v>121228</v>
+        <v>51551</v>
       </c>
       <c r="G432" s="2">
-        <v>120073</v>
+        <v>51055</v>
       </c>
       <c r="H432" s="2">
-        <v>118919</v>
+        <v>50559</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>862</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>863</v>
       </c>
       <c r="E433" s="2">
-        <v>52542</v>
+        <v>6401</v>
       </c>
       <c r="F433" s="2">
-        <v>52046</v>
+        <v>6401</v>
       </c>
       <c r="G433" s="2">
-        <v>51551</v>
+        <v>6340</v>
       </c>
       <c r="H433" s="2">
-        <v>51055</v>
+        <v>6278</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>864</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>865</v>
       </c>
       <c r="E434" s="2">
-        <v>6524</v>
+        <v>5491</v>
       </c>
       <c r="F434" s="2">
-        <v>6463</v>
+        <v>5491</v>
       </c>
       <c r="G434" s="2">
-        <v>6401</v>
+        <v>5438</v>
       </c>
       <c r="H434" s="2">
-        <v>6340</v>
+        <v>5386</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>866</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>867</v>
       </c>
       <c r="E435" s="2">
-        <v>5597</v>
+        <v>65057</v>
       </c>
       <c r="F435" s="2">
-        <v>5544</v>
+        <v>65057</v>
       </c>
       <c r="G435" s="2">
-        <v>5491</v>
+        <v>64432</v>
       </c>
       <c r="H435" s="2">
-        <v>5438</v>
+        <v>63806</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>868</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>869</v>
       </c>
       <c r="E436" s="2">
-        <v>66853</v>
+        <v>12074</v>
       </c>
       <c r="F436" s="2">
-        <v>66222</v>
+        <v>12074</v>
       </c>
       <c r="G436" s="2">
-        <v>65592</v>
+        <v>11958</v>
       </c>
       <c r="H436" s="2">
-        <v>64961</v>
+        <v>11842</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>870</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>871</v>
       </c>
       <c r="E437" s="2">
-        <v>12519</v>
+        <v>19812</v>
       </c>
       <c r="F437" s="2">
-        <v>12401</v>
+        <v>19812</v>
       </c>
       <c r="G437" s="2">
-        <v>12282</v>
+        <v>19622</v>
       </c>
       <c r="H437" s="2">
-        <v>12164</v>
+        <v>19431</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>872</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>873</v>
       </c>
       <c r="E438" s="2">
-        <v>16149</v>
+        <v>17196</v>
       </c>
       <c r="F438" s="2">
-        <v>15997</v>
+        <v>17196</v>
       </c>
       <c r="G438" s="2">
-        <v>15844</v>
+        <v>17031</v>
       </c>
       <c r="H438" s="2">
-        <v>15692</v>
+        <v>16866</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>874</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>875</v>
       </c>
       <c r="E439" s="2">
-        <v>16255</v>
+        <v>99570</v>
       </c>
       <c r="F439" s="2">
-        <v>16102</v>
+        <v>99570</v>
       </c>
       <c r="G439" s="2">
-        <v>15948</v>
+        <v>98612</v>
       </c>
       <c r="H439" s="2">
-        <v>15795</v>
+        <v>97655</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>876</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>877</v>
       </c>
       <c r="E440" s="2">
-        <v>101490</v>
+        <v>20353</v>
       </c>
       <c r="F440" s="2">
-        <v>100532</v>
+        <v>20353</v>
       </c>
       <c r="G440" s="2">
-        <v>99575</v>
+        <v>20157</v>
       </c>
       <c r="H440" s="2">
-        <v>98617</v>
+        <v>19961</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>878</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>879</v>
       </c>
       <c r="E441" s="2">
-        <v>20744</v>
+        <v>99320</v>
       </c>
       <c r="F441" s="2">
-        <v>20549</v>
+        <v>99320</v>
       </c>
       <c r="G441" s="2">
-        <v>20353</v>
+        <v>98365</v>
       </c>
       <c r="H441" s="2">
-        <v>20157</v>
+        <v>97410</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>880</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>881</v>
       </c>
       <c r="E442" s="2">
-        <v>103562</v>
+        <v>10531</v>
       </c>
       <c r="F442" s="2">
-        <v>102585</v>
+        <v>10531</v>
       </c>
       <c r="G442" s="2">
-        <v>101608</v>
+        <v>10430</v>
       </c>
       <c r="H442" s="2">
-        <v>100631</v>
+        <v>10329</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>882</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>883</v>
       </c>
       <c r="E443" s="2">
-        <v>11411</v>
+        <v>3276</v>
       </c>
       <c r="F443" s="2">
-        <v>11303</v>
+        <v>3276</v>
       </c>
       <c r="G443" s="2">
-        <v>11196</v>
+        <v>3245</v>
       </c>
       <c r="H443" s="2">
-        <v>11088</v>
+        <v>3213</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>884</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>885</v>
       </c>
       <c r="E444" s="2">
-        <v>3265</v>
+        <v>16271</v>
       </c>
       <c r="F444" s="2">
-        <v>3234</v>
+        <v>16271</v>
       </c>
       <c r="G444" s="2">
-        <v>3203</v>
+        <v>16114</v>
       </c>
       <c r="H444" s="2">
-        <v>3172</v>
+        <v>15958</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>886</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>887</v>
       </c>
       <c r="E445" s="2">
-        <v>16584</v>
+        <v>20412</v>
       </c>
       <c r="F445" s="2">
-        <v>16427</v>
+        <v>20412</v>
       </c>
       <c r="G445" s="2">
-        <v>16271</v>
+        <v>20216</v>
       </c>
       <c r="H445" s="2">
-        <v>16114</v>
+        <v>20020</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>888</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>889</v>
       </c>
       <c r="E446" s="2">
-        <v>21730</v>
+        <v>25621</v>
       </c>
       <c r="F446" s="2">
-        <v>21525</v>
+        <v>25621</v>
       </c>
       <c r="G446" s="2">
-        <v>21320</v>
+        <v>25375</v>
       </c>
       <c r="H446" s="2">
-        <v>21115</v>
+        <v>25129</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
         <v>890</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>891</v>
       </c>
       <c r="E447" s="2">
-        <v>26951</v>
+        <v>51197</v>
       </c>
       <c r="F447" s="2">
-        <v>26696</v>
+        <v>51197</v>
       </c>
       <c r="G447" s="2">
-        <v>26442</v>
+        <v>50705</v>
       </c>
       <c r="H447" s="2">
-        <v>26188</v>
+        <v>50213</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>892</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>893</v>
       </c>
       <c r="E448" s="2">
-        <v>51961</v>
+        <v>5349</v>
       </c>
       <c r="F448" s="2">
-        <v>51471</v>
+        <v>5349</v>
       </c>
       <c r="G448" s="2">
-        <v>50981</v>
+        <v>5297</v>
       </c>
       <c r="H448" s="2">
-        <v>50491</v>
+        <v>5246</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>894</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>56</v>
+        <v>89</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>895</v>
       </c>
       <c r="E449" s="2">
-        <v>6169</v>
+        <v>100641</v>
       </c>
       <c r="F449" s="2">
-        <v>6111</v>
+        <v>100641</v>
       </c>
       <c r="G449" s="2">
-        <v>6053</v>
+        <v>99673</v>
       </c>
       <c r="H449" s="2">
-        <v>5995</v>
+        <v>98705</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>896</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>897</v>
       </c>
       <c r="E450" s="2">
-        <v>102741</v>
+        <v>10494</v>
       </c>
       <c r="F450" s="2">
-        <v>101771</v>
+        <v>10494</v>
       </c>
       <c r="G450" s="2">
-        <v>100802</v>
+        <v>10393</v>
       </c>
       <c r="H450" s="2">
-        <v>99833</v>
+        <v>10292</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>898</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>899</v>
       </c>
       <c r="E451" s="2">
-        <v>10701</v>
+        <v>15324</v>
       </c>
       <c r="F451" s="2">
-        <v>10600</v>
+        <v>15324</v>
       </c>
       <c r="G451" s="2">
-        <v>10499</v>
+        <v>15177</v>
       </c>
       <c r="H451" s="2">
-        <v>10398</v>
+        <v>15030</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>900</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E452" s="2">
-        <v>15699</v>
+        <v>20675</v>
       </c>
       <c r="F452" s="2">
-        <v>15551</v>
+        <v>20675</v>
       </c>
       <c r="G452" s="2">
-        <v>15402</v>
+        <v>20476</v>
       </c>
       <c r="H452" s="2">
-        <v>15254</v>
+        <v>20278</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>902</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>903</v>
       </c>
       <c r="E453" s="2">
-        <v>21073</v>
+        <v>25542</v>
       </c>
       <c r="F453" s="2">
-        <v>20874</v>
+        <v>25542</v>
       </c>
       <c r="G453" s="2">
-        <v>20675</v>
+        <v>25297</v>
       </c>
       <c r="H453" s="2">
-        <v>20476</v>
+        <v>25051</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>904</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>905</v>
       </c>
       <c r="E454" s="2">
-        <v>26097</v>
+        <v>51038</v>
       </c>
       <c r="F454" s="2">
-        <v>25851</v>
+        <v>51038</v>
       </c>
       <c r="G454" s="2">
-        <v>25605</v>
+        <v>50547</v>
       </c>
       <c r="H454" s="2">
-        <v>25359</v>
+        <v>50057</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>906</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>907</v>
       </c>
       <c r="E455" s="2">
-        <v>52051</v>
+        <v>5346</v>
       </c>
       <c r="F455" s="2">
-        <v>51560</v>
+        <v>5346</v>
       </c>
       <c r="G455" s="2">
-        <v>51069</v>
+        <v>5294</v>
       </c>
       <c r="H455" s="2">
-        <v>50578</v>
+        <v>5243</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>908</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>89</v>
+        <v>909</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E456" s="2">
-        <v>5480</v>
+        <v>30390</v>
       </c>
       <c r="F456" s="2">
-        <v>5429</v>
+        <v>30390</v>
       </c>
       <c r="G456" s="2">
-        <v>5377</v>
+        <v>30098</v>
       </c>
       <c r="H456" s="2">
-        <v>5325</v>
+        <v>29805</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>912</v>
       </c>
       <c r="E457" s="2">
-        <v>32107</v>
+        <v>356725</v>
       </c>
       <c r="F457" s="2">
-        <v>31805</v>
+        <v>356725</v>
       </c>
       <c r="G457" s="2">
-        <v>31502</v>
+        <v>353295</v>
       </c>
       <c r="H457" s="2">
-        <v>31199</v>
+        <v>349865</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>914</v>
       </c>
       <c r="E458" s="2">
-        <v>370810</v>
+        <v>385388</v>
       </c>
       <c r="F458" s="2">
-        <v>367312</v>
+        <v>385388</v>
       </c>
       <c r="G458" s="2">
-        <v>363814</v>
+        <v>381682</v>
       </c>
       <c r="H458" s="2">
-        <v>360316</v>
+        <v>377976</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E459" s="2">
-        <v>392062</v>
+        <v>76759</v>
       </c>
       <c r="F459" s="2">
-        <v>388364</v>
+        <v>76759</v>
       </c>
       <c r="G459" s="2">
-        <v>384665</v>
+        <v>76021</v>
       </c>
       <c r="H459" s="2">
-        <v>380966</v>
+        <v>75283</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>917</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>918</v>
       </c>
       <c r="E460" s="2">
-        <v>78896</v>
+        <v>775458</v>
       </c>
       <c r="F460" s="2">
-        <v>78152</v>
+        <v>775458</v>
       </c>
       <c r="G460" s="2">
-        <v>77407</v>
+        <v>768002</v>
       </c>
       <c r="H460" s="2">
-        <v>76663</v>
+        <v>760546</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>920</v>
       </c>
       <c r="E461" s="2">
-        <v>783609</v>
+        <v>15438</v>
       </c>
       <c r="F461" s="2">
-        <v>776217</v>
+        <v>15438</v>
       </c>
       <c r="G461" s="2">
-        <v>768824</v>
+        <v>15289</v>
       </c>
       <c r="H461" s="2">
-        <v>761432</v>
+        <v>15141</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>921</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E462" s="2">
-        <v>15682</v>
+        <v>155113</v>
       </c>
       <c r="F462" s="2">
-        <v>15534</v>
+        <v>155113</v>
       </c>
       <c r="G462" s="2">
-        <v>15386</v>
+        <v>153621</v>
       </c>
       <c r="H462" s="2">
-        <v>15238</v>
+        <v>152130</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>924</v>
       </c>
       <c r="E463" s="2">
-        <v>156734</v>
+        <v>1550890</v>
       </c>
       <c r="F463" s="2">
-        <v>155255</v>
+        <v>1550890</v>
       </c>
       <c r="G463" s="2">
-        <v>153776</v>
+        <v>1535977</v>
       </c>
       <c r="H463" s="2">
-        <v>152298</v>
+        <v>1521065</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>911</v>
+        <v>508</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>926</v>
       </c>
       <c r="E464" s="2">
-        <v>1573218</v>
+        <v>28321</v>
       </c>
       <c r="F464" s="2">
-        <v>1558376</v>
+        <v>28321</v>
       </c>
       <c r="G464" s="2">
-        <v>1543535</v>
+        <v>28049</v>
       </c>
       <c r="H464" s="2">
-        <v>1528693</v>
+        <v>27777</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E465" s="2">
-        <v>28807</v>
+        <v>56348</v>
       </c>
       <c r="F465" s="2">
-        <v>28535</v>
+        <v>56348</v>
       </c>
       <c r="G465" s="2">
-        <v>28263</v>
+        <v>55806</v>
       </c>
       <c r="H465" s="2">
-        <v>27991</v>
+        <v>55265</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>929</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>930</v>
       </c>
       <c r="E466" s="2">
-        <v>57818</v>
+        <v>84509</v>
       </c>
       <c r="F466" s="2">
-        <v>57272</v>
+        <v>84509</v>
       </c>
       <c r="G466" s="2">
-        <v>56727</v>
+        <v>83697</v>
       </c>
       <c r="H466" s="2">
-        <v>56181</v>
+        <v>82884</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>932</v>
       </c>
       <c r="E467" s="2">
-        <v>86713</v>
+        <v>112670</v>
       </c>
       <c r="F467" s="2">
-        <v>85895</v>
+        <v>112670</v>
       </c>
       <c r="G467" s="2">
-        <v>85077</v>
+        <v>111587</v>
       </c>
       <c r="H467" s="2">
-        <v>84259</v>
+        <v>110504</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E468" s="2">
-        <v>115609</v>
+        <v>140832</v>
       </c>
       <c r="F468" s="2">
-        <v>114518</v>
+        <v>140832</v>
       </c>
       <c r="G468" s="2">
-        <v>113428</v>
+        <v>139477</v>
       </c>
       <c r="H468" s="2">
-        <v>112337</v>
+        <v>138123</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
         <v>935</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>936</v>
       </c>
       <c r="E469" s="2">
-        <v>144505</v>
+        <v>27071</v>
       </c>
       <c r="F469" s="2">
-        <v>143141</v>
+        <v>27071</v>
       </c>
       <c r="G469" s="2">
-        <v>141778</v>
+        <v>26811</v>
       </c>
       <c r="H469" s="2">
-        <v>140415</v>
+        <v>26551</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
         <v>937</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>938</v>
       </c>
       <c r="E470" s="2">
-        <v>26682</v>
+        <v>35865</v>
       </c>
       <c r="F470" s="2">
-        <v>26431</v>
+        <v>35865</v>
       </c>
       <c r="G470" s="2">
-        <v>26179</v>
+        <v>35521</v>
       </c>
       <c r="H470" s="2">
-        <v>25927</v>
+        <v>35176</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>510</v>
+        <v>10</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>940</v>
       </c>
       <c r="E471" s="2">
-        <v>35909</v>
+        <v>16151</v>
       </c>
       <c r="F471" s="2">
-        <v>35570</v>
+        <v>16151</v>
       </c>
       <c r="G471" s="2">
-        <v>35231</v>
+        <v>15996</v>
       </c>
       <c r="H471" s="2">
-        <v>34892</v>
+        <v>15841</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
         <v>941</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>942</v>
       </c>
       <c r="E472" s="2">
-        <v>13583</v>
+        <v>39530</v>
       </c>
       <c r="F472" s="2">
-        <v>13455</v>
+        <v>39530</v>
       </c>
       <c r="G472" s="2">
-        <v>13327</v>
+        <v>39150</v>
       </c>
       <c r="H472" s="2">
-        <v>13198</v>
+        <v>38770</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
         <v>943</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>10</v>
+        <v>944</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="E473" s="2">
-        <v>40291</v>
+        <v>70715</v>
       </c>
       <c r="F473" s="2">
-        <v>39911</v>
+        <v>70715</v>
       </c>
       <c r="G473" s="2">
-        <v>39530</v>
+        <v>70035</v>
       </c>
       <c r="H473" s="2">
-        <v>39150</v>
+        <v>69355</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>947</v>
       </c>
       <c r="E474" s="2">
-        <v>72075</v>
+        <v>352793</v>
       </c>
       <c r="F474" s="2">
-        <v>71395</v>
+        <v>352793</v>
       </c>
       <c r="G474" s="2">
-        <v>70715</v>
+        <v>349401</v>
       </c>
       <c r="H474" s="2">
-        <v>70035</v>
+        <v>346008</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
         <v>948</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>949</v>
       </c>
       <c r="E475" s="2">
-        <v>355699</v>
+        <v>705533</v>
       </c>
       <c r="F475" s="2">
-        <v>352343</v>
+        <v>705533</v>
       </c>
       <c r="G475" s="2">
-        <v>348988</v>
+        <v>698749</v>
       </c>
       <c r="H475" s="2">
-        <v>345632</v>
+        <v>691965</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>950</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>951</v>
       </c>
       <c r="E476" s="2">
-        <v>710290</v>
+        <v>14488</v>
       </c>
       <c r="F476" s="2">
-        <v>703589</v>
+        <v>14488</v>
       </c>
       <c r="G476" s="2">
-        <v>696888</v>
+        <v>14349</v>
       </c>
       <c r="H476" s="2">
-        <v>690188</v>
+        <v>14210</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
         <v>952</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>953</v>
       </c>
       <c r="E477" s="2">
-        <v>14767</v>
+        <v>141159</v>
       </c>
       <c r="F477" s="2">
-        <v>14628</v>
+        <v>141159</v>
       </c>
       <c r="G477" s="2">
-        <v>14488</v>
+        <v>139802</v>
       </c>
       <c r="H477" s="2">
-        <v>14349</v>
+        <v>138445</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
         <v>954</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>955</v>
       </c>
       <c r="E478" s="2">
-        <v>143127</v>
+        <v>1412941</v>
       </c>
       <c r="F478" s="2">
-        <v>141776</v>
+        <v>1412941</v>
       </c>
       <c r="G478" s="2">
-        <v>140426</v>
+        <v>1399355</v>
       </c>
       <c r="H478" s="2">
-        <v>139076</v>
+        <v>1385769</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
         <v>956</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>957</v>
       </c>
       <c r="E479" s="2">
-        <v>1440113</v>
+        <v>16862</v>
       </c>
       <c r="F479" s="2">
-        <v>1426527</v>
+        <v>16862</v>
       </c>
       <c r="G479" s="2">
-        <v>1412941</v>
+        <v>16699</v>
       </c>
       <c r="H479" s="2">
-        <v>1399355</v>
+        <v>16537</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
         <v>958</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>959</v>
       </c>
       <c r="E480" s="2">
-        <v>17186</v>
+        <v>67876</v>
       </c>
       <c r="F480" s="2">
-        <v>17024</v>
+        <v>67876</v>
       </c>
       <c r="G480" s="2">
-        <v>16862</v>
+        <v>67223</v>
       </c>
       <c r="H480" s="2">
-        <v>16699</v>
+        <v>66570</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
         <v>960</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>961</v>
       </c>
       <c r="E481" s="2">
-        <v>68536</v>
+        <v>38217</v>
       </c>
       <c r="F481" s="2">
-        <v>67890</v>
+        <v>38217</v>
       </c>
       <c r="G481" s="2">
-        <v>67243</v>
+        <v>37849</v>
       </c>
       <c r="H481" s="2">
-        <v>66597</v>
+        <v>37482</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
         <v>962</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D482" s="1" t="s">
         <v>963</v>
       </c>
       <c r="E482" s="2">
-        <v>38326</v>
+        <v>114564</v>
       </c>
       <c r="F482" s="2">
-        <v>37965</v>
+        <v>114564</v>
       </c>
       <c r="G482" s="2">
-        <v>37603</v>
+        <v>113463</v>
       </c>
       <c r="H482" s="2">
-        <v>37242</v>
+        <v>112361</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
         <v>964</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>965</v>
       </c>
       <c r="E483" s="2">
-        <v>115079</v>
+        <v>14488</v>
       </c>
       <c r="F483" s="2">
-        <v>113993</v>
+        <v>14488</v>
       </c>
       <c r="G483" s="2">
-        <v>112908</v>
+        <v>14349</v>
       </c>
       <c r="H483" s="2">
-        <v>111822</v>
+        <v>14210</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
         <v>966</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>946</v>
+        <v>967</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E484" s="2">
-        <v>14767</v>
+        <v>1892826</v>
       </c>
       <c r="F484" s="2">
-        <v>14628</v>
+        <v>1892826</v>
       </c>
       <c r="G484" s="2">
-        <v>14488</v>
+        <v>1874626</v>
       </c>
       <c r="H484" s="2">
-        <v>14349</v>
+        <v>1856426</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>970</v>
       </c>
       <c r="E485" s="2">
-        <v>1929227</v>
+        <v>18554</v>
       </c>
       <c r="F485" s="2">
-        <v>1911026</v>
+        <v>18554</v>
       </c>
       <c r="G485" s="2">
-        <v>1892826</v>
+        <v>18375</v>
       </c>
       <c r="H485" s="2">
-        <v>1874626</v>
+        <v>18197</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
         <v>971</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>972</v>
       </c>
       <c r="E486" s="2">
-        <v>18846</v>
+        <v>185536</v>
       </c>
       <c r="F486" s="2">
-        <v>18668</v>
+        <v>185536</v>
       </c>
       <c r="G486" s="2">
-        <v>18490</v>
+        <v>183752</v>
       </c>
       <c r="H486" s="2">
-        <v>18312</v>
+        <v>181968</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
         <v>973</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>974</v>
       </c>
       <c r="E487" s="2">
-        <v>188378</v>
+        <v>278304</v>
       </c>
       <c r="F487" s="2">
-        <v>186601</v>
+        <v>278304</v>
       </c>
       <c r="G487" s="2">
-        <v>184824</v>
+        <v>275628</v>
       </c>
       <c r="H487" s="2">
-        <v>183046</v>
+        <v>272952</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>975</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>976</v>
       </c>
       <c r="E488" s="2">
-        <v>282553</v>
+        <v>4732026</v>
       </c>
       <c r="F488" s="2">
-        <v>279887</v>
+        <v>4732026</v>
       </c>
       <c r="G488" s="2">
-        <v>277221</v>
+        <v>4686526</v>
       </c>
       <c r="H488" s="2">
-        <v>274556</v>
+        <v>4641026</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>978</v>
       </c>
       <c r="E489" s="2">
-        <v>4823027</v>
+        <v>4597</v>
       </c>
       <c r="F489" s="2">
-        <v>4777526</v>
+        <v>4597</v>
       </c>
       <c r="G489" s="2">
-        <v>4732026</v>
+        <v>4553</v>
       </c>
       <c r="H489" s="2">
-        <v>4686526</v>
+        <v>4508</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
         <v>979</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>980</v>
       </c>
       <c r="E490" s="2">
-        <v>4770</v>
+        <v>46384</v>
       </c>
       <c r="F490" s="2">
-        <v>4725</v>
+        <v>46384</v>
       </c>
       <c r="G490" s="2">
-        <v>4680</v>
+        <v>45938</v>
       </c>
       <c r="H490" s="2">
-        <v>4635</v>
+        <v>45492</v>
       </c>
       <c r="I490" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
         <v>981</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>982</v>
       </c>
       <c r="E491" s="2">
-        <v>47114</v>
+        <v>463840</v>
       </c>
       <c r="F491" s="2">
-        <v>46669</v>
+        <v>463840</v>
       </c>
       <c r="G491" s="2">
-        <v>46225</v>
+        <v>459380</v>
       </c>
       <c r="H491" s="2">
-        <v>45780</v>
+        <v>454920</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>984</v>
       </c>
       <c r="E492" s="2">
-        <v>473614</v>
+        <v>677206</v>
       </c>
       <c r="F492" s="2">
-        <v>469146</v>
+        <v>677206</v>
       </c>
       <c r="G492" s="2">
-        <v>464678</v>
+        <v>670695</v>
       </c>
       <c r="H492" s="2">
-        <v>460210</v>
+        <v>664183</v>
       </c>
       <c r="I492" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
         <v>985</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>986</v>
       </c>
       <c r="E493" s="2">
-        <v>696447</v>
+        <v>9277</v>
       </c>
       <c r="F493" s="2">
-        <v>689876</v>
+        <v>9277</v>
       </c>
       <c r="G493" s="2">
-        <v>683306</v>
+        <v>9188</v>
       </c>
       <c r="H493" s="2">
-        <v>676736</v>
+        <v>9098</v>
       </c>
       <c r="I493" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
         <v>987</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>988</v>
       </c>
       <c r="E494" s="2">
-        <v>94744</v>
+        <v>92768</v>
       </c>
       <c r="F494" s="2">
-        <v>93850</v>
+        <v>92768</v>
       </c>
       <c r="G494" s="2">
-        <v>92956</v>
+        <v>91876</v>
       </c>
       <c r="H494" s="2">
-        <v>92062</v>
+        <v>90984</v>
       </c>
       <c r="I494" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>990</v>
       </c>
       <c r="E495" s="2">
-        <v>947203</v>
+        <v>941174</v>
       </c>
       <c r="F495" s="2">
-        <v>938267</v>
+        <v>941174</v>
       </c>
       <c r="G495" s="2">
-        <v>929332</v>
+        <v>932124</v>
       </c>
       <c r="H495" s="2">
-        <v>920396</v>
+        <v>923075</v>
       </c>
       <c r="I495" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
         <v>991</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>992</v>
       </c>
       <c r="E496" s="2">
-        <v>114480</v>
+        <v>111322</v>
       </c>
       <c r="F496" s="2">
-        <v>113400</v>
+        <v>111322</v>
       </c>
       <c r="G496" s="2">
-        <v>112320</v>
+        <v>110251</v>
       </c>
       <c r="H496" s="2">
-        <v>111240</v>
+        <v>109181</v>
       </c>
       <c r="I496" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
         <v>993</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>994</v>
       </c>
       <c r="E497" s="2">
-        <v>20216</v>
+        <v>19835</v>
       </c>
       <c r="F497" s="2">
-        <v>20026</v>
+        <v>19835</v>
       </c>
       <c r="G497" s="2">
-        <v>19835</v>
+        <v>19644</v>
       </c>
       <c r="H497" s="2">
-        <v>19644</v>
+        <v>19453</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>995</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>997</v>
       </c>
       <c r="E498" s="2">
-        <v>109689</v>
+        <v>107619</v>
       </c>
       <c r="F498" s="2">
-        <v>108654</v>
+        <v>107619</v>
       </c>
       <c r="G498" s="2">
-        <v>107619</v>
+        <v>106584</v>
       </c>
       <c r="H498" s="2">
-        <v>106584</v>
+        <v>105550</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>998</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>999</v>
       </c>
       <c r="E499" s="2">
-        <v>1075370</v>
+        <v>1055080</v>
       </c>
       <c r="F499" s="2">
-        <v>1065225</v>
+        <v>1055080</v>
       </c>
       <c r="G499" s="2">
-        <v>1055080</v>
+        <v>1044935</v>
       </c>
       <c r="H499" s="2">
-        <v>1044935</v>
+        <v>1034790</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="E500" s="2">
-        <v>1129199</v>
+        <v>1107893</v>
       </c>
       <c r="F500" s="2">
-        <v>1118546</v>
+        <v>1107893</v>
       </c>
       <c r="G500" s="2">
-        <v>1107893</v>
+        <v>1097240</v>
       </c>
       <c r="H500" s="2">
-        <v>1097240</v>
+        <v>1086588</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="E501" s="2">
-        <v>1183946</v>
+        <v>1161607</v>
       </c>
       <c r="F501" s="2">
-        <v>1172777</v>
+        <v>1161607</v>
       </c>
       <c r="G501" s="2">
-        <v>1161607</v>
+        <v>1150438</v>
       </c>
       <c r="H501" s="2">
-        <v>1150438</v>
+        <v>1139269</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="E502" s="2">
-        <v>1293442</v>
+        <v>1269037</v>
       </c>
       <c r="F502" s="2">
-        <v>1281239</v>
+        <v>1269037</v>
       </c>
       <c r="G502" s="2">
-        <v>1269037</v>
+        <v>1256835</v>
       </c>
       <c r="H502" s="2">
-        <v>1256835</v>
+        <v>1244633</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="E503" s="2">
-        <v>1454751</v>
+        <v>1427303</v>
       </c>
       <c r="F503" s="2">
-        <v>1441027</v>
+        <v>1427303</v>
       </c>
       <c r="G503" s="2">
-        <v>1427303</v>
+        <v>1413579</v>
       </c>
       <c r="H503" s="2">
-        <v>1413579</v>
+        <v>1399855</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="E504" s="2">
-        <v>164618</v>
+        <v>161512</v>
       </c>
       <c r="F504" s="2">
-        <v>163065</v>
+        <v>161512</v>
       </c>
       <c r="G504" s="2">
-        <v>161512</v>
+        <v>159959</v>
       </c>
       <c r="H504" s="2">
-        <v>159959</v>
+        <v>158406</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="E505" s="2">
-        <v>219420</v>
+        <v>215280</v>
       </c>
       <c r="F505" s="2">
-        <v>217350</v>
+        <v>215280</v>
       </c>
       <c r="G505" s="2">
-        <v>215280</v>
+        <v>213210</v>
       </c>
       <c r="H505" s="2">
-        <v>213210</v>
+        <v>211140</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="E506" s="2">
-        <v>219346</v>
+        <v>215207</v>
       </c>
       <c r="F506" s="2">
-        <v>217277</v>
+        <v>215207</v>
       </c>
       <c r="G506" s="2">
-        <v>215207</v>
+        <v>213138</v>
       </c>
       <c r="H506" s="2">
-        <v>213138</v>
+        <v>211069</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="E507" s="2">
-        <v>2148874</v>
+        <v>2108330</v>
       </c>
       <c r="F507" s="2">
-        <v>2128602</v>
+        <v>2108330</v>
       </c>
       <c r="G507" s="2">
-        <v>2108330</v>
+        <v>2088057</v>
       </c>
       <c r="H507" s="2">
-        <v>2088057</v>
+        <v>2067785</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="E508" s="2">
-        <v>274449</v>
+        <v>268600</v>
       </c>
       <c r="F508" s="2">
-        <v>271860</v>
+        <v>268600</v>
       </c>
       <c r="G508" s="2">
-        <v>269271</v>
+        <v>266017</v>
       </c>
       <c r="H508" s="2">
-        <v>266681</v>
+        <v>263434</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D509" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="E509" s="2">
-        <v>329130</v>
+        <v>322920</v>
       </c>
       <c r="F509" s="2">
-        <v>326025</v>
+        <v>322920</v>
       </c>
       <c r="G509" s="2">
-        <v>322920</v>
+        <v>319815</v>
       </c>
       <c r="H509" s="2">
-        <v>319815</v>
+        <v>316710</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="E510" s="2">
-        <v>380540</v>
+        <v>373360</v>
       </c>
       <c r="F510" s="2">
-        <v>376950</v>
+        <v>373360</v>
       </c>
       <c r="G510" s="2">
-        <v>373360</v>
+        <v>369770</v>
       </c>
       <c r="H510" s="2">
-        <v>369770</v>
+        <v>366180</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="E511" s="2">
-        <v>435660</v>
+        <v>427440</v>
       </c>
       <c r="F511" s="2">
-        <v>431550</v>
+        <v>427440</v>
       </c>
       <c r="G511" s="2">
-        <v>427440</v>
+        <v>423330</v>
       </c>
       <c r="H511" s="2">
-        <v>423330</v>
+        <v>419220</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="E512" s="2">
-        <v>435660</v>
+        <v>427440</v>
       </c>
       <c r="F512" s="2">
-        <v>431550</v>
+        <v>427440</v>
       </c>
       <c r="G512" s="2">
-        <v>427440</v>
+        <v>423330</v>
       </c>
       <c r="H512" s="2">
-        <v>423330</v>
+        <v>419220</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D513" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="E513" s="2">
-        <v>490780</v>
+        <v>481520</v>
       </c>
       <c r="F513" s="2">
-        <v>486150</v>
+        <v>481520</v>
       </c>
       <c r="G513" s="2">
-        <v>481520</v>
+        <v>476890</v>
       </c>
       <c r="H513" s="2">
-        <v>476890</v>
+        <v>472260</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D514" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="E514" s="2">
-        <v>54802</v>
+        <v>53768</v>
       </c>
       <c r="F514" s="2">
-        <v>54285</v>
+        <v>53768</v>
       </c>
       <c r="G514" s="2">
-        <v>53768</v>
+        <v>53251</v>
       </c>
       <c r="H514" s="2">
-        <v>53251</v>
+        <v>52734</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="E515" s="2">
-        <v>546960</v>
+        <v>536640</v>
       </c>
       <c r="F515" s="2">
-        <v>541800</v>
+        <v>536640</v>
       </c>
       <c r="G515" s="2">
-        <v>536640</v>
+        <v>531480</v>
       </c>
       <c r="H515" s="2">
-        <v>531480</v>
+        <v>526320</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="E516" s="2">
-        <v>600490</v>
+        <v>589160</v>
       </c>
       <c r="F516" s="2">
-        <v>594825</v>
+        <v>589160</v>
       </c>
       <c r="G516" s="2">
-        <v>589160</v>
+        <v>583495</v>
       </c>
       <c r="H516" s="2">
-        <v>583495</v>
+        <v>577830</v>
       </c>
       <c r="I516" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="E517" s="2">
-        <v>602080</v>
+        <v>590720</v>
       </c>
       <c r="F517" s="2">
-        <v>596400</v>
+        <v>590720</v>
       </c>
       <c r="G517" s="2">
-        <v>590720</v>
+        <v>585040</v>
       </c>
       <c r="H517" s="2">
-        <v>585040</v>
+        <v>579360</v>
       </c>
       <c r="I517" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="E518" s="2">
-        <v>657200</v>
+        <v>644800</v>
       </c>
       <c r="F518" s="2">
-        <v>651000</v>
+        <v>644800</v>
       </c>
       <c r="G518" s="2">
-        <v>644800</v>
+        <v>638600</v>
       </c>
       <c r="H518" s="2">
-        <v>638600</v>
+        <v>632400</v>
       </c>
       <c r="I518" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="E519" s="2">
-        <v>763587</v>
+        <v>748140</v>
       </c>
       <c r="F519" s="2">
-        <v>756383</v>
+        <v>748140</v>
       </c>
       <c r="G519" s="2">
-        <v>749180</v>
+        <v>740946</v>
       </c>
       <c r="H519" s="2">
-        <v>741976</v>
+        <v>733752</v>
       </c>
       <c r="I519" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="E520" s="2">
-        <v>767427</v>
+        <v>752948</v>
       </c>
       <c r="F520" s="2">
-        <v>760187</v>
+        <v>752948</v>
       </c>
       <c r="G520" s="2">
-        <v>752948</v>
+        <v>745708</v>
       </c>
       <c r="H520" s="2">
-        <v>745708</v>
+        <v>738468</v>
       </c>
       <c r="I520" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="E521" s="2">
-        <v>928560</v>
+        <v>911040</v>
       </c>
       <c r="F521" s="2">
-        <v>919800</v>
+        <v>911040</v>
       </c>
       <c r="G521" s="2">
-        <v>911040</v>
+        <v>902280</v>
       </c>
       <c r="H521" s="2">
-        <v>902280</v>
+        <v>893520</v>
       </c>
       <c r="I521" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="E522" s="2">
-        <v>109710</v>
+        <v>107640</v>
       </c>
       <c r="F522" s="2">
-        <v>108675</v>
+        <v>107640</v>
       </c>
       <c r="G522" s="2">
-        <v>107640</v>
+        <v>106605</v>
       </c>
       <c r="H522" s="2">
-        <v>106605</v>
+        <v>105570</v>
       </c>
       <c r="I522" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="E523" s="2">
-        <v>12504</v>
+        <v>12277</v>
       </c>
       <c r="F523" s="2">
-        <v>12386</v>
+        <v>12277</v>
       </c>
       <c r="G523" s="2">
-        <v>12268</v>
+        <v>12159</v>
       </c>
       <c r="H523" s="2">
-        <v>12150</v>
+        <v>12041</v>
       </c>
       <c r="I523" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
         <v>523</v>
       </c>
       <c r="B524" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="D524" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="E524" s="2">
-        <v>124958</v>
+        <v>12268</v>
       </c>
       <c r="F524" s="2">
-        <v>123779</v>
+        <v>12268</v>
       </c>
       <c r="G524" s="2">
-        <v>122600</v>
+        <v>12150</v>
       </c>
       <c r="H524" s="2">
-        <v>121422</v>
+        <v>12032</v>
       </c>
       <c r="I524" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
         <v>524</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="E525" s="2">
-        <v>249889</v>
+        <v>122600</v>
       </c>
       <c r="F525" s="2">
-        <v>247531</v>
+        <v>122600</v>
       </c>
       <c r="G525" s="2">
-        <v>245174</v>
+        <v>121422</v>
       </c>
       <c r="H525" s="2">
-        <v>242816</v>
+        <v>120243</v>
       </c>
       <c r="I525" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
         <v>525</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="D526" s="1" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="E526" s="2">
-        <v>37506</v>
+        <v>245174</v>
       </c>
       <c r="F526" s="2">
-        <v>37152</v>
+        <v>245174</v>
       </c>
       <c r="G526" s="2">
-        <v>36798</v>
+        <v>242816</v>
       </c>
       <c r="H526" s="2">
-        <v>36444</v>
+        <v>240459</v>
       </c>
       <c r="I526" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
         <v>526</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="D527" s="1" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="E527" s="2">
-        <v>62492</v>
+        <v>36798</v>
       </c>
       <c r="F527" s="2">
-        <v>61903</v>
+        <v>36798</v>
       </c>
       <c r="G527" s="2">
-        <v>61313</v>
+        <v>36444</v>
       </c>
       <c r="H527" s="2">
-        <v>60724</v>
+        <v>36091</v>
       </c>
       <c r="I527" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
         <v>527</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="D528" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="E528" s="2">
-        <v>624681</v>
+        <v>61313</v>
       </c>
       <c r="F528" s="2">
-        <v>618788</v>
+        <v>61313</v>
       </c>
       <c r="G528" s="2">
-        <v>612895</v>
+        <v>60724</v>
       </c>
       <c r="H528" s="2">
-        <v>607002</v>
+        <v>60134</v>
       </c>
       <c r="I528" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
         <v>528</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="E529" s="2">
-        <v>26980</v>
+        <v>612355</v>
       </c>
       <c r="F529" s="2">
-        <v>26726</v>
+        <v>612355</v>
       </c>
       <c r="G529" s="2">
-        <v>26471</v>
+        <v>606467</v>
       </c>
       <c r="H529" s="2">
-        <v>26217</v>
+        <v>600579</v>
       </c>
       <c r="I529" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
         <v>529</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="E530" s="2">
-        <v>57479</v>
+        <v>28194</v>
       </c>
       <c r="F530" s="2">
-        <v>56936</v>
+        <v>28194</v>
       </c>
       <c r="G530" s="2">
-        <v>56394</v>
+        <v>27923</v>
       </c>
       <c r="H530" s="2">
-        <v>55852</v>
+        <v>27652</v>
       </c>
       <c r="I530" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
         <v>530</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="E531" s="2">
-        <v>122022</v>
+        <v>55565</v>
       </c>
       <c r="F531" s="2">
-        <v>120871</v>
+        <v>55565</v>
       </c>
       <c r="G531" s="2">
-        <v>119720</v>
+        <v>55031</v>
       </c>
       <c r="H531" s="2">
-        <v>118568</v>
+        <v>54497</v>
       </c>
       <c r="I531" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
         <v>531</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1066</v>
+        <v>1050</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="E532" s="2">
-        <v>16061</v>
+        <v>125649</v>
       </c>
       <c r="F532" s="2">
-        <v>15910</v>
+        <v>125649</v>
       </c>
       <c r="G532" s="2">
-        <v>15758</v>
+        <v>124440</v>
       </c>
       <c r="H532" s="2">
-        <v>15607</v>
+        <v>123232</v>
       </c>
       <c r="I532" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
         <v>532</v>
       </c>
       <c r="B533" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="E533" s="2">
-        <v>157868</v>
+        <v>15758</v>
       </c>
       <c r="F533" s="2">
-        <v>156379</v>
+        <v>15758</v>
       </c>
       <c r="G533" s="2">
-        <v>154889</v>
+        <v>15607</v>
       </c>
       <c r="H533" s="2">
-        <v>153400</v>
+        <v>15455</v>
       </c>
       <c r="I533" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
         <v>533</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="E534" s="2">
-        <v>1586439</v>
+        <v>154889</v>
       </c>
       <c r="F534" s="2">
-        <v>1571473</v>
+        <v>154889</v>
       </c>
       <c r="G534" s="2">
-        <v>1556507</v>
+        <v>153400</v>
       </c>
       <c r="H534" s="2">
-        <v>1541540</v>
+        <v>151911</v>
       </c>
       <c r="I534" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
         <v>534</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="E535" s="2">
-        <v>326629</v>
+        <v>1556507</v>
       </c>
       <c r="F535" s="2">
-        <v>323548</v>
+        <v>1556507</v>
       </c>
       <c r="G535" s="2">
-        <v>320467</v>
+        <v>1541540</v>
       </c>
       <c r="H535" s="2">
-        <v>317385</v>
+        <v>1526574</v>
       </c>
       <c r="I535" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1">
         <v>535</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="D536" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E536" s="2">
-        <v>6459</v>
+        <v>320467</v>
       </c>
       <c r="F536" s="2">
-        <v>6398</v>
+        <v>320467</v>
       </c>
       <c r="G536" s="2">
-        <v>6337</v>
+        <v>317385</v>
       </c>
       <c r="H536" s="2">
-        <v>6276</v>
+        <v>314304</v>
       </c>
       <c r="I536" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1">
         <v>536</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="E537" s="2">
-        <v>78909</v>
+        <v>6337</v>
       </c>
       <c r="F537" s="2">
-        <v>78164</v>
+        <v>6337</v>
       </c>
       <c r="G537" s="2">
-        <v>77420</v>
+        <v>6276</v>
       </c>
       <c r="H537" s="2">
-        <v>76675</v>
+        <v>6215</v>
       </c>
       <c r="I537" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1">
         <v>537</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="D538" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="E538" s="2">
-        <v>793204</v>
+        <v>76818</v>
       </c>
       <c r="F538" s="2">
-        <v>785721</v>
+        <v>76818</v>
       </c>
       <c r="G538" s="2">
-        <v>778238</v>
+        <v>76079</v>
       </c>
       <c r="H538" s="2">
-        <v>770755</v>
+        <v>75340</v>
       </c>
       <c r="I538" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1">
         <v>538</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>1081</v>
+        <v>1069</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="E539" s="2">
-        <v>9268</v>
+        <v>778238</v>
       </c>
       <c r="F539" s="2">
-        <v>9180</v>
+        <v>778238</v>
       </c>
       <c r="G539" s="2">
-        <v>9093</v>
+        <v>770755</v>
       </c>
       <c r="H539" s="2">
-        <v>9005</v>
+        <v>763272</v>
       </c>
       <c r="I539" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1">
         <v>539</v>
       </c>
       <c r="B540" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E540" s="2">
-        <v>92652</v>
+        <v>9093</v>
       </c>
       <c r="F540" s="2">
-        <v>91778</v>
+        <v>9093</v>
       </c>
       <c r="G540" s="2">
-        <v>90904</v>
+        <v>9005</v>
       </c>
       <c r="H540" s="2">
-        <v>90030</v>
+        <v>8918</v>
       </c>
       <c r="I540" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1">
         <v>540</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="E541" s="2">
-        <v>18536</v>
+        <v>90904</v>
       </c>
       <c r="F541" s="2">
-        <v>18361</v>
+        <v>90904</v>
       </c>
       <c r="G541" s="2">
-        <v>18186</v>
+        <v>90030</v>
       </c>
       <c r="H541" s="2">
-        <v>18012</v>
+        <v>89156</v>
       </c>
       <c r="I541" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1">
         <v>541</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="E542" s="2">
-        <v>185278</v>
+        <v>18186</v>
       </c>
       <c r="F542" s="2">
-        <v>183531</v>
+        <v>18186</v>
       </c>
       <c r="G542" s="2">
-        <v>181783</v>
+        <v>18012</v>
       </c>
       <c r="H542" s="2">
-        <v>180035</v>
+        <v>17837</v>
       </c>
       <c r="I542" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1">
         <v>542</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="D543" s="1" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="E543" s="2">
-        <v>277904</v>
+        <v>181783</v>
       </c>
       <c r="F543" s="2">
-        <v>275283</v>
+        <v>181783</v>
       </c>
       <c r="G543" s="2">
-        <v>272661</v>
+        <v>180035</v>
       </c>
       <c r="H543" s="2">
-        <v>270039</v>
+        <v>178287</v>
       </c>
       <c r="I543" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1">
         <v>543</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="E544" s="2">
-        <v>46340</v>
+        <v>272661</v>
       </c>
       <c r="F544" s="2">
-        <v>45903</v>
+        <v>272661</v>
       </c>
       <c r="G544" s="2">
-        <v>45466</v>
+        <v>270039</v>
       </c>
       <c r="H544" s="2">
-        <v>45029</v>
+        <v>267417</v>
       </c>
       <c r="I544" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
         <v>544</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="D545" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="E545" s="2">
-        <v>463156</v>
+        <v>45466</v>
       </c>
       <c r="F545" s="2">
-        <v>458787</v>
+        <v>45466</v>
       </c>
       <c r="G545" s="2">
-        <v>454418</v>
+        <v>45029</v>
       </c>
       <c r="H545" s="2">
-        <v>450048</v>
+        <v>44591</v>
       </c>
       <c r="I545" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
         <v>545</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>1096</v>
+        <v>1084</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="E546" s="2">
-        <v>107935</v>
+        <v>454418</v>
       </c>
       <c r="F546" s="2">
-        <v>106916</v>
+        <v>454418</v>
       </c>
       <c r="G546" s="2">
-        <v>105898</v>
+        <v>450048</v>
       </c>
       <c r="H546" s="2">
-        <v>104880</v>
+        <v>445679</v>
       </c>
       <c r="I546" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
         <v>546</v>
       </c>
       <c r="B547" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>1096</v>
+        <v>1047</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="E547" s="2">
-        <v>12482</v>
+        <v>105898</v>
       </c>
       <c r="F547" s="2">
-        <v>12364</v>
+        <v>105898</v>
       </c>
       <c r="G547" s="2">
-        <v>12246</v>
+        <v>104880</v>
       </c>
       <c r="H547" s="2">
-        <v>12128</v>
+        <v>103862</v>
       </c>
       <c r="I547" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
         <v>547</v>
       </c>
       <c r="B548" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>1096</v>
+        <v>1047</v>
       </c>
       <c r="D548" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="E548" s="2">
-        <v>17782</v>
+        <v>1041898</v>
       </c>
       <c r="F548" s="2">
-        <v>17614</v>
+        <v>1041898</v>
       </c>
       <c r="G548" s="2">
-        <v>17446</v>
+        <v>1031880</v>
       </c>
       <c r="H548" s="2">
-        <v>17278</v>
+        <v>1021862</v>
       </c>
       <c r="I548" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
         <v>548</v>
       </c>
       <c r="B549" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>1096</v>
+        <v>1047</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="E549" s="2">
-        <v>1061907</v>
+        <v>209898</v>
       </c>
       <c r="F549" s="2">
-        <v>1051889</v>
+        <v>209898</v>
       </c>
       <c r="G549" s="2">
-        <v>1041871</v>
+        <v>207880</v>
       </c>
       <c r="H549" s="2">
-        <v>1031853</v>
+        <v>205862</v>
       </c>
       <c r="I549" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
         <v>549</v>
       </c>
       <c r="B550" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>1096</v>
+        <v>1047</v>
       </c>
       <c r="D550" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="E550" s="2">
-        <v>213935</v>
+        <v>22682</v>
       </c>
       <c r="F550" s="2">
-        <v>211916</v>
+        <v>22682</v>
       </c>
       <c r="G550" s="2">
-        <v>209898</v>
+        <v>22464</v>
       </c>
       <c r="H550" s="2">
-        <v>207880</v>
+        <v>22246</v>
       </c>
       <c r="I550" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
         <v>550</v>
       </c>
       <c r="B551" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>1096</v>
+        <v>1047</v>
       </c>
       <c r="D551" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="E551" s="2">
-        <v>23065</v>
+        <v>521898</v>
       </c>
       <c r="F551" s="2">
-        <v>22847</v>
+        <v>521898</v>
       </c>
       <c r="G551" s="2">
-        <v>22629</v>
+        <v>516880</v>
       </c>
       <c r="H551" s="2">
-        <v>22412</v>
+        <v>511862</v>
       </c>
       <c r="I551" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
         <v>551</v>
       </c>
       <c r="B552" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>1096</v>
+        <v>1047</v>
       </c>
       <c r="D552" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="E552" s="2">
-        <v>28382</v>
+        <v>53898</v>
       </c>
       <c r="F552" s="2">
-        <v>28114</v>
+        <v>53898</v>
       </c>
       <c r="G552" s="2">
-        <v>27846</v>
+        <v>53380</v>
       </c>
       <c r="H552" s="2">
-        <v>27578</v>
+        <v>52862</v>
       </c>
       <c r="I552" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
         <v>552</v>
       </c>
       <c r="B553" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>1096</v>
+        <v>1111</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="E553" s="2">
-        <v>531935</v>
+        <v>19687</v>
       </c>
       <c r="F553" s="2">
-        <v>526916</v>
+        <v>19687</v>
       </c>
       <c r="G553" s="2">
-        <v>521898</v>
+        <v>19498</v>
       </c>
       <c r="H553" s="2">
-        <v>516880</v>
+        <v>19309</v>
       </c>
       <c r="I553" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1">
         <v>553</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>1096</v>
+        <v>1111</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="E554" s="2">
-        <v>54908</v>
+        <v>170070</v>
       </c>
       <c r="F554" s="2">
-        <v>54390</v>
+        <v>170070</v>
       </c>
       <c r="G554" s="2">
-        <v>53872</v>
+        <v>168435</v>
       </c>
       <c r="H554" s="2">
-        <v>53354</v>
+        <v>166800</v>
       </c>
       <c r="I554" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
         <v>554</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>1096</v>
+        <v>1111</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="E555" s="2">
-        <v>7182</v>
+        <v>174928</v>
       </c>
       <c r="F555" s="2">
-        <v>7114</v>
+        <v>174928</v>
       </c>
       <c r="G555" s="2">
-        <v>7046</v>
+        <v>173246</v>
       </c>
       <c r="H555" s="2">
-        <v>6978</v>
+        <v>171564</v>
       </c>
       <c r="I555" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
         <v>555</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>1117</v>
+        <v>1111</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="E556" s="2">
-        <v>20066</v>
+        <v>46020</v>
       </c>
       <c r="F556" s="2">
-        <v>19877</v>
+        <v>46020</v>
       </c>
       <c r="G556" s="2">
-        <v>19687</v>
+        <v>45578</v>
       </c>
       <c r="H556" s="2">
-        <v>19498</v>
+        <v>45135</v>
       </c>
       <c r="I556" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
         <v>556</v>
       </c>
       <c r="B557" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>1117</v>
+        <v>1111</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E557" s="2">
-        <v>160272</v>
+        <v>97968</v>
       </c>
       <c r="F557" s="2">
-        <v>158760</v>
+        <v>97968</v>
       </c>
       <c r="G557" s="2">
-        <v>157248</v>
+        <v>97026</v>
       </c>
       <c r="H557" s="2">
-        <v>155736</v>
+        <v>96084</v>
       </c>
       <c r="I557" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1">
         <v>557</v>
       </c>
       <c r="B558" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>1117</v>
+        <v>1111</v>
       </c>
       <c r="D558" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="E558" s="2">
-        <v>178292</v>
+        <v>84941</v>
       </c>
       <c r="F558" s="2">
-        <v>176610</v>
+        <v>84941</v>
       </c>
       <c r="G558" s="2">
-        <v>174928</v>
+        <v>84124</v>
       </c>
       <c r="H558" s="2">
-        <v>173246</v>
+        <v>83307</v>
       </c>
       <c r="I558" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1">
         <v>558</v>
       </c>
       <c r="B559" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="E559" s="2">
-        <v>45262</v>
+        <v>19344</v>
       </c>
       <c r="F559" s="2">
-        <v>44835</v>
+        <v>19344</v>
       </c>
       <c r="G559" s="2">
-        <v>44408</v>
+        <v>19158</v>
       </c>
       <c r="H559" s="2">
-        <v>43981</v>
+        <v>18972</v>
       </c>
       <c r="I559" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1">
         <v>559</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="E560" s="2">
-        <v>99852</v>
+        <v>166801</v>
       </c>
       <c r="F560" s="2">
-        <v>98910</v>
+        <v>166801</v>
       </c>
       <c r="G560" s="2">
-        <v>97968</v>
+        <v>165198</v>
       </c>
       <c r="H560" s="2">
-        <v>97026</v>
+        <v>163594</v>
       </c>
       <c r="I560" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1">
         <v>560</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E561" s="2">
-        <v>79712</v>
+        <v>45158</v>
       </c>
       <c r="F561" s="2">
-        <v>78960</v>
+        <v>45158</v>
       </c>
       <c r="G561" s="2">
-        <v>78208</v>
+        <v>44724</v>
       </c>
       <c r="H561" s="2">
-        <v>77456</v>
+        <v>44289</v>
       </c>
       <c r="I561" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1">
         <v>561</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>1130</v>
+        <v>1124</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="E562" s="2">
-        <v>19716</v>
+        <v>83352</v>
       </c>
       <c r="F562" s="2">
-        <v>19530</v>
+        <v>83352</v>
       </c>
       <c r="G562" s="2">
-        <v>19344</v>
+        <v>82550</v>
       </c>
       <c r="H562" s="2">
-        <v>19158</v>
+        <v>81749</v>
       </c>
       <c r="I562" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1">
         <v>562</v>
       </c>
       <c r="B563" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1130</v>
+        <v>10</v>
       </c>
       <c r="D563" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="E563" s="2">
-        <v>155820</v>
+        <v>6765</v>
       </c>
       <c r="F563" s="2">
-        <v>154350</v>
+        <v>6765</v>
       </c>
       <c r="G563" s="2">
-        <v>152880</v>
+        <v>6700</v>
       </c>
       <c r="H563" s="2">
-        <v>151410</v>
+        <v>6635</v>
       </c>
       <c r="I563" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
         <v>563</v>
       </c>
       <c r="B564" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>1130</v>
+        <v>10</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="E564" s="2">
-        <v>45304</v>
+        <v>58266</v>
       </c>
       <c r="F564" s="2">
-        <v>44877</v>
+        <v>58266</v>
       </c>
       <c r="G564" s="2">
-        <v>44450</v>
+        <v>57706</v>
       </c>
       <c r="H564" s="2">
-        <v>44022</v>
+        <v>57146</v>
       </c>
       <c r="I564" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
         <v>564</v>
       </c>
       <c r="B565" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1130</v>
+        <v>349</v>
       </c>
       <c r="D565" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="E565" s="2">
-        <v>79648</v>
+        <v>59441</v>
       </c>
       <c r="F565" s="2">
-        <v>78897</v>
+        <v>59441</v>
       </c>
       <c r="G565" s="2">
-        <v>78146</v>
+        <v>58870</v>
       </c>
       <c r="H565" s="2">
-        <v>77394</v>
+        <v>58298</v>
       </c>
       <c r="I565" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1">
         <v>565</v>
       </c>
       <c r="B566" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>10</v>
+        <v>349</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="E566" s="2">
-        <v>10234</v>
+        <v>14757</v>
       </c>
       <c r="F566" s="2">
-        <v>10138</v>
+        <v>14757</v>
       </c>
       <c r="G566" s="2">
-        <v>10041</v>
+        <v>14615</v>
       </c>
       <c r="H566" s="2">
-        <v>9945</v>
+        <v>14473</v>
       </c>
       <c r="I566" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
         <v>566</v>
       </c>
       <c r="B567" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>10</v>
+        <v>349</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="E567" s="2">
-        <v>60447</v>
+        <v>110251</v>
       </c>
       <c r="F567" s="2">
-        <v>59876</v>
+        <v>110251</v>
       </c>
       <c r="G567" s="2">
-        <v>59306</v>
+        <v>109191</v>
       </c>
       <c r="H567" s="2">
-        <v>58736</v>
+        <v>108131</v>
       </c>
       <c r="I567" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
         <v>567</v>
       </c>
       <c r="B568" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="E568" s="2">
-        <v>60584</v>
+        <v>33919</v>
       </c>
       <c r="F568" s="2">
-        <v>60013</v>
+        <v>33919</v>
       </c>
       <c r="G568" s="2">
-        <v>59441</v>
+        <v>33592</v>
       </c>
       <c r="H568" s="2">
-        <v>58870</v>
+        <v>33266</v>
       </c>
       <c r="I568" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1">
         <v>568</v>
       </c>
       <c r="B569" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>349</v>
+        <v>89</v>
       </c>
       <c r="D569" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="E569" s="2">
-        <v>15040</v>
+        <v>64345</v>
       </c>
       <c r="F569" s="2">
-        <v>14898</v>
+        <v>64345</v>
       </c>
       <c r="G569" s="2">
-        <v>14757</v>
+        <v>63726</v>
       </c>
       <c r="H569" s="2">
-        <v>14615</v>
+        <v>63107</v>
       </c>
       <c r="I569" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1">
         <v>569</v>
       </c>
       <c r="B570" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>349</v>
+        <v>89</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="E570" s="2">
-        <v>112372</v>
+        <v>12605</v>
       </c>
       <c r="F570" s="2">
-        <v>111312</v>
+        <v>12605</v>
       </c>
       <c r="G570" s="2">
-        <v>110251</v>
+        <v>12484</v>
       </c>
       <c r="H570" s="2">
-        <v>109191</v>
+        <v>12362</v>
       </c>
       <c r="I570" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1">
         <v>570</v>
       </c>
       <c r="B571" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>349</v>
+        <v>89</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="E571" s="2">
-        <v>34571</v>
+        <v>119328</v>
       </c>
       <c r="F571" s="2">
-        <v>34245</v>
+        <v>119328</v>
       </c>
       <c r="G571" s="2">
-        <v>33919</v>
+        <v>118180</v>
       </c>
       <c r="H571" s="2">
-        <v>33592</v>
+        <v>117033</v>
       </c>
       <c r="I571" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1">
         <v>571</v>
       </c>
       <c r="B572" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="C572" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="E572" s="2">
-        <v>62779</v>
+        <v>34261</v>
       </c>
       <c r="F572" s="2">
-        <v>62186</v>
+        <v>34261</v>
       </c>
       <c r="G572" s="2">
-        <v>61594</v>
+        <v>33931</v>
       </c>
       <c r="H572" s="2">
-        <v>61002</v>
+        <v>33602</v>
       </c>
       <c r="I572" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="1">
         <v>572</v>
       </c>
       <c r="B573" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="E573" s="2">
-        <v>14162</v>
+        <v>16031</v>
       </c>
       <c r="F573" s="2">
-        <v>14028</v>
+        <v>16031</v>
       </c>
       <c r="G573" s="2">
-        <v>13894</v>
+        <v>15876</v>
       </c>
       <c r="H573" s="2">
-        <v>13761</v>
+        <v>15722</v>
       </c>
       <c r="I573" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="1">
         <v>573</v>
       </c>
       <c r="B574" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="E574" s="2">
-        <v>116097</v>
+        <v>170700</v>
       </c>
       <c r="F574" s="2">
-        <v>115001</v>
+        <v>170700</v>
       </c>
       <c r="G574" s="2">
-        <v>113906</v>
+        <v>169059</v>
       </c>
       <c r="H574" s="2">
-        <v>112811</v>
+        <v>167418</v>
       </c>
       <c r="I574" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="1">
         <v>574</v>
       </c>
       <c r="B575" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="E575" s="2">
-        <v>33417</v>
+        <v>337280</v>
       </c>
       <c r="F575" s="2">
-        <v>33101</v>
+        <v>337280</v>
       </c>
       <c r="G575" s="2">
-        <v>32786</v>
+        <v>334037</v>
       </c>
       <c r="H575" s="2">
-        <v>32471</v>
+        <v>330794</v>
       </c>
       <c r="I575" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="1">
         <v>575</v>
       </c>
       <c r="B576" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="C576" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="E576" s="2">
-        <v>15920</v>
+        <v>4609</v>
       </c>
       <c r="F576" s="2">
-        <v>15770</v>
+        <v>4609</v>
       </c>
       <c r="G576" s="2">
-        <v>15620</v>
+        <v>4565</v>
       </c>
       <c r="H576" s="2">
-        <v>15470</v>
+        <v>4521</v>
       </c>
       <c r="I576" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1">
         <v>576</v>
       </c>
       <c r="B577" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="E577" s="2">
-        <v>158893</v>
+        <v>665706</v>
       </c>
       <c r="F577" s="2">
-        <v>157394</v>
+        <v>665706</v>
       </c>
       <c r="G577" s="2">
-        <v>155895</v>
+        <v>659305</v>
       </c>
       <c r="H577" s="2">
-        <v>154396</v>
+        <v>652904</v>
       </c>
       <c r="I577" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1">
         <v>577</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="E578" s="2">
-        <v>173250</v>
+        <v>9212</v>
       </c>
       <c r="F578" s="2">
-        <v>171615</v>
+        <v>9212</v>
       </c>
       <c r="G578" s="2">
-        <v>169981</v>
+        <v>9124</v>
       </c>
       <c r="H578" s="2">
-        <v>168346</v>
+        <v>9035</v>
       </c>
       <c r="I578" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="1">
         <v>578</v>
       </c>
       <c r="B579" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="C579" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="E579" s="2">
-        <v>1636139</v>
+        <v>101596</v>
       </c>
       <c r="F579" s="2">
-        <v>1620703</v>
+        <v>101596</v>
       </c>
       <c r="G579" s="2">
-        <v>1605268</v>
+        <v>100619</v>
       </c>
       <c r="H579" s="2">
-        <v>1589833</v>
+        <v>99642</v>
       </c>
       <c r="I579" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="1">
         <v>579</v>
       </c>
       <c r="B580" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="C580" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="E580" s="2">
-        <v>320913</v>
+        <v>1030927</v>
       </c>
       <c r="F580" s="2">
-        <v>317885</v>
+        <v>1030927</v>
       </c>
       <c r="G580" s="2">
-        <v>314858</v>
+        <v>1021014</v>
       </c>
       <c r="H580" s="2">
-        <v>311830</v>
+        <v>1011102</v>
       </c>
       <c r="I580" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="1">
         <v>580</v>
       </c>
       <c r="B581" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="C581" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="E581" s="2">
-        <v>343766</v>
+        <v>137092</v>
       </c>
       <c r="F581" s="2">
-        <v>340523</v>
+        <v>137092</v>
       </c>
       <c r="G581" s="2">
-        <v>337280</v>
+        <v>135774</v>
       </c>
       <c r="H581" s="2">
-        <v>334037</v>
+        <v>134455</v>
       </c>
       <c r="I581" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="1">
         <v>581</v>
       </c>
       <c r="B582" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="C582" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="E582" s="2">
-        <v>4152</v>
+        <v>27487</v>
       </c>
       <c r="F582" s="2">
-        <v>4113</v>
+        <v>27487</v>
       </c>
       <c r="G582" s="2">
-        <v>4074</v>
+        <v>27223</v>
       </c>
       <c r="H582" s="2">
-        <v>4035</v>
+        <v>26959</v>
       </c>
       <c r="I582" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="1">
         <v>582</v>
       </c>
       <c r="B583" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>108</v>
+        <v>468</v>
       </c>
       <c r="D583" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="E583" s="2">
-        <v>48341</v>
+        <v>345090</v>
       </c>
       <c r="F583" s="2">
-        <v>47885</v>
+        <v>345090</v>
       </c>
       <c r="G583" s="2">
-        <v>47429</v>
+        <v>341772</v>
       </c>
       <c r="H583" s="2">
-        <v>46973</v>
+        <v>338453</v>
       </c>
       <c r="I583" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="1">
         <v>583</v>
       </c>
       <c r="B584" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>108</v>
+        <v>468</v>
       </c>
       <c r="D584" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="E584" s="2">
-        <v>677775</v>
+        <v>46041</v>
       </c>
       <c r="F584" s="2">
-        <v>671381</v>
+        <v>46041</v>
       </c>
       <c r="G584" s="2">
-        <v>664986</v>
+        <v>45598</v>
       </c>
       <c r="H584" s="2">
-        <v>658592</v>
+        <v>45155</v>
       </c>
       <c r="I584" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1">
         <v>584</v>
       </c>
       <c r="B585" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>108</v>
+        <v>468</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="E585" s="2">
-        <v>8656</v>
+        <v>460221</v>
       </c>
       <c r="F585" s="2">
-        <v>8574</v>
+        <v>460221</v>
       </c>
       <c r="G585" s="2">
-        <v>8493</v>
+        <v>455796</v>
       </c>
       <c r="H585" s="2">
-        <v>8411</v>
+        <v>451370</v>
       </c>
       <c r="I585" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1">
         <v>585</v>
       </c>
       <c r="B586" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>108</v>
+        <v>468</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="E586" s="2">
-        <v>80744</v>
+        <v>92338</v>
       </c>
       <c r="F586" s="2">
-        <v>79983</v>
+        <v>92338</v>
       </c>
       <c r="G586" s="2">
-        <v>79221</v>
+        <v>91451</v>
       </c>
       <c r="H586" s="2">
-        <v>78459</v>
+        <v>90563</v>
       </c>
       <c r="I586" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1">
         <v>586</v>
       </c>
       <c r="B587" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>108</v>
+        <v>468</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="E587" s="2">
-        <v>794264</v>
+        <v>922963</v>
       </c>
       <c r="F587" s="2">
-        <v>786771</v>
+        <v>922963</v>
       </c>
       <c r="G587" s="2">
-        <v>779278</v>
+        <v>914088</v>
       </c>
       <c r="H587" s="2">
-        <v>771785</v>
+        <v>905213</v>
       </c>
       <c r="I587" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1">
         <v>587</v>
       </c>
       <c r="B588" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>108</v>
+        <v>468</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="E588" s="2">
-        <v>103181</v>
+        <v>115393</v>
       </c>
       <c r="F588" s="2">
-        <v>102208</v>
+        <v>115393</v>
       </c>
       <c r="G588" s="2">
-        <v>101235</v>
+        <v>114284</v>
       </c>
       <c r="H588" s="2">
-        <v>100261</v>
+        <v>113174</v>
       </c>
       <c r="I588" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" s="1">
         <v>588</v>
       </c>
       <c r="B589" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>108</v>
+        <v>468</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="E589" s="2">
-        <v>1050385</v>
+        <v>13872</v>
       </c>
       <c r="F589" s="2">
-        <v>1040475</v>
+        <v>13872</v>
       </c>
       <c r="G589" s="2">
-        <v>1030566</v>
+        <v>13738</v>
       </c>
       <c r="H589" s="2">
-        <v>1020657</v>
+        <v>13605</v>
       </c>
       <c r="I589" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" s="1">
         <v>589</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>108</v>
+        <v>468</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1187</v>
       </c>
       <c r="E590" s="2">
-        <v>136674</v>
+        <v>138495</v>
       </c>
       <c r="F590" s="2">
-        <v>135385</v>
+        <v>138495</v>
       </c>
       <c r="G590" s="2">
-        <v>134096</v>
+        <v>137163</v>
       </c>
       <c r="H590" s="2">
-        <v>132806</v>
+        <v>135831</v>
       </c>
       <c r="I590" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" s="1">
         <v>590</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>108</v>
+        <v>468</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="E591" s="2">
-        <v>27368</v>
+        <v>23065</v>
       </c>
       <c r="F591" s="2">
-        <v>27110</v>
+        <v>23065</v>
       </c>
       <c r="G591" s="2">
-        <v>26852</v>
+        <v>22843</v>
       </c>
       <c r="H591" s="2">
-        <v>26594</v>
+        <v>22622</v>
       </c>
       <c r="I591" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" s="1">
         <v>591</v>
       </c>
       <c r="B592" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="E592" s="2">
-        <v>340858</v>
+        <v>230760</v>
       </c>
       <c r="F592" s="2">
-        <v>337642</v>
+        <v>230760</v>
       </c>
       <c r="G592" s="2">
-        <v>334427</v>
+        <v>228542</v>
       </c>
       <c r="H592" s="2">
-        <v>331211</v>
+        <v>226323</v>
       </c>
       <c r="I592" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" s="1">
         <v>592</v>
       </c>
       <c r="B593" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="E593" s="2">
-        <v>45476</v>
+        <v>2303029</v>
       </c>
       <c r="F593" s="2">
-        <v>45047</v>
+        <v>2303029</v>
       </c>
       <c r="G593" s="2">
-        <v>44618</v>
+        <v>2280885</v>
       </c>
       <c r="H593" s="2">
-        <v>44189</v>
+        <v>2258740</v>
       </c>
       <c r="I593" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" s="1">
         <v>593</v>
       </c>
       <c r="B594" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="E594" s="2">
-        <v>454577</v>
+        <v>20555</v>
       </c>
       <c r="F594" s="2">
-        <v>450288</v>
+        <v>20555</v>
       </c>
       <c r="G594" s="2">
-        <v>446000</v>
+        <v>20357</v>
       </c>
       <c r="H594" s="2">
-        <v>441711</v>
+        <v>20159</v>
       </c>
       <c r="I594" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" s="1">
         <v>594</v>
       </c>
       <c r="B595" s="1" t="s">
         <v>1196</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="E595" s="2">
-        <v>91207</v>
+        <v>198842</v>
       </c>
       <c r="F595" s="2">
-        <v>90346</v>
+        <v>198842</v>
       </c>
       <c r="G595" s="2">
-        <v>89486</v>
+        <v>196930</v>
       </c>
       <c r="H595" s="2">
-        <v>88625</v>
+        <v>195018</v>
       </c>
       <c r="I595" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" s="1">
         <v>595</v>
       </c>
       <c r="B596" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="E596" s="2">
-        <v>911642</v>
+        <v>59666</v>
       </c>
       <c r="F596" s="2">
-        <v>903042</v>
+        <v>59666</v>
       </c>
       <c r="G596" s="2">
-        <v>894442</v>
+        <v>59092</v>
       </c>
       <c r="H596" s="2">
-        <v>885841</v>
+        <v>58518</v>
       </c>
       <c r="I596" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1">
         <v>596</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D597" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="E597" s="2">
-        <v>113979</v>
+        <v>99222</v>
       </c>
       <c r="F597" s="2">
-        <v>112903</v>
+        <v>99222</v>
       </c>
       <c r="G597" s="2">
-        <v>111828</v>
+        <v>98268</v>
       </c>
       <c r="H597" s="2">
-        <v>110753</v>
+        <v>97314</v>
       </c>
       <c r="I597" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1">
         <v>597</v>
       </c>
       <c r="B598" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D598" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="E598" s="2">
-        <v>13702</v>
+        <v>35012</v>
       </c>
       <c r="F598" s="2">
-        <v>13572</v>
+        <v>35012</v>
       </c>
       <c r="G598" s="2">
-        <v>13443</v>
+        <v>34675</v>
       </c>
       <c r="H598" s="2">
-        <v>13314</v>
+        <v>34338</v>
       </c>
       <c r="I598" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1">
         <v>598</v>
       </c>
       <c r="B599" s="1" t="s">
         <v>1204</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>470</v>
+        <v>1205</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="E599" s="2">
-        <v>136797</v>
+        <v>276744</v>
       </c>
       <c r="F599" s="2">
-        <v>135507</v>
+        <v>276744</v>
       </c>
       <c r="G599" s="2">
-        <v>134216</v>
+        <v>274083</v>
       </c>
       <c r="H599" s="2">
-        <v>132926</v>
+        <v>271422</v>
       </c>
       <c r="I599" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" s="1">
         <v>599</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>470</v>
+        <v>1205</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="E600" s="2">
-        <v>22783</v>
+        <v>46826</v>
       </c>
       <c r="F600" s="2">
-        <v>22568</v>
+        <v>46826</v>
       </c>
       <c r="G600" s="2">
-        <v>22353</v>
+        <v>46376</v>
       </c>
       <c r="H600" s="2">
-        <v>22138</v>
+        <v>45926</v>
       </c>
       <c r="I600" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" s="1">
         <v>600</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>470</v>
+        <v>1205</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="E601" s="2">
-        <v>227931</v>
+        <v>461240</v>
       </c>
       <c r="F601" s="2">
-        <v>225780</v>
+        <v>461240</v>
       </c>
       <c r="G601" s="2">
-        <v>223630</v>
+        <v>456805</v>
       </c>
       <c r="H601" s="2">
-        <v>221480</v>
+        <v>452370</v>
       </c>
       <c r="I601" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1">
         <v>601</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>470</v>
+        <v>1205</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="E602" s="2">
-        <v>2274781</v>
+        <v>9188</v>
       </c>
       <c r="F602" s="2">
-        <v>2253321</v>
+        <v>9188</v>
       </c>
       <c r="G602" s="2">
-        <v>2231861</v>
+        <v>9100</v>
       </c>
       <c r="H602" s="2">
-        <v>2210401</v>
+        <v>9012</v>
       </c>
       <c r="I602" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1">
         <v>602</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>470</v>
+        <v>1205</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E603" s="2">
-        <v>19662</v>
+        <v>92768</v>
       </c>
       <c r="F603" s="2">
-        <v>19476</v>
+        <v>92768</v>
       </c>
       <c r="G603" s="2">
-        <v>19291</v>
+        <v>91876</v>
       </c>
       <c r="H603" s="2">
-        <v>19105</v>
+        <v>90984</v>
       </c>
       <c r="I603" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" s="1">
         <v>603</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>470</v>
+        <v>1205</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="E604" s="2">
-        <v>196404</v>
+        <v>938095</v>
       </c>
       <c r="F604" s="2">
-        <v>194551</v>
+        <v>938095</v>
       </c>
       <c r="G604" s="2">
-        <v>192698</v>
+        <v>929074</v>
       </c>
       <c r="H604" s="2">
-        <v>190846</v>
+        <v>920054</v>
       </c>
       <c r="I604" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" s="1">
         <v>604</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>470</v>
+        <v>1205</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="E605" s="2">
-        <v>58935</v>
+        <v>18554</v>
       </c>
       <c r="F605" s="2">
-        <v>58379</v>
+        <v>18554</v>
       </c>
       <c r="G605" s="2">
-        <v>57823</v>
+        <v>18375</v>
       </c>
       <c r="H605" s="2">
-        <v>57267</v>
+        <v>18197</v>
       </c>
       <c r="I605" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1">
         <v>605</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>470</v>
+        <v>1205</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="E606" s="2">
-        <v>98005</v>
+        <v>184496</v>
       </c>
       <c r="F606" s="2">
-        <v>97081</v>
+        <v>184496</v>
       </c>
       <c r="G606" s="2">
-        <v>96156</v>
+        <v>182722</v>
       </c>
       <c r="H606" s="2">
-        <v>95232</v>
+        <v>180948</v>
       </c>
       <c r="I606" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1">
         <v>606</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>470</v>
+        <v>1222</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="E607" s="2">
-        <v>28393</v>
+        <v>21720</v>
       </c>
       <c r="F607" s="2">
-        <v>28125</v>
+        <v>21720</v>
       </c>
       <c r="G607" s="2">
-        <v>27857</v>
+        <v>21512</v>
       </c>
       <c r="H607" s="2">
-        <v>27590</v>
+        <v>21303</v>
       </c>
       <c r="I607" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" s="1">
         <v>607</v>
       </c>
       <c r="B608" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C608" s="1" t="s">
         <v>1222</v>
       </c>
-      <c r="C608" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D608" s="1" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="E608" s="2">
-        <v>282553</v>
+        <v>16520</v>
       </c>
       <c r="F608" s="2">
-        <v>279887</v>
+        <v>16520</v>
       </c>
       <c r="G608" s="2">
-        <v>277221</v>
+        <v>16362</v>
       </c>
       <c r="H608" s="2">
-        <v>274556</v>
+        <v>16203</v>
       </c>
       <c r="I608" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" s="1">
         <v>608</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="E609" s="2">
-        <v>47456</v>
+        <v>104936</v>
       </c>
       <c r="F609" s="2">
-        <v>47009</v>
+        <v>104936</v>
       </c>
       <c r="G609" s="2">
-        <v>46561</v>
+        <v>103927</v>
       </c>
       <c r="H609" s="2">
-        <v>46113</v>
+        <v>102918</v>
       </c>
       <c r="I609" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" s="1">
         <v>609</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="E610" s="2">
-        <v>470904</v>
+        <v>11315</v>
       </c>
       <c r="F610" s="2">
-        <v>466461</v>
+        <v>11315</v>
       </c>
       <c r="G610" s="2">
-        <v>462019</v>
+        <v>11206</v>
       </c>
       <c r="H610" s="2">
-        <v>457576</v>
+        <v>11098</v>
       </c>
       <c r="I610" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" s="1">
         <v>610</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="E611" s="2">
-        <v>9422</v>
+        <v>98878</v>
       </c>
       <c r="F611" s="2">
-        <v>9333</v>
+        <v>98878</v>
       </c>
       <c r="G611" s="2">
-        <v>9245</v>
+        <v>97927</v>
       </c>
       <c r="H611" s="2">
-        <v>9156</v>
+        <v>96977</v>
       </c>
       <c r="I611" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1">
         <v>611</v>
       </c>
       <c r="B612" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C612" s="1" t="s">
         <v>1231</v>
       </c>
-      <c r="C612" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D612" s="1" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="E612" s="2">
-        <v>94202</v>
+        <v>93678</v>
       </c>
       <c r="F612" s="2">
-        <v>93314</v>
+        <v>93678</v>
       </c>
       <c r="G612" s="2">
-        <v>92425</v>
+        <v>92777</v>
       </c>
       <c r="H612" s="2">
-        <v>91536</v>
+        <v>91877</v>
       </c>
       <c r="I612" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1">
         <v>612</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="E613" s="2">
-        <v>951198</v>
+        <v>88478</v>
       </c>
       <c r="F613" s="2">
-        <v>942225</v>
+        <v>88478</v>
       </c>
       <c r="G613" s="2">
-        <v>933251</v>
+        <v>87627</v>
       </c>
       <c r="H613" s="2">
-        <v>924278</v>
+        <v>86777</v>
       </c>
       <c r="I613" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1">
         <v>613</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="E614" s="2">
-        <v>18846</v>
+        <v>83278</v>
       </c>
       <c r="F614" s="2">
-        <v>18668</v>
+        <v>83278</v>
       </c>
       <c r="G614" s="2">
-        <v>18490</v>
+        <v>82477</v>
       </c>
       <c r="H614" s="2">
-        <v>18312</v>
+        <v>81677</v>
       </c>
       <c r="I614" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1">
         <v>614</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="E615" s="2">
-        <v>188378</v>
+        <v>78078</v>
       </c>
       <c r="F615" s="2">
-        <v>186601</v>
+        <v>78078</v>
       </c>
       <c r="G615" s="2">
-        <v>184824</v>
+        <v>77327</v>
       </c>
       <c r="H615" s="2">
-        <v>183046</v>
+        <v>76577</v>
       </c>
       <c r="I615" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1">
         <v>615</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1240</v>
+        <v>1231</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="E616" s="2">
-        <v>22175</v>
+        <v>72878</v>
       </c>
       <c r="F616" s="2">
-        <v>21966</v>
+        <v>72878</v>
       </c>
       <c r="G616" s="2">
-        <v>21757</v>
+        <v>72177</v>
       </c>
       <c r="H616" s="2">
-        <v>21548</v>
+        <v>71477</v>
       </c>
       <c r="I616" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1">
         <v>616</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1240</v>
+        <v>1231</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="E617" s="2">
-        <v>16875</v>
+        <v>62478</v>
       </c>
       <c r="F617" s="2">
-        <v>16716</v>
+        <v>62478</v>
       </c>
       <c r="G617" s="2">
-        <v>16557</v>
+        <v>61877</v>
       </c>
       <c r="H617" s="2">
-        <v>16398</v>
+        <v>61277</v>
       </c>
       <c r="I617" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1">
         <v>617</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1240</v>
+        <v>1231</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="E618" s="2">
-        <v>106975</v>
+        <v>67678</v>
       </c>
       <c r="F618" s="2">
-        <v>105966</v>
+        <v>67678</v>
       </c>
       <c r="G618" s="2">
-        <v>104957</v>
+        <v>67027</v>
       </c>
       <c r="H618" s="2">
-        <v>103948</v>
+        <v>66377</v>
       </c>
       <c r="I618" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1">
         <v>618</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1240</v>
+        <v>1231</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="E619" s="2">
-        <v>11575</v>
+        <v>5257</v>
       </c>
       <c r="F619" s="2">
-        <v>11466</v>
+        <v>5257</v>
       </c>
       <c r="G619" s="2">
-        <v>11357</v>
+        <v>5207</v>
       </c>
       <c r="H619" s="2">
-        <v>11248</v>
+        <v>5156</v>
       </c>
       <c r="I619" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1">
         <v>619</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1249</v>
+        <v>1231</v>
       </c>
       <c r="D620" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="E620" s="2">
-        <v>101071</v>
+        <v>57278</v>
       </c>
       <c r="F620" s="2">
-        <v>100118</v>
+        <v>57278</v>
       </c>
       <c r="G620" s="2">
-        <v>99164</v>
+        <v>56727</v>
       </c>
       <c r="H620" s="2">
-        <v>98211</v>
+        <v>56177</v>
       </c>
       <c r="I620" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1">
         <v>620</v>
       </c>
       <c r="B621" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1249</v>
+        <v>1231</v>
       </c>
       <c r="D621" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="E621" s="2">
-        <v>95771</v>
+        <v>52078</v>
       </c>
       <c r="F621" s="2">
-        <v>94868</v>
+        <v>52078</v>
       </c>
       <c r="G621" s="2">
-        <v>93964</v>
+        <v>51577</v>
       </c>
       <c r="H621" s="2">
-        <v>93061</v>
+        <v>51077</v>
       </c>
       <c r="I621" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1">
         <v>621</v>
       </c>
       <c r="B622" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>1249</v>
+        <v>1231</v>
       </c>
       <c r="D622" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="E622" s="2">
-        <v>90471</v>
+        <v>46878</v>
       </c>
       <c r="F622" s="2">
-        <v>89618</v>
+        <v>46878</v>
       </c>
       <c r="G622" s="2">
-        <v>88764</v>
+        <v>46427</v>
       </c>
       <c r="H622" s="2">
-        <v>87911</v>
+        <v>45977</v>
       </c>
       <c r="I622" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1">
         <v>622</v>
       </c>
       <c r="B623" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>1249</v>
+        <v>1231</v>
       </c>
       <c r="D623" s="1" t="s">
         <v>1256</v>
       </c>
       <c r="E623" s="2">
-        <v>84959</v>
+        <v>41678</v>
       </c>
       <c r="F623" s="2">
-        <v>84158</v>
+        <v>41678</v>
       </c>
       <c r="G623" s="2">
-        <v>83356</v>
+        <v>41277</v>
       </c>
       <c r="H623" s="2">
-        <v>82555</v>
+        <v>40877</v>
       </c>
       <c r="I623" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624" s="1">
         <v>623</v>
       </c>
       <c r="B624" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1249</v>
+        <v>1231</v>
       </c>
       <c r="D624" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="E624" s="2">
-        <v>79659</v>
+        <v>31278</v>
       </c>
       <c r="F624" s="2">
-        <v>78908</v>
+        <v>31278</v>
       </c>
       <c r="G624" s="2">
-        <v>78156</v>
+        <v>30977</v>
       </c>
       <c r="H624" s="2">
-        <v>77405</v>
+        <v>30677</v>
       </c>
       <c r="I624" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1">
         <v>624</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1249</v>
+        <v>1231</v>
       </c>
       <c r="D625" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="E625" s="2">
-        <v>74359</v>
+        <v>36478</v>
       </c>
       <c r="F625" s="2">
-        <v>73658</v>
+        <v>36478</v>
       </c>
       <c r="G625" s="2">
-        <v>72956</v>
+        <v>36127</v>
       </c>
       <c r="H625" s="2">
-        <v>72255</v>
+        <v>35777</v>
       </c>
       <c r="I625" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1">
         <v>625</v>
       </c>
       <c r="B626" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1249</v>
+        <v>1231</v>
       </c>
       <c r="D626" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="E626" s="2">
-        <v>63971</v>
+        <v>26062</v>
       </c>
       <c r="F626" s="2">
-        <v>63368</v>
+        <v>26062</v>
       </c>
       <c r="G626" s="2">
-        <v>62764</v>
+        <v>25812</v>
       </c>
       <c r="H626" s="2">
-        <v>62161</v>
+        <v>25561</v>
       </c>
       <c r="I626" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627" s="1">
         <v>626</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1249</v>
+        <v>1231</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="E627" s="2">
-        <v>69059</v>
+        <v>20862</v>
       </c>
       <c r="F627" s="2">
-        <v>68408</v>
+        <v>20862</v>
       </c>
       <c r="G627" s="2">
-        <v>67756</v>
+        <v>20662</v>
       </c>
       <c r="H627" s="2">
-        <v>67105</v>
+        <v>20461</v>
       </c>
       <c r="I627" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628" s="1">
         <v>627</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1249</v>
+        <v>1231</v>
       </c>
       <c r="D628" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="E628" s="2">
-        <v>5438</v>
+        <v>104078</v>
       </c>
       <c r="F628" s="2">
-        <v>5387</v>
+        <v>104078</v>
       </c>
       <c r="G628" s="2">
-        <v>5335</v>
+        <v>103077</v>
       </c>
       <c r="H628" s="2">
-        <v>5284</v>
+        <v>102077</v>
       </c>
       <c r="I628" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629" s="1">
         <v>628</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1249</v>
+        <v>1231</v>
       </c>
       <c r="D629" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="E629" s="2">
-        <v>58671</v>
+        <v>10457</v>
       </c>
       <c r="F629" s="2">
-        <v>58118</v>
+        <v>10457</v>
       </c>
       <c r="G629" s="2">
-        <v>57564</v>
+        <v>10357</v>
       </c>
       <c r="H629" s="2">
-        <v>57011</v>
+        <v>10256</v>
       </c>
       <c r="I629" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1">
         <v>629</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1249</v>
+        <v>1231</v>
       </c>
       <c r="D630" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="E630" s="2">
-        <v>53159</v>
+        <v>15662</v>
       </c>
       <c r="F630" s="2">
-        <v>52658</v>
+        <v>15662</v>
       </c>
       <c r="G630" s="2">
-        <v>52156</v>
+        <v>15512</v>
       </c>
       <c r="H630" s="2">
-        <v>51655</v>
+        <v>15361</v>
       </c>
       <c r="I630" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1">
         <v>630</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1249</v>
+        <v>1222</v>
       </c>
       <c r="D631" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="E631" s="2">
-        <v>47859</v>
+        <v>26920</v>
       </c>
       <c r="F631" s="2">
-        <v>47408</v>
+        <v>26920</v>
       </c>
       <c r="G631" s="2">
-        <v>46956</v>
+        <v>26662</v>
       </c>
       <c r="H631" s="2">
-        <v>46505</v>
+        <v>26403</v>
       </c>
       <c r="I631" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1">
         <v>631</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1249</v>
+        <v>1222</v>
       </c>
       <c r="D632" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="E632" s="2">
-        <v>42559</v>
+        <v>32136</v>
       </c>
       <c r="F632" s="2">
-        <v>42158</v>
+        <v>32136</v>
       </c>
       <c r="G632" s="2">
-        <v>41756</v>
+        <v>31827</v>
       </c>
       <c r="H632" s="2">
-        <v>41355</v>
+        <v>31518</v>
       </c>
       <c r="I632" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633" s="1">
         <v>632</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1249</v>
+        <v>1222</v>
       </c>
       <c r="D633" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="E633" s="2">
-        <v>31959</v>
+        <v>37336</v>
       </c>
       <c r="F633" s="2">
-        <v>31658</v>
+        <v>37336</v>
       </c>
       <c r="G633" s="2">
-        <v>31356</v>
+        <v>36977</v>
       </c>
       <c r="H633" s="2">
-        <v>31055</v>
+        <v>36618</v>
       </c>
       <c r="I633" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634" s="1">
         <v>633</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1249</v>
+        <v>1222</v>
       </c>
       <c r="D634" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="E634" s="2">
-        <v>37259</v>
+        <v>42536</v>
       </c>
       <c r="F634" s="2">
-        <v>36908</v>
+        <v>42536</v>
       </c>
       <c r="G634" s="2">
-        <v>36556</v>
+        <v>42127</v>
       </c>
       <c r="H634" s="2">
-        <v>36205</v>
+        <v>41718</v>
       </c>
       <c r="I634" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635" s="1">
         <v>634</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1249</v>
+        <v>1222</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>1280</v>
       </c>
       <c r="E635" s="2">
-        <v>26659</v>
+        <v>47736</v>
       </c>
       <c r="F635" s="2">
-        <v>26408</v>
+        <v>47736</v>
       </c>
       <c r="G635" s="2">
-        <v>26156</v>
+        <v>47277</v>
       </c>
       <c r="H635" s="2">
-        <v>25905</v>
+        <v>46818</v>
       </c>
       <c r="I635" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636" s="1">
         <v>635</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1249</v>
+        <v>1222</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="E636" s="2">
-        <v>21343</v>
+        <v>52936</v>
       </c>
       <c r="F636" s="2">
-        <v>21142</v>
+        <v>52936</v>
       </c>
       <c r="G636" s="2">
-        <v>20940</v>
+        <v>52427</v>
       </c>
       <c r="H636" s="2">
-        <v>20739</v>
+        <v>51918</v>
       </c>
       <c r="I636" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1">
         <v>636</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1249</v>
+        <v>1222</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="E637" s="2">
-        <v>106159</v>
+        <v>58136</v>
       </c>
       <c r="F637" s="2">
-        <v>105158</v>
+        <v>58136</v>
       </c>
       <c r="G637" s="2">
-        <v>104156</v>
+        <v>57577</v>
       </c>
       <c r="H637" s="2">
-        <v>103155</v>
+        <v>57018</v>
       </c>
       <c r="I637" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1">
         <v>637</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1249</v>
+        <v>1222</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="E638" s="2">
-        <v>10738</v>
+        <v>6141</v>
       </c>
       <c r="F638" s="2">
-        <v>10637</v>
+        <v>6141</v>
       </c>
       <c r="G638" s="2">
-        <v>10535</v>
+        <v>6082</v>
       </c>
       <c r="H638" s="2">
-        <v>10434</v>
+        <v>6023</v>
       </c>
       <c r="I638" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639" s="1">
         <v>638</v>
       </c>
       <c r="B639" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1249</v>
+        <v>1222</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="E639" s="2">
-        <v>16043</v>
+        <v>63336</v>
       </c>
       <c r="F639" s="2">
-        <v>15892</v>
+        <v>63336</v>
       </c>
       <c r="G639" s="2">
-        <v>15740</v>
+        <v>62727</v>
       </c>
       <c r="H639" s="2">
-        <v>15589</v>
+        <v>62118</v>
       </c>
       <c r="I639" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1">
         <v>639</v>
       </c>
       <c r="B640" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>1240</v>
+        <v>1222</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="E640" s="2">
-        <v>27475</v>
+        <v>68536</v>
       </c>
       <c r="F640" s="2">
-        <v>27216</v>
+        <v>68536</v>
       </c>
       <c r="G640" s="2">
-        <v>26957</v>
+        <v>67877</v>
       </c>
       <c r="H640" s="2">
-        <v>26698</v>
+        <v>67218</v>
       </c>
       <c r="I640" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1">
         <v>640</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1240</v>
+        <v>1222</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="E641" s="2">
-        <v>32775</v>
+        <v>73736</v>
       </c>
       <c r="F641" s="2">
-        <v>32466</v>
+        <v>73736</v>
       </c>
       <c r="G641" s="2">
-        <v>32157</v>
+        <v>73027</v>
       </c>
       <c r="H641" s="2">
-        <v>31848</v>
+        <v>72318</v>
       </c>
       <c r="I641" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1">
         <v>641</v>
       </c>
       <c r="B642" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>1240</v>
+        <v>1222</v>
       </c>
       <c r="D642" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="E642" s="2">
-        <v>38075</v>
+        <v>78936</v>
       </c>
       <c r="F642" s="2">
-        <v>37716</v>
+        <v>78936</v>
       </c>
       <c r="G642" s="2">
-        <v>37357</v>
+        <v>78177</v>
       </c>
       <c r="H642" s="2">
-        <v>36998</v>
+        <v>77418</v>
       </c>
       <c r="I642" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643" s="1">
         <v>642</v>
       </c>
       <c r="B643" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1240</v>
+        <v>1222</v>
       </c>
       <c r="D643" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="E643" s="2">
-        <v>43375</v>
+        <v>84136</v>
       </c>
       <c r="F643" s="2">
-        <v>42966</v>
+        <v>84136</v>
       </c>
       <c r="G643" s="2">
-        <v>42557</v>
+        <v>83327</v>
       </c>
       <c r="H643" s="2">
-        <v>42148</v>
+        <v>82518</v>
       </c>
       <c r="I643" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644" s="1">
         <v>643</v>
       </c>
       <c r="B644" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1240</v>
+        <v>1222</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="E644" s="2">
-        <v>48675</v>
+        <v>89336</v>
       </c>
       <c r="F644" s="2">
-        <v>48216</v>
+        <v>89336</v>
       </c>
       <c r="G644" s="2">
-        <v>47757</v>
+        <v>88477</v>
       </c>
       <c r="H644" s="2">
-        <v>47298</v>
+        <v>87618</v>
       </c>
       <c r="I644" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1">
         <v>644</v>
       </c>
       <c r="B645" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>1240</v>
+        <v>1222</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="E645" s="2">
-        <v>53975</v>
+        <v>94536</v>
       </c>
       <c r="F645" s="2">
-        <v>53466</v>
+        <v>94536</v>
       </c>
       <c r="G645" s="2">
-        <v>52957</v>
+        <v>93627</v>
       </c>
       <c r="H645" s="2">
-        <v>52448</v>
+        <v>92718</v>
       </c>
       <c r="I645" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1">
         <v>645</v>
       </c>
       <c r="B646" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>1240</v>
+        <v>1222</v>
       </c>
       <c r="D646" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="E646" s="2">
-        <v>59275</v>
+        <v>99736</v>
       </c>
       <c r="F646" s="2">
-        <v>58716</v>
+        <v>99736</v>
       </c>
       <c r="G646" s="2">
-        <v>58157</v>
+        <v>98777</v>
       </c>
       <c r="H646" s="2">
-        <v>57598</v>
+        <v>97818</v>
       </c>
       <c r="I646" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1">
         <v>646</v>
       </c>
       <c r="B647" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>1240</v>
+        <v>1304</v>
       </c>
       <c r="D647" s="1" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="E647" s="2">
-        <v>6228</v>
+        <v>104156</v>
       </c>
       <c r="F647" s="2">
-        <v>6169</v>
+        <v>104156</v>
       </c>
       <c r="G647" s="2">
-        <v>6110</v>
+        <v>103155</v>
       </c>
       <c r="H647" s="2">
-        <v>6051</v>
+        <v>102153</v>
       </c>
       <c r="I647" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648" s="1">
         <v>647</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>1240</v>
+        <v>1304</v>
       </c>
       <c r="D648" s="1" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E648" s="2">
-        <v>64575</v>
+        <v>10535</v>
       </c>
       <c r="F648" s="2">
-        <v>63966</v>
+        <v>10535</v>
       </c>
       <c r="G648" s="2">
-        <v>63357</v>
+        <v>10434</v>
       </c>
       <c r="H648" s="2">
-        <v>62748</v>
+        <v>10333</v>
       </c>
       <c r="I648" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1">
         <v>648</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>1240</v>
+        <v>1304</v>
       </c>
       <c r="D649" s="1" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="E649" s="2">
-        <v>69875</v>
+        <v>15740</v>
       </c>
       <c r="F649" s="2">
-        <v>69216</v>
+        <v>15740</v>
       </c>
       <c r="G649" s="2">
-        <v>68557</v>
+        <v>15589</v>
       </c>
       <c r="H649" s="2">
-        <v>67898</v>
+        <v>15438</v>
       </c>
       <c r="I649" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1">
         <v>649</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>1240</v>
+        <v>1304</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="E650" s="2">
-        <v>75175</v>
+        <v>20940</v>
       </c>
       <c r="F650" s="2">
-        <v>74466</v>
+        <v>20940</v>
       </c>
       <c r="G650" s="2">
-        <v>73757</v>
+        <v>20739</v>
       </c>
       <c r="H650" s="2">
-        <v>73048</v>
+        <v>20538</v>
       </c>
       <c r="I650" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1">
         <v>650</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>1240</v>
+        <v>1304</v>
       </c>
       <c r="D651" s="1" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="E651" s="2">
-        <v>80475</v>
+        <v>26140</v>
       </c>
       <c r="F651" s="2">
-        <v>79716</v>
+        <v>26140</v>
       </c>
       <c r="G651" s="2">
-        <v>78957</v>
+        <v>25889</v>
       </c>
       <c r="H651" s="2">
-        <v>78198</v>
+        <v>25638</v>
       </c>
       <c r="I651" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652" s="1">
         <v>651</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>1240</v>
+        <v>1304</v>
       </c>
       <c r="D652" s="1" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="E652" s="2">
-        <v>85775</v>
+        <v>31356</v>
       </c>
       <c r="F652" s="2">
-        <v>84966</v>
+        <v>31356</v>
       </c>
       <c r="G652" s="2">
-        <v>84157</v>
+        <v>31055</v>
       </c>
       <c r="H652" s="2">
-        <v>83348</v>
+        <v>30753</v>
       </c>
       <c r="I652" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653" s="1">
         <v>652</v>
       </c>
       <c r="B653" s="1" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>1240</v>
+        <v>1304</v>
       </c>
       <c r="D653" s="1" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="E653" s="2">
-        <v>91075</v>
+        <v>36556</v>
       </c>
       <c r="F653" s="2">
-        <v>90216</v>
+        <v>36556</v>
       </c>
       <c r="G653" s="2">
-        <v>89357</v>
+        <v>36205</v>
       </c>
       <c r="H653" s="2">
-        <v>88498</v>
+        <v>35853</v>
       </c>
       <c r="I653" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654" s="1">
         <v>653</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>1240</v>
+        <v>1304</v>
       </c>
       <c r="D654" s="1" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="E654" s="2">
-        <v>96375</v>
+        <v>41756</v>
       </c>
       <c r="F654" s="2">
-        <v>95466</v>
+        <v>41756</v>
       </c>
       <c r="G654" s="2">
-        <v>94557</v>
+        <v>41355</v>
       </c>
       <c r="H654" s="2">
-        <v>93648</v>
+        <v>40953</v>
       </c>
       <c r="I654" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655" s="1">
         <v>654</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>1240</v>
+        <v>1304</v>
       </c>
       <c r="D655" s="1" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="E655" s="2">
-        <v>101675</v>
+        <v>46956</v>
       </c>
       <c r="F655" s="2">
-        <v>100716</v>
+        <v>46956</v>
       </c>
       <c r="G655" s="2">
-        <v>99757</v>
+        <v>46505</v>
       </c>
       <c r="H655" s="2">
-        <v>98798</v>
+        <v>46053</v>
       </c>
       <c r="I655" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656" s="1">
         <v>655</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>1322</v>
+        <v>1304</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="E656" s="2">
-        <v>106583</v>
+        <v>52156</v>
       </c>
       <c r="F656" s="2">
-        <v>105578</v>
+        <v>52156</v>
       </c>
       <c r="G656" s="2">
-        <v>104572</v>
+        <v>51655</v>
       </c>
       <c r="H656" s="2">
-        <v>103567</v>
+        <v>51153</v>
       </c>
       <c r="I656" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657" s="1">
         <v>656</v>
       </c>
       <c r="B657" s="1" t="s">
         <v>1324</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>1322</v>
+        <v>1304</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="E657" s="2">
-        <v>11183</v>
+        <v>57356</v>
       </c>
       <c r="F657" s="2">
-        <v>11078</v>
+        <v>57356</v>
       </c>
       <c r="G657" s="2">
-        <v>10972</v>
+        <v>56805</v>
       </c>
       <c r="H657" s="2">
-        <v>10867</v>
+        <v>56253</v>
       </c>
       <c r="I657" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658" s="1">
         <v>657</v>
       </c>
       <c r="B658" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>1322</v>
+        <v>1304</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="E658" s="2">
-        <v>16483</v>
+        <v>5283</v>
       </c>
       <c r="F658" s="2">
-        <v>16328</v>
+        <v>5283</v>
       </c>
       <c r="G658" s="2">
-        <v>16172</v>
+        <v>5232</v>
       </c>
       <c r="H658" s="2">
-        <v>16017</v>
+        <v>5182</v>
       </c>
       <c r="I658" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659" s="1">
         <v>658</v>
       </c>
       <c r="B659" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>1322</v>
+        <v>1304</v>
       </c>
       <c r="D659" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="E659" s="2">
-        <v>21783</v>
+        <v>62556</v>
       </c>
       <c r="F659" s="2">
-        <v>21578</v>
+        <v>62556</v>
       </c>
       <c r="G659" s="2">
-        <v>21372</v>
+        <v>61955</v>
       </c>
       <c r="H659" s="2">
-        <v>21167</v>
+        <v>61353</v>
       </c>
       <c r="I659" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660" s="1">
         <v>659</v>
       </c>
       <c r="B660" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>1322</v>
+        <v>1304</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="E660" s="2">
-        <v>27083</v>
+        <v>67756</v>
       </c>
       <c r="F660" s="2">
-        <v>26828</v>
+        <v>67756</v>
       </c>
       <c r="G660" s="2">
-        <v>26572</v>
+        <v>67105</v>
       </c>
       <c r="H660" s="2">
-        <v>26317</v>
+        <v>66453</v>
       </c>
       <c r="I660" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661" s="1">
         <v>660</v>
       </c>
       <c r="B661" s="1" t="s">
         <v>1332</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>1322</v>
+        <v>1304</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="E661" s="2">
-        <v>32383</v>
+        <v>72956</v>
       </c>
       <c r="F661" s="2">
-        <v>32078</v>
+        <v>72956</v>
       </c>
       <c r="G661" s="2">
-        <v>31772</v>
+        <v>72255</v>
       </c>
       <c r="H661" s="2">
-        <v>31467</v>
+        <v>71553</v>
       </c>
       <c r="I661" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662" s="1">
         <v>661</v>
       </c>
       <c r="B662" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>1322</v>
+        <v>1304</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="E662" s="2">
-        <v>37683</v>
+        <v>78156</v>
       </c>
       <c r="F662" s="2">
-        <v>37328</v>
+        <v>78156</v>
       </c>
       <c r="G662" s="2">
-        <v>36972</v>
+        <v>77405</v>
       </c>
       <c r="H662" s="2">
-        <v>36617</v>
+        <v>76653</v>
       </c>
       <c r="I662" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663" s="1">
         <v>662</v>
       </c>
       <c r="B663" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>1322</v>
+        <v>1304</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="E663" s="2">
-        <v>42983</v>
+        <v>83356</v>
       </c>
       <c r="F663" s="2">
-        <v>42578</v>
+        <v>83356</v>
       </c>
       <c r="G663" s="2">
-        <v>42172</v>
+        <v>82555</v>
       </c>
       <c r="H663" s="2">
-        <v>41767</v>
+        <v>81753</v>
       </c>
       <c r="I663" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664" s="1">
         <v>663</v>
       </c>
       <c r="B664" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>1322</v>
+        <v>1304</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="E664" s="2">
-        <v>48283</v>
+        <v>88556</v>
       </c>
       <c r="F664" s="2">
-        <v>47828</v>
+        <v>88556</v>
       </c>
       <c r="G664" s="2">
-        <v>47372</v>
+        <v>87705</v>
       </c>
       <c r="H664" s="2">
-        <v>46917</v>
+        <v>86853</v>
       </c>
       <c r="I664" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665" s="1">
         <v>664</v>
       </c>
       <c r="B665" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>1322</v>
+        <v>1304</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="E665" s="2">
-        <v>53583</v>
+        <v>93756</v>
       </c>
       <c r="F665" s="2">
-        <v>53078</v>
+        <v>93756</v>
       </c>
       <c r="G665" s="2">
-        <v>52572</v>
+        <v>92855</v>
       </c>
       <c r="H665" s="2">
-        <v>52067</v>
+        <v>91953</v>
       </c>
       <c r="I665" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666" s="1">
         <v>665</v>
       </c>
       <c r="B666" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>1322</v>
+        <v>1304</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="E666" s="2">
-        <v>58883</v>
+        <v>98956</v>
       </c>
       <c r="F666" s="2">
-        <v>58328</v>
+        <v>98956</v>
       </c>
       <c r="G666" s="2">
-        <v>57772</v>
+        <v>98005</v>
       </c>
       <c r="H666" s="2">
-        <v>57217</v>
+        <v>97053</v>
       </c>
       <c r="I666" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667" s="1">
         <v>666</v>
       </c>
       <c r="B667" s="1" t="s">
         <v>1344</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>1322</v>
+        <v>1345</v>
       </c>
       <c r="D667" s="1" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="E667" s="2">
-        <v>6021</v>
+        <v>104619</v>
       </c>
       <c r="F667" s="2">
-        <v>5964</v>
+        <v>104619</v>
       </c>
       <c r="G667" s="2">
-        <v>5907</v>
+        <v>103613</v>
       </c>
       <c r="H667" s="2">
-        <v>5850</v>
+        <v>102607</v>
       </c>
       <c r="I667" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668" s="1">
         <v>667</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>1322</v>
+        <v>1345</v>
       </c>
       <c r="D668" s="1" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="E668" s="2">
-        <v>64183</v>
+        <v>10993</v>
       </c>
       <c r="F668" s="2">
-        <v>63578</v>
+        <v>10993</v>
       </c>
       <c r="G668" s="2">
-        <v>62972</v>
+        <v>10887</v>
       </c>
       <c r="H668" s="2">
-        <v>62367</v>
+        <v>10781</v>
       </c>
       <c r="I668" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669" s="1">
         <v>668</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>1322</v>
+        <v>1345</v>
       </c>
       <c r="D669" s="1" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="E669" s="2">
-        <v>69483</v>
+        <v>16203</v>
       </c>
       <c r="F669" s="2">
-        <v>68828</v>
+        <v>16203</v>
       </c>
       <c r="G669" s="2">
-        <v>68172</v>
+        <v>16047</v>
       </c>
       <c r="H669" s="2">
-        <v>67517</v>
+        <v>15892</v>
       </c>
       <c r="I669" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670" s="1">
         <v>669</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>1322</v>
+        <v>1345</v>
       </c>
       <c r="D670" s="1" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="E670" s="2">
-        <v>74783</v>
+        <v>21403</v>
       </c>
       <c r="F670" s="2">
-        <v>74078</v>
+        <v>21403</v>
       </c>
       <c r="G670" s="2">
-        <v>73372</v>
+        <v>21197</v>
       </c>
       <c r="H670" s="2">
-        <v>72667</v>
+        <v>20992</v>
       </c>
       <c r="I670" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671" s="1">
         <v>670</v>
       </c>
       <c r="B671" s="1" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>1322</v>
+        <v>1345</v>
       </c>
       <c r="D671" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="E671" s="2">
-        <v>80083</v>
+        <v>26603</v>
       </c>
       <c r="F671" s="2">
-        <v>79328</v>
+        <v>26603</v>
       </c>
       <c r="G671" s="2">
-        <v>78572</v>
+        <v>26347</v>
       </c>
       <c r="H671" s="2">
-        <v>77817</v>
+        <v>26092</v>
       </c>
       <c r="I671" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672" s="1">
         <v>671</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>1322</v>
+        <v>1345</v>
       </c>
       <c r="D672" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="E672" s="2">
-        <v>85383</v>
+        <v>31819</v>
       </c>
       <c r="F672" s="2">
-        <v>84578</v>
+        <v>31819</v>
       </c>
       <c r="G672" s="2">
-        <v>83772</v>
+        <v>31513</v>
       </c>
       <c r="H672" s="2">
-        <v>82967</v>
+        <v>31207</v>
       </c>
       <c r="I672" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673" s="1">
         <v>672</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>1322</v>
+        <v>1345</v>
       </c>
       <c r="D673" s="1" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="E673" s="2">
-        <v>90683</v>
+        <v>37019</v>
       </c>
       <c r="F673" s="2">
-        <v>89828</v>
+        <v>37019</v>
       </c>
       <c r="G673" s="2">
-        <v>88972</v>
+        <v>36663</v>
       </c>
       <c r="H673" s="2">
-        <v>88117</v>
+        <v>36307</v>
       </c>
       <c r="I673" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674" s="1">
         <v>673</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>1322</v>
+        <v>1345</v>
       </c>
       <c r="D674" s="1" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="E674" s="2">
-        <v>95983</v>
+        <v>42219</v>
       </c>
       <c r="F674" s="2">
-        <v>95078</v>
+        <v>42219</v>
       </c>
       <c r="G674" s="2">
-        <v>94172</v>
+        <v>41813</v>
       </c>
       <c r="H674" s="2">
-        <v>93267</v>
+        <v>41407</v>
       </c>
       <c r="I674" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675" s="1">
         <v>674</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>1322</v>
+        <v>1345</v>
       </c>
       <c r="D675" s="1" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="E675" s="2">
-        <v>101283</v>
+        <v>47419</v>
       </c>
       <c r="F675" s="2">
-        <v>100328</v>
+        <v>47419</v>
       </c>
       <c r="G675" s="2">
-        <v>99372</v>
+        <v>46963</v>
       </c>
       <c r="H675" s="2">
-        <v>98417</v>
+        <v>46507</v>
       </c>
       <c r="I675" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676" s="1">
         <v>675</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="D676" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="E676" s="2">
-        <v>106663</v>
+        <v>52619</v>
       </c>
       <c r="F676" s="2">
-        <v>105656</v>
+        <v>52619</v>
       </c>
       <c r="G676" s="2">
-        <v>104650</v>
+        <v>52113</v>
       </c>
       <c r="H676" s="2">
-        <v>103644</v>
+        <v>51607</v>
       </c>
       <c r="I676" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677" s="1">
         <v>676</v>
       </c>
       <c r="B677" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="D677" s="1" t="s">
         <v>1366</v>
       </c>
       <c r="E677" s="2">
-        <v>11263</v>
+        <v>57819</v>
       </c>
       <c r="F677" s="2">
-        <v>11156</v>
+        <v>57819</v>
       </c>
       <c r="G677" s="2">
-        <v>11050</v>
+        <v>57263</v>
       </c>
       <c r="H677" s="2">
-        <v>10944</v>
+        <v>56707</v>
       </c>
       <c r="I677" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678" s="1">
         <v>677</v>
       </c>
       <c r="B678" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="D678" s="1" t="s">
         <v>1368</v>
       </c>
       <c r="E678" s="2">
-        <v>16563</v>
+        <v>63019</v>
       </c>
       <c r="F678" s="2">
-        <v>16406</v>
+        <v>63019</v>
       </c>
       <c r="G678" s="2">
-        <v>16250</v>
+        <v>62413</v>
       </c>
       <c r="H678" s="2">
-        <v>16094</v>
+        <v>61807</v>
       </c>
       <c r="I678" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679" s="1">
         <v>678</v>
       </c>
       <c r="B679" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="D679" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="E679" s="2">
-        <v>21863</v>
+        <v>68219</v>
       </c>
       <c r="F679" s="2">
-        <v>21656</v>
+        <v>68219</v>
       </c>
       <c r="G679" s="2">
-        <v>21450</v>
+        <v>67563</v>
       </c>
       <c r="H679" s="2">
-        <v>21244</v>
+        <v>66907</v>
       </c>
       <c r="I679" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="A680" s="1">
         <v>679</v>
       </c>
       <c r="B680" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="D680" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="E680" s="2">
-        <v>27163</v>
+        <v>73419</v>
       </c>
       <c r="F680" s="2">
-        <v>26906</v>
+        <v>73419</v>
       </c>
       <c r="G680" s="2">
-        <v>26650</v>
+        <v>72713</v>
       </c>
       <c r="H680" s="2">
-        <v>26394</v>
+        <v>72007</v>
       </c>
       <c r="I680" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681" s="1">
         <v>680</v>
       </c>
       <c r="B681" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="D681" s="1" t="s">
         <v>1374</v>
       </c>
       <c r="E681" s="2">
-        <v>32463</v>
+        <v>78619</v>
       </c>
       <c r="F681" s="2">
-        <v>32156</v>
+        <v>78619</v>
       </c>
       <c r="G681" s="2">
-        <v>31850</v>
+        <v>77863</v>
       </c>
       <c r="H681" s="2">
-        <v>31544</v>
+        <v>77107</v>
       </c>
       <c r="I681" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="682" spans="1:9">
       <c r="A682" s="1">
         <v>681</v>
       </c>
       <c r="B682" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="D682" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="E682" s="2">
-        <v>37763</v>
+        <v>83819</v>
       </c>
       <c r="F682" s="2">
-        <v>37406</v>
+        <v>83819</v>
       </c>
       <c r="G682" s="2">
-        <v>37050</v>
+        <v>83013</v>
       </c>
       <c r="H682" s="2">
-        <v>36694</v>
+        <v>82207</v>
       </c>
       <c r="I682" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="683" spans="1:9">
       <c r="A683" s="1">
         <v>682</v>
       </c>
       <c r="B683" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="D683" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="E683" s="2">
-        <v>43063</v>
+        <v>89019</v>
       </c>
       <c r="F683" s="2">
-        <v>42656</v>
+        <v>89019</v>
       </c>
       <c r="G683" s="2">
-        <v>42250</v>
+        <v>88163</v>
       </c>
       <c r="H683" s="2">
-        <v>41844</v>
+        <v>87307</v>
       </c>
       <c r="I683" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="684" spans="1:9">
       <c r="A684" s="1">
         <v>683</v>
       </c>
       <c r="B684" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="D684" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="E684" s="2">
-        <v>48363</v>
+        <v>94219</v>
       </c>
       <c r="F684" s="2">
-        <v>47906</v>
+        <v>94219</v>
       </c>
       <c r="G684" s="2">
-        <v>47450</v>
+        <v>93313</v>
       </c>
       <c r="H684" s="2">
-        <v>46994</v>
+        <v>92407</v>
       </c>
       <c r="I684" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="685" spans="1:9">
       <c r="A685" s="1">
         <v>684</v>
       </c>
       <c r="B685" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="D685" s="1" t="s">
         <v>1382</v>
       </c>
       <c r="E685" s="2">
-        <v>53663</v>
+        <v>99419</v>
       </c>
       <c r="F685" s="2">
-        <v>53156</v>
+        <v>99419</v>
       </c>
       <c r="G685" s="2">
-        <v>52650</v>
+        <v>98463</v>
       </c>
       <c r="H685" s="2">
-        <v>52144</v>
+        <v>97507</v>
       </c>
       <c r="I685" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686" s="1">
         <v>685</v>
       </c>
       <c r="B686" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>1363</v>
+        <v>508</v>
       </c>
       <c r="D686" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="E686" s="2">
-        <v>58963</v>
+        <v>148893</v>
       </c>
       <c r="F686" s="2">
-        <v>58406</v>
+        <v>148893</v>
       </c>
       <c r="G686" s="2">
-        <v>57850</v>
+        <v>147461</v>
       </c>
       <c r="H686" s="2">
-        <v>57294</v>
+        <v>146029</v>
       </c>
       <c r="I686" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="687" spans="1:9">
       <c r="A687" s="1">
         <v>686</v>
       </c>
       <c r="B687" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>1363</v>
+        <v>508</v>
       </c>
       <c r="D687" s="1" t="s">
         <v>1386</v>
       </c>
       <c r="E687" s="2">
-        <v>64263</v>
+        <v>66765</v>
       </c>
       <c r="F687" s="2">
-        <v>63656</v>
+        <v>66765</v>
       </c>
       <c r="G687" s="2">
-        <v>63050</v>
+        <v>66123</v>
       </c>
       <c r="H687" s="2">
-        <v>62444</v>
+        <v>65481</v>
       </c>
       <c r="I687" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688" s="1">
         <v>687</v>
       </c>
       <c r="B688" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>1363</v>
+        <v>508</v>
       </c>
       <c r="D688" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="E688" s="2">
-        <v>69563</v>
+        <v>13379</v>
       </c>
       <c r="F688" s="2">
-        <v>68906</v>
+        <v>13379</v>
       </c>
       <c r="G688" s="2">
-        <v>68250</v>
+        <v>13250</v>
       </c>
       <c r="H688" s="2">
-        <v>67594</v>
+        <v>13121</v>
       </c>
       <c r="I688" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="A689" s="1">
         <v>688</v>
       </c>
       <c r="B689" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>1363</v>
+        <v>508</v>
       </c>
       <c r="D689" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="E689" s="2">
-        <v>74863</v>
+        <v>66560</v>
       </c>
       <c r="F689" s="2">
-        <v>74156</v>
+        <v>66560</v>
       </c>
       <c r="G689" s="2">
-        <v>73450</v>
+        <v>65920</v>
       </c>
       <c r="H689" s="2">
-        <v>72744</v>
+        <v>65280</v>
       </c>
       <c r="I689" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690" s="1">
         <v>689</v>
       </c>
       <c r="B690" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>1363</v>
+        <v>508</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>1392</v>
       </c>
       <c r="E690" s="2">
-        <v>80163</v>
+        <v>144919</v>
       </c>
       <c r="F690" s="2">
-        <v>79406</v>
+        <v>144919</v>
       </c>
       <c r="G690" s="2">
-        <v>78650</v>
+        <v>143525</v>
       </c>
       <c r="H690" s="2">
-        <v>77894</v>
+        <v>142132</v>
       </c>
       <c r="I690" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="A691" s="1">
         <v>690</v>
       </c>
       <c r="B691" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>1363</v>
+        <v>508</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>1394</v>
       </c>
       <c r="E691" s="2">
-        <v>85463</v>
+        <v>13312</v>
       </c>
       <c r="F691" s="2">
-        <v>84656</v>
+        <v>13312</v>
       </c>
       <c r="G691" s="2">
-        <v>83850</v>
+        <v>13184</v>
       </c>
       <c r="H691" s="2">
-        <v>83044</v>
+        <v>13056</v>
       </c>
       <c r="I691" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692" s="1">
         <v>691</v>
       </c>
       <c r="B692" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>1363</v>
+        <v>508</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="E692" s="2">
-        <v>90763</v>
+        <v>48938</v>
       </c>
       <c r="F692" s="2">
-        <v>89906</v>
+        <v>48938</v>
       </c>
       <c r="G692" s="2">
-        <v>89050</v>
+        <v>48468</v>
       </c>
       <c r="H692" s="2">
-        <v>88194</v>
+        <v>47997</v>
       </c>
       <c r="I692" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="A693" s="1">
         <v>692</v>
       </c>
       <c r="B693" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>1363</v>
+        <v>508</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="E693" s="2">
-        <v>96063</v>
+        <v>81441</v>
       </c>
       <c r="F693" s="2">
-        <v>95156</v>
+        <v>81441</v>
       </c>
       <c r="G693" s="2">
-        <v>94250</v>
+        <v>80658</v>
       </c>
       <c r="H693" s="2">
-        <v>93344</v>
+        <v>79875</v>
       </c>
       <c r="I693" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694" s="1">
         <v>693</v>
       </c>
       <c r="B694" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>1363</v>
+        <v>508</v>
       </c>
       <c r="D694" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="E694" s="2">
-        <v>101363</v>
+        <v>16510</v>
       </c>
       <c r="F694" s="2">
-        <v>100406</v>
+        <v>16510</v>
       </c>
       <c r="G694" s="2">
-        <v>99450</v>
+        <v>16351</v>
       </c>
       <c r="H694" s="2">
-        <v>98494</v>
+        <v>16193</v>
       </c>
       <c r="I694" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="A695" s="1">
         <v>694</v>
       </c>
       <c r="B695" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D695" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="E695" s="2">
-        <v>151654</v>
+        <v>165785</v>
       </c>
       <c r="F695" s="2">
-        <v>150224</v>
+        <v>165785</v>
       </c>
       <c r="G695" s="2">
-        <v>148793</v>
+        <v>164191</v>
       </c>
       <c r="H695" s="2">
-        <v>147362</v>
+        <v>162597</v>
       </c>
       <c r="I695" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="696" spans="1:9">
       <c r="A696" s="1">
         <v>695</v>
       </c>
       <c r="B696" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D696" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="E696" s="2">
-        <v>70278</v>
+        <v>81441</v>
       </c>
       <c r="F696" s="2">
-        <v>69615</v>
+        <v>81441</v>
       </c>
       <c r="G696" s="2">
-        <v>68952</v>
+        <v>80658</v>
       </c>
       <c r="H696" s="2">
-        <v>68289</v>
+        <v>79875</v>
       </c>
       <c r="I696" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="697" spans="1:9">
       <c r="A697" s="1">
         <v>696</v>
       </c>
       <c r="B697" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D697" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="E697" s="2">
-        <v>14575</v>
+        <v>156815</v>
       </c>
       <c r="F697" s="2">
-        <v>14438</v>
+        <v>156815</v>
       </c>
       <c r="G697" s="2">
-        <v>14300</v>
+        <v>155308</v>
       </c>
       <c r="H697" s="2">
-        <v>14163</v>
+        <v>153800</v>
       </c>
       <c r="I697" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="698" spans="1:9">
       <c r="A698" s="1">
         <v>697</v>
       </c>
       <c r="B698" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="E698" s="2">
-        <v>67840</v>
+        <v>16510</v>
       </c>
       <c r="F698" s="2">
-        <v>67200</v>
+        <v>16510</v>
       </c>
       <c r="G698" s="2">
-        <v>66560</v>
+        <v>16351</v>
       </c>
       <c r="H698" s="2">
-        <v>65920</v>
+        <v>16193</v>
       </c>
       <c r="I698" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="699" spans="1:9">
       <c r="A699" s="1">
         <v>698</v>
       </c>
       <c r="B699" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="E699" s="2">
-        <v>143808</v>
+        <v>280800</v>
       </c>
       <c r="F699" s="2">
-        <v>142451</v>
+        <v>280800</v>
       </c>
       <c r="G699" s="2">
-        <v>141095</v>
+        <v>278100</v>
       </c>
       <c r="H699" s="2">
-        <v>139738</v>
+        <v>275400</v>
       </c>
       <c r="I699" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="700" spans="1:9">
       <c r="A700" s="1">
         <v>699</v>
       </c>
       <c r="B700" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="E700" s="2">
-        <v>13568</v>
+        <v>227105</v>
       </c>
       <c r="F700" s="2">
-        <v>13440</v>
+        <v>227105</v>
       </c>
       <c r="G700" s="2">
-        <v>13312</v>
+        <v>224921</v>
       </c>
       <c r="H700" s="2">
-        <v>13184</v>
+        <v>222737</v>
       </c>
       <c r="I700" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="701" spans="1:9">
       <c r="A701" s="1">
         <v>700</v>
       </c>
       <c r="B701" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="E701" s="2">
-        <v>49879</v>
+        <v>36322</v>
       </c>
       <c r="F701" s="2">
-        <v>49409</v>
+        <v>36322</v>
       </c>
       <c r="G701" s="2">
-        <v>48938</v>
+        <v>35973</v>
       </c>
       <c r="H701" s="2">
-        <v>48468</v>
+        <v>35624</v>
       </c>
       <c r="I701" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="702" spans="1:9">
       <c r="A702" s="1">
         <v>701</v>
       </c>
       <c r="B702" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="E702" s="2">
-        <v>83008</v>
+        <v>360032</v>
       </c>
       <c r="F702" s="2">
-        <v>82224</v>
+        <v>360032</v>
       </c>
       <c r="G702" s="2">
-        <v>81441</v>
+        <v>356571</v>
       </c>
       <c r="H702" s="2">
-        <v>80658</v>
+        <v>353109</v>
       </c>
       <c r="I702" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="703" spans="1:9">
       <c r="A703" s="1">
         <v>702</v>
       </c>
       <c r="B703" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D703" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="E703" s="2">
-        <v>16828</v>
+        <v>37873</v>
       </c>
       <c r="F703" s="2">
-        <v>16669</v>
+        <v>37873</v>
       </c>
       <c r="G703" s="2">
-        <v>16510</v>
+        <v>37508</v>
       </c>
       <c r="H703" s="2">
-        <v>16351</v>
+        <v>37144</v>
       </c>
       <c r="I703" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="704" spans="1:9">
       <c r="A704" s="1">
         <v>703</v>
       </c>
       <c r="B704" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D704" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="E704" s="2">
-        <v>168974</v>
+        <v>374665</v>
       </c>
       <c r="F704" s="2">
-        <v>167379</v>
+        <v>374665</v>
       </c>
       <c r="G704" s="2">
-        <v>165785</v>
+        <v>371063</v>
       </c>
       <c r="H704" s="2">
-        <v>164191</v>
+        <v>367460</v>
       </c>
       <c r="I704" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="705" spans="1:9">
       <c r="A705" s="1">
         <v>704</v>
       </c>
       <c r="B705" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D705" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="E705" s="2">
-        <v>83008</v>
+        <v>425677</v>
       </c>
       <c r="F705" s="2">
-        <v>82224</v>
+        <v>425677</v>
       </c>
       <c r="G705" s="2">
-        <v>81441</v>
+        <v>421584</v>
       </c>
       <c r="H705" s="2">
-        <v>80658</v>
+        <v>417491</v>
       </c>
       <c r="I705" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="706" spans="1:9">
       <c r="A706" s="1">
         <v>705</v>
       </c>
       <c r="B706" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="E706" s="2">
-        <v>180336</v>
+        <v>56640</v>
       </c>
       <c r="F706" s="2">
-        <v>178634</v>
+        <v>56640</v>
       </c>
       <c r="G706" s="2">
-        <v>176933</v>
+        <v>56096</v>
       </c>
       <c r="H706" s="2">
-        <v>175232</v>
+        <v>55551</v>
       </c>
       <c r="I706" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="707" spans="1:9">
       <c r="A707" s="1">
         <v>706</v>
       </c>
       <c r="B707" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="E707" s="2">
-        <v>16775</v>
+        <v>605412</v>
       </c>
       <c r="F707" s="2">
-        <v>16616</v>
+        <v>605412</v>
       </c>
       <c r="G707" s="2">
-        <v>16458</v>
+        <v>599591</v>
       </c>
       <c r="H707" s="2">
-        <v>16300</v>
+        <v>593770</v>
       </c>
       <c r="I707" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="708" spans="1:9">
       <c r="A708" s="1">
         <v>707</v>
       </c>
       <c r="B708" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="E708" s="2">
-        <v>280651</v>
+        <v>75879</v>
       </c>
       <c r="F708" s="2">
-        <v>278003</v>
+        <v>75879</v>
       </c>
       <c r="G708" s="2">
-        <v>275356</v>
+        <v>75150</v>
       </c>
       <c r="H708" s="2">
-        <v>272708</v>
+        <v>74420</v>
       </c>
       <c r="I708" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="709" spans="1:9">
       <c r="A709" s="1">
         <v>708</v>
       </c>
       <c r="B709" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>1430</v>
       </c>
       <c r="E709" s="2">
-        <v>224496</v>
+        <v>749304</v>
       </c>
       <c r="F709" s="2">
-        <v>222378</v>
+        <v>749304</v>
       </c>
       <c r="G709" s="2">
-        <v>220261</v>
+        <v>742100</v>
       </c>
       <c r="H709" s="2">
-        <v>218143</v>
+        <v>734895</v>
       </c>
       <c r="I709" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="710" spans="1:9">
       <c r="A710" s="1">
         <v>709</v>
       </c>
       <c r="B710" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="E710" s="2">
-        <v>33413</v>
+        <v>95430</v>
       </c>
       <c r="F710" s="2">
-        <v>33098</v>
+        <v>95430</v>
       </c>
       <c r="G710" s="2">
-        <v>32783</v>
+        <v>94513</v>
       </c>
       <c r="H710" s="2">
-        <v>32468</v>
+        <v>93595</v>
       </c>
       <c r="I710" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="711" spans="1:9">
       <c r="A711" s="1">
         <v>710</v>
       </c>
       <c r="B711" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>1434</v>
       </c>
       <c r="E711" s="2">
-        <v>355423</v>
+        <v>113565</v>
       </c>
       <c r="F711" s="2">
-        <v>352070</v>
+        <v>113565</v>
       </c>
       <c r="G711" s="2">
-        <v>348717</v>
+        <v>112473</v>
       </c>
       <c r="H711" s="2">
-        <v>345364</v>
+        <v>111381</v>
       </c>
       <c r="I711" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="712" spans="1:9">
       <c r="A712" s="1">
         <v>711</v>
       </c>
       <c r="B712" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="E712" s="2">
-        <v>38079</v>
+        <v>1124096</v>
       </c>
       <c r="F712" s="2">
-        <v>37720</v>
+        <v>1124096</v>
       </c>
       <c r="G712" s="2">
-        <v>37361</v>
+        <v>1113288</v>
       </c>
       <c r="H712" s="2">
-        <v>37002</v>
+        <v>1102479</v>
       </c>
       <c r="I712" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="713" spans="1:9">
       <c r="A713" s="1">
         <v>712</v>
       </c>
       <c r="B713" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="E713" s="2">
-        <v>375464</v>
+        <v>132489</v>
       </c>
       <c r="F713" s="2">
-        <v>371922</v>
+        <v>132489</v>
       </c>
       <c r="G713" s="2">
-        <v>368379</v>
+        <v>131215</v>
       </c>
       <c r="H713" s="2">
-        <v>364837</v>
+        <v>129941</v>
       </c>
       <c r="I713" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="714" spans="1:9">
       <c r="A714" s="1">
         <v>713</v>
       </c>
       <c r="B714" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="E714" s="2">
-        <v>417887</v>
+        <v>149943</v>
       </c>
       <c r="F714" s="2">
-        <v>413945</v>
+        <v>149943</v>
       </c>
       <c r="G714" s="2">
-        <v>410002</v>
+        <v>148501</v>
       </c>
       <c r="H714" s="2">
-        <v>406060</v>
+        <v>147060</v>
       </c>
       <c r="I714" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="715" spans="1:9">
       <c r="A715" s="1">
         <v>714</v>
       </c>
       <c r="B715" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="E715" s="2">
-        <v>56795</v>
+        <v>170335</v>
       </c>
       <c r="F715" s="2">
-        <v>56259</v>
+        <v>170335</v>
       </c>
       <c r="G715" s="2">
-        <v>55723</v>
+        <v>168698</v>
       </c>
       <c r="H715" s="2">
-        <v>55187</v>
+        <v>167060</v>
       </c>
       <c r="I715" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="716" spans="1:9">
       <c r="A716" s="1">
         <v>715</v>
       </c>
       <c r="B716" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D716" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="E716" s="2">
-        <v>604815</v>
+        <v>18934</v>
       </c>
       <c r="F716" s="2">
-        <v>599109</v>
+        <v>18934</v>
       </c>
       <c r="G716" s="2">
-        <v>593403</v>
+        <v>18752</v>
       </c>
       <c r="H716" s="2">
-        <v>587697</v>
+        <v>18570</v>
       </c>
       <c r="I716" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="717" spans="1:9">
       <c r="A717" s="1">
         <v>716</v>
       </c>
       <c r="B717" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="E717" s="2">
-        <v>75053</v>
+        <v>189258</v>
       </c>
       <c r="F717" s="2">
-        <v>74345</v>
+        <v>189258</v>
       </c>
       <c r="G717" s="2">
-        <v>73637</v>
+        <v>187438</v>
       </c>
       <c r="H717" s="2">
-        <v>72929</v>
+        <v>185619</v>
       </c>
       <c r="I717" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="718" spans="1:9">
       <c r="A718" s="1">
         <v>717</v>
       </c>
       <c r="B718" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>1448</v>
       </c>
       <c r="E718" s="2">
-        <v>748356</v>
+        <v>60487</v>
       </c>
       <c r="F718" s="2">
-        <v>741296</v>
+        <v>60487</v>
       </c>
       <c r="G718" s="2">
-        <v>734236</v>
+        <v>59906</v>
       </c>
       <c r="H718" s="2">
-        <v>727176</v>
+        <v>59324</v>
       </c>
       <c r="I718" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="719" spans="1:9">
       <c r="A719" s="1">
         <v>718</v>
       </c>
       <c r="B719" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D719" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="E719" s="2">
-        <v>93456</v>
+        <v>12110</v>
       </c>
       <c r="F719" s="2">
-        <v>92574</v>
+        <v>12110</v>
       </c>
       <c r="G719" s="2">
-        <v>91693</v>
+        <v>11993</v>
       </c>
       <c r="H719" s="2">
-        <v>90811</v>
+        <v>11877</v>
       </c>
       <c r="I719" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="720" spans="1:9">
       <c r="A720" s="1">
         <v>719</v>
       </c>
       <c r="B720" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>1452</v>
       </c>
       <c r="E720" s="2">
-        <v>112567</v>
+        <v>122561</v>
       </c>
       <c r="F720" s="2">
-        <v>111505</v>
+        <v>122561</v>
       </c>
       <c r="G720" s="2">
-        <v>110443</v>
+        <v>121382</v>
       </c>
       <c r="H720" s="2">
-        <v>109381</v>
+        <v>120204</v>
       </c>
       <c r="I720" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="721" spans="1:9">
       <c r="A721" s="1">
         <v>720</v>
       </c>
       <c r="B721" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>1454</v>
       </c>
       <c r="E721" s="2">
-        <v>1137761</v>
+        <v>59743</v>
       </c>
       <c r="F721" s="2">
-        <v>1127027</v>
+        <v>59743</v>
       </c>
       <c r="G721" s="2">
-        <v>1116293</v>
+        <v>59168</v>
       </c>
       <c r="H721" s="2">
-        <v>1105560</v>
+        <v>58594</v>
       </c>
       <c r="I721" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="722" spans="1:9">
       <c r="A722" s="1">
         <v>721</v>
       </c>
       <c r="B722" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D722" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="E722" s="2">
-        <v>131246</v>
+        <v>69316</v>
       </c>
       <c r="F722" s="2">
-        <v>130008</v>
+        <v>69316</v>
       </c>
       <c r="G722" s="2">
-        <v>128770</v>
+        <v>68650</v>
       </c>
       <c r="H722" s="2">
-        <v>127532</v>
+        <v>67983</v>
       </c>
       <c r="I722" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="723" spans="1:9">
       <c r="A723" s="1">
         <v>722</v>
       </c>
       <c r="B723" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="E723" s="2">
-        <v>151262</v>
+        <v>2722</v>
       </c>
       <c r="F723" s="2">
-        <v>149835</v>
+        <v>2722</v>
       </c>
       <c r="G723" s="2">
-        <v>148408</v>
+        <v>2696</v>
       </c>
       <c r="H723" s="2">
-        <v>146981</v>
+        <v>2669</v>
       </c>
       <c r="I723" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="724" spans="1:9">
       <c r="A724" s="1">
         <v>723</v>
       </c>
       <c r="B724" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="E724" s="2">
-        <v>168494</v>
+        <v>27188</v>
       </c>
       <c r="F724" s="2">
-        <v>166905</v>
+        <v>27188</v>
       </c>
       <c r="G724" s="2">
-        <v>165315</v>
+        <v>26926</v>
       </c>
       <c r="H724" s="2">
-        <v>163726</v>
+        <v>26665</v>
       </c>
       <c r="I724" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="725" spans="1:9">
       <c r="A725" s="1">
         <v>724</v>
       </c>
       <c r="B725" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="E725" s="2">
-        <v>18935</v>
+        <v>271643</v>
       </c>
       <c r="F725" s="2">
-        <v>18756</v>
+        <v>271643</v>
       </c>
       <c r="G725" s="2">
-        <v>18578</v>
+        <v>269031</v>
       </c>
       <c r="H725" s="2">
-        <v>18399</v>
+        <v>266419</v>
       </c>
       <c r="I725" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="726" spans="1:9">
       <c r="A726" s="1">
         <v>725</v>
       </c>
       <c r="B726" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="E726" s="2">
-        <v>187110</v>
+        <v>5438</v>
       </c>
       <c r="F726" s="2">
-        <v>185345</v>
+        <v>5438</v>
       </c>
       <c r="G726" s="2">
-        <v>183580</v>
+        <v>5386</v>
       </c>
       <c r="H726" s="2">
-        <v>181815</v>
+        <v>5334</v>
       </c>
       <c r="I726" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="727" spans="1:9">
       <c r="A727" s="1">
         <v>726</v>
       </c>
       <c r="B727" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D727" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="E727" s="2">
-        <v>54951</v>
+        <v>54349</v>
       </c>
       <c r="F727" s="2">
-        <v>54433</v>
+        <v>54349</v>
       </c>
       <c r="G727" s="2">
-        <v>53915</v>
+        <v>53827</v>
       </c>
       <c r="H727" s="2">
-        <v>53396</v>
+        <v>53304</v>
       </c>
       <c r="I727" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="728" spans="1:9">
       <c r="A728" s="1">
         <v>727</v>
       </c>
       <c r="B728" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D728" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="E728" s="2">
-        <v>11242</v>
+        <v>543260</v>
       </c>
       <c r="F728" s="2">
-        <v>11136</v>
+        <v>543260</v>
       </c>
       <c r="G728" s="2">
-        <v>11030</v>
+        <v>538036</v>
       </c>
       <c r="H728" s="2">
-        <v>10924</v>
+        <v>532812</v>
       </c>
       <c r="I728" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="729" spans="1:9">
       <c r="A729" s="1">
         <v>728</v>
       </c>
       <c r="B729" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>1470</v>
       </c>
       <c r="E729" s="2">
-        <v>122493</v>
+        <v>81511</v>
       </c>
       <c r="F729" s="2">
-        <v>121337</v>
+        <v>81511</v>
       </c>
       <c r="G729" s="2">
-        <v>120181</v>
+        <v>80727</v>
       </c>
       <c r="H729" s="2">
-        <v>119026</v>
+        <v>79944</v>
       </c>
       <c r="I729" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="730" spans="1:9">
       <c r="A730" s="1">
         <v>729</v>
       </c>
       <c r="B730" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="E730" s="2">
-        <v>58777</v>
+        <v>1397</v>
       </c>
       <c r="F730" s="2">
-        <v>58223</v>
+        <v>1397</v>
       </c>
       <c r="G730" s="2">
-        <v>57668</v>
+        <v>1383</v>
       </c>
       <c r="H730" s="2">
-        <v>57114</v>
+        <v>1370</v>
       </c>
       <c r="I730" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="731" spans="1:9">
       <c r="A731" s="1">
         <v>730</v>
       </c>
       <c r="B731" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="E731" s="2">
-        <v>68789</v>
+        <v>13592</v>
       </c>
       <c r="F731" s="2">
-        <v>68140</v>
+        <v>13592</v>
       </c>
       <c r="G731" s="2">
-        <v>67491</v>
+        <v>13461</v>
       </c>
       <c r="H731" s="2">
-        <v>66842</v>
+        <v>13330</v>
       </c>
       <c r="I731" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="732" spans="1:9">
       <c r="A732" s="1">
         <v>731</v>
       </c>
       <c r="B732" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D732" s="1" t="s">
         <v>1476</v>
       </c>
       <c r="E732" s="2">
-        <v>2776</v>
+        <v>135834</v>
       </c>
       <c r="F732" s="2">
-        <v>2750</v>
+        <v>135834</v>
       </c>
       <c r="G732" s="2">
-        <v>2724</v>
+        <v>134528</v>
       </c>
       <c r="H732" s="2">
-        <v>2698</v>
+        <v>133222</v>
       </c>
       <c r="I732" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="733" spans="1:9">
       <c r="A733" s="1">
         <v>732</v>
       </c>
       <c r="B733" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="E733" s="2">
-        <v>27701</v>
+        <v>1358110</v>
       </c>
       <c r="F733" s="2">
-        <v>27440</v>
+        <v>1358110</v>
       </c>
       <c r="G733" s="2">
-        <v>27178</v>
+        <v>1345051</v>
       </c>
       <c r="H733" s="2">
-        <v>26917</v>
+        <v>1331993</v>
       </c>
       <c r="I733" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="734" spans="1:9">
       <c r="A734" s="1">
         <v>733</v>
       </c>
       <c r="B734" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="E734" s="2">
-        <v>276767</v>
+        <v>41440</v>
       </c>
       <c r="F734" s="2">
-        <v>274156</v>
+        <v>41440</v>
       </c>
       <c r="G734" s="2">
-        <v>271545</v>
+        <v>41041</v>
       </c>
       <c r="H734" s="2">
-        <v>268934</v>
+        <v>40643</v>
       </c>
       <c r="I734" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="735" spans="1:9">
       <c r="A735" s="1">
         <v>734</v>
       </c>
       <c r="B735" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D735" s="1" t="s">
         <v>1482</v>
       </c>
       <c r="E735" s="2">
-        <v>5540</v>
+        <v>68894</v>
       </c>
       <c r="F735" s="2">
-        <v>5487</v>
+        <v>68894</v>
       </c>
       <c r="G735" s="2">
-        <v>5435</v>
+        <v>68231</v>
       </c>
       <c r="H735" s="2">
-        <v>5383</v>
+        <v>67569</v>
       </c>
       <c r="I735" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="736" spans="1:9">
       <c r="A736" s="1">
         <v>735</v>
       </c>
       <c r="B736" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="E736" s="2">
-        <v>55375</v>
+        <v>13970</v>
       </c>
       <c r="F736" s="2">
-        <v>54853</v>
+        <v>13970</v>
       </c>
       <c r="G736" s="2">
-        <v>54331</v>
+        <v>13836</v>
       </c>
       <c r="H736" s="2">
-        <v>53808</v>
+        <v>13702</v>
       </c>
       <c r="I736" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="737" spans="1:9">
       <c r="A737" s="1">
         <v>736</v>
       </c>
       <c r="B737" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="E737" s="2">
-        <v>553507</v>
+        <v>137727</v>
       </c>
       <c r="F737" s="2">
-        <v>548285</v>
+        <v>137727</v>
       </c>
       <c r="G737" s="2">
-        <v>543063</v>
+        <v>136403</v>
       </c>
       <c r="H737" s="2">
-        <v>537841</v>
+        <v>135079</v>
       </c>
       <c r="I737" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="738" spans="1:9">
       <c r="A738" s="1">
         <v>737</v>
       </c>
       <c r="B738" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>1488</v>
       </c>
       <c r="E738" s="2">
-        <v>83049</v>
+        <v>314824</v>
       </c>
       <c r="F738" s="2">
-        <v>82265</v>
+        <v>314824</v>
       </c>
       <c r="G738" s="2">
-        <v>81482</v>
+        <v>311796</v>
       </c>
       <c r="H738" s="2">
-        <v>80698</v>
+        <v>308769</v>
       </c>
       <c r="I738" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="739" spans="1:9">
       <c r="A739" s="1">
         <v>738</v>
       </c>
       <c r="B739" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="E739" s="2">
-        <v>1400</v>
+        <v>4198</v>
       </c>
       <c r="F739" s="2">
-        <v>1387</v>
+        <v>4198</v>
       </c>
       <c r="G739" s="2">
-        <v>1374</v>
+        <v>4158</v>
       </c>
       <c r="H739" s="2">
-        <v>1361</v>
+        <v>4118</v>
       </c>
       <c r="I739" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="740" spans="1:9">
       <c r="A740" s="1">
         <v>739</v>
       </c>
       <c r="B740" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="E740" s="2">
-        <v>13848</v>
+        <v>41965</v>
       </c>
       <c r="F740" s="2">
-        <v>13717</v>
+        <v>41965</v>
       </c>
       <c r="G740" s="2">
-        <v>13587</v>
+        <v>41562</v>
       </c>
       <c r="H740" s="2">
-        <v>13456</v>
+        <v>41158</v>
       </c>
       <c r="I740" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="741" spans="1:9">
       <c r="A741" s="1">
         <v>740</v>
       </c>
       <c r="B741" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D741" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="E741" s="2">
-        <v>138397</v>
+        <v>420495</v>
       </c>
       <c r="F741" s="2">
-        <v>137091</v>
+        <v>420495</v>
       </c>
       <c r="G741" s="2">
-        <v>135786</v>
+        <v>416452</v>
       </c>
       <c r="H741" s="2">
-        <v>134480</v>
+        <v>412408</v>
       </c>
       <c r="I741" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="742" spans="1:9">
       <c r="A742" s="1">
         <v>741</v>
       </c>
       <c r="B742" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D742" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="E742" s="2">
-        <v>1375172</v>
+        <v>837578</v>
       </c>
       <c r="F742" s="2">
-        <v>1362199</v>
+        <v>837578</v>
       </c>
       <c r="G742" s="2">
-        <v>1349225</v>
+        <v>829524</v>
       </c>
       <c r="H742" s="2">
-        <v>1336252</v>
+        <v>821470</v>
       </c>
       <c r="I742" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="743" spans="1:9">
       <c r="A743" s="1">
         <v>742</v>
       </c>
       <c r="B743" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D743" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="E743" s="2">
-        <v>42183</v>
+        <v>105942</v>
       </c>
       <c r="F743" s="2">
-        <v>41785</v>
+        <v>105942</v>
       </c>
       <c r="G743" s="2">
-        <v>41387</v>
+        <v>104923</v>
       </c>
       <c r="H743" s="2">
-        <v>40989</v>
+        <v>103904</v>
       </c>
       <c r="I743" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="744" spans="1:9">
       <c r="A744" s="1">
         <v>743</v>
       </c>
       <c r="B744" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D744" s="1" t="s">
         <v>1500</v>
       </c>
       <c r="E744" s="2">
-        <v>70030</v>
+        <v>125890</v>
       </c>
       <c r="F744" s="2">
-        <v>69369</v>
+        <v>125890</v>
       </c>
       <c r="G744" s="2">
-        <v>68709</v>
+        <v>124679</v>
       </c>
       <c r="H744" s="2">
-        <v>68048</v>
+        <v>123469</v>
       </c>
       <c r="I744" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="745" spans="1:9">
       <c r="A745" s="1">
         <v>744</v>
       </c>
       <c r="B745" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="E745" s="2">
-        <v>14165</v>
+        <v>20928</v>
       </c>
       <c r="F745" s="2">
-        <v>14031</v>
+        <v>20928</v>
       </c>
       <c r="G745" s="2">
-        <v>13898</v>
+        <v>20727</v>
       </c>
       <c r="H745" s="2">
-        <v>13764</v>
+        <v>20525</v>
       </c>
       <c r="I745" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="746" spans="1:9">
       <c r="A746" s="1">
         <v>745</v>
       </c>
       <c r="B746" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="E746" s="2">
-        <v>141878</v>
+        <v>210869</v>
       </c>
       <c r="F746" s="2">
-        <v>140539</v>
+        <v>210869</v>
       </c>
       <c r="G746" s="2">
-        <v>139201</v>
+        <v>208842</v>
       </c>
       <c r="H746" s="2">
-        <v>137862</v>
+        <v>206814</v>
       </c>
       <c r="I746" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="747" spans="1:9">
       <c r="A747" s="1">
         <v>746</v>
       </c>
       <c r="B747" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>1506</v>
       </c>
       <c r="E747" s="2">
-        <v>319185</v>
+        <v>2096074</v>
       </c>
       <c r="F747" s="2">
-        <v>316174</v>
+        <v>2096074</v>
       </c>
       <c r="G747" s="2">
-        <v>313163</v>
+        <v>2075920</v>
       </c>
       <c r="H747" s="2">
-        <v>310152</v>
+        <v>2055765</v>
       </c>
       <c r="I747" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="748" spans="1:9">
       <c r="A748" s="1">
         <v>747</v>
       </c>
       <c r="B748" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D748" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="E748" s="2">
-        <v>4272</v>
+        <v>49410</v>
       </c>
       <c r="F748" s="2">
-        <v>4232</v>
+        <v>49410</v>
       </c>
       <c r="G748" s="2">
-        <v>4191</v>
+        <v>48935</v>
       </c>
       <c r="H748" s="2">
-        <v>4151</v>
+        <v>48460</v>
       </c>
       <c r="I748" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="749" spans="1:9">
       <c r="A749" s="1">
         <v>748</v>
       </c>
       <c r="B749" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D749" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="E749" s="2">
-        <v>42105</v>
+        <v>82228</v>
       </c>
       <c r="F749" s="2">
-        <v>41708</v>
+        <v>82228</v>
       </c>
       <c r="G749" s="2">
-        <v>41311</v>
+        <v>81437</v>
       </c>
       <c r="H749" s="2">
-        <v>40914</v>
+        <v>80646</v>
       </c>
       <c r="I749" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="750" spans="1:9">
       <c r="A750" s="1">
         <v>749</v>
       </c>
       <c r="B750" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D750" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="E750" s="2">
-        <v>420753</v>
+        <v>16670</v>
       </c>
       <c r="F750" s="2">
-        <v>416784</v>
+        <v>16670</v>
       </c>
       <c r="G750" s="2">
-        <v>412814</v>
+        <v>16510</v>
       </c>
       <c r="H750" s="2">
-        <v>408845</v>
+        <v>16350</v>
       </c>
       <c r="I750" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="751" spans="1:9">
       <c r="A751" s="1">
         <v>750</v>
       </c>
       <c r="B751" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D751" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="E751" s="2">
-        <v>844375</v>
+        <v>167388</v>
       </c>
       <c r="F751" s="2">
-        <v>836409</v>
+        <v>167388</v>
       </c>
       <c r="G751" s="2">
-        <v>828443</v>
+        <v>165779</v>
       </c>
       <c r="H751" s="2">
-        <v>820477</v>
+        <v>164169</v>
       </c>
       <c r="I751" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="752" spans="1:9">
       <c r="A752" s="1">
         <v>751</v>
       </c>
       <c r="B752" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D752" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="E752" s="2">
-        <v>105562</v>
+        <v>12110</v>
       </c>
       <c r="F752" s="2">
-        <v>104566</v>
+        <v>12110</v>
       </c>
       <c r="G752" s="2">
-        <v>103570</v>
+        <v>11993</v>
       </c>
       <c r="H752" s="2">
-        <v>102575</v>
+        <v>11877</v>
       </c>
       <c r="I752" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="753" spans="1:9">
       <c r="A753" s="1">
         <v>752</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>1518</v>
       </c>
       <c r="E753" s="2">
-        <v>128311</v>
+        <v>13970</v>
       </c>
       <c r="F753" s="2">
-        <v>127100</v>
+        <v>13970</v>
       </c>
       <c r="G753" s="2">
-        <v>125890</v>
+        <v>13836</v>
       </c>
       <c r="H753" s="2">
-        <v>124679</v>
+        <v>13702</v>
       </c>
       <c r="I753" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="754" spans="1:9">
       <c r="A754" s="1">
         <v>753</v>
       </c>
       <c r="B754" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D754" s="1" t="s">
         <v>1520</v>
       </c>
       <c r="E754" s="2">
-        <v>21010</v>
+        <v>24445</v>
       </c>
       <c r="F754" s="2">
-        <v>20812</v>
+        <v>24445</v>
       </c>
       <c r="G754" s="2">
-        <v>20614</v>
+        <v>24210</v>
       </c>
       <c r="H754" s="2">
-        <v>20416</v>
+        <v>23975</v>
       </c>
       <c r="I754" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="755" spans="1:9">
       <c r="A755" s="1">
         <v>754</v>
       </c>
       <c r="B755" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="E755" s="2">
-        <v>210955</v>
+        <v>26916</v>
       </c>
       <c r="F755" s="2">
-        <v>208965</v>
+        <v>26916</v>
       </c>
       <c r="G755" s="2">
-        <v>206975</v>
+        <v>26657</v>
       </c>
       <c r="H755" s="2">
-        <v>204984</v>
+        <v>26399</v>
       </c>
       <c r="I755" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="756" spans="1:9">
       <c r="A756" s="1">
         <v>755</v>
       </c>
       <c r="B756" s="1" t="s">
         <v>1523</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D756" s="1" t="s">
         <v>1524</v>
       </c>
       <c r="E756" s="2">
-        <v>2096604</v>
+        <v>36266</v>
       </c>
       <c r="F756" s="2">
-        <v>2076824</v>
+        <v>36266</v>
       </c>
       <c r="G756" s="2">
-        <v>2057045</v>
+        <v>35917</v>
       </c>
       <c r="H756" s="2">
-        <v>2037266</v>
+        <v>35568</v>
       </c>
       <c r="I756" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="757" spans="1:9">
       <c r="A757" s="1">
         <v>756</v>
       </c>
       <c r="B757" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>510</v>
+        <v>1526</v>
       </c>
       <c r="D757" s="1" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="E757" s="2">
-        <v>50979</v>
+        <v>122849</v>
       </c>
       <c r="F757" s="2">
-        <v>50498</v>
+        <v>122849</v>
       </c>
       <c r="G757" s="2">
-        <v>50017</v>
+        <v>121668</v>
       </c>
       <c r="H757" s="2">
-        <v>49536</v>
+        <v>120486</v>
       </c>
       <c r="I757" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="758" spans="1:9">
       <c r="A758" s="1">
         <v>757</v>
       </c>
       <c r="B758" s="1" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>510</v>
+        <v>1529</v>
       </c>
       <c r="D758" s="1" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="E758" s="2">
-        <v>84806</v>
+        <v>100672</v>
       </c>
       <c r="F758" s="2">
-        <v>84006</v>
+        <v>100672</v>
       </c>
       <c r="G758" s="2">
-        <v>83206</v>
+        <v>99704</v>
       </c>
       <c r="H758" s="2">
-        <v>82406</v>
+        <v>98736</v>
       </c>
       <c r="I758" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="759" spans="1:9">
       <c r="A759" s="1">
         <v>758</v>
       </c>
       <c r="B759" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C759" s="1" t="s">
         <v>1529</v>
       </c>
-      <c r="C759" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D759" s="1" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="E759" s="2">
-        <v>17183</v>
+        <v>10233</v>
       </c>
       <c r="F759" s="2">
-        <v>17021</v>
+        <v>10233</v>
       </c>
       <c r="G759" s="2">
-        <v>16858</v>
+        <v>10134</v>
       </c>
       <c r="H759" s="2">
-        <v>16696</v>
+        <v>10036</v>
       </c>
       <c r="I759" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="760" spans="1:9">
       <c r="A760" s="1">
         <v>759</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>510</v>
+        <v>1529</v>
       </c>
       <c r="D760" s="1" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="E760" s="2">
-        <v>172580</v>
+        <v>151840</v>
       </c>
       <c r="F760" s="2">
-        <v>170952</v>
+        <v>151840</v>
       </c>
       <c r="G760" s="2">
-        <v>169323</v>
+        <v>150380</v>
       </c>
       <c r="H760" s="2">
-        <v>167695</v>
+        <v>148920</v>
       </c>
       <c r="I760" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="761" spans="1:9">
       <c r="A761" s="1">
         <v>760</v>
       </c>
       <c r="B761" s="1" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>510</v>
+        <v>1529</v>
       </c>
       <c r="D761" s="1" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="E761" s="2">
-        <v>12561</v>
+        <v>19466</v>
       </c>
       <c r="F761" s="2">
-        <v>12443</v>
+        <v>19466</v>
       </c>
       <c r="G761" s="2">
-        <v>12324</v>
+        <v>19279</v>
       </c>
       <c r="H761" s="2">
-        <v>12206</v>
+        <v>19091</v>
       </c>
       <c r="I761" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="762" spans="1:9">
       <c r="A762" s="1">
         <v>761</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>510</v>
+        <v>1529</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="E762" s="2">
-        <v>13968</v>
+        <v>303680</v>
       </c>
       <c r="F762" s="2">
-        <v>13836</v>
+        <v>303680</v>
       </c>
       <c r="G762" s="2">
-        <v>13704</v>
+        <v>300760</v>
       </c>
       <c r="H762" s="2">
-        <v>13572</v>
+        <v>297840</v>
       </c>
       <c r="I762" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="763" spans="1:9">
       <c r="A763" s="1">
         <v>762</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>510</v>
+        <v>1529</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="E763" s="2">
-        <v>24165</v>
+        <v>511638</v>
       </c>
       <c r="F763" s="2">
-        <v>23937</v>
+        <v>511638</v>
       </c>
       <c r="G763" s="2">
-        <v>23709</v>
+        <v>506719</v>
       </c>
       <c r="H763" s="2">
-        <v>23481</v>
+        <v>501799</v>
       </c>
       <c r="I763" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="764" spans="1:9">
       <c r="A764" s="1">
         <v>763</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>510</v>
+        <v>1529</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="E764" s="2">
-        <v>27443</v>
+        <v>50648</v>
       </c>
       <c r="F764" s="2">
-        <v>27185</v>
+        <v>50648</v>
       </c>
       <c r="G764" s="2">
-        <v>26926</v>
+        <v>50161</v>
       </c>
       <c r="H764" s="2">
-        <v>26667</v>
+        <v>49674</v>
       </c>
       <c r="I764" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="765" spans="1:9">
       <c r="A765" s="1">
         <v>764</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>510</v>
+        <v>1529</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="E765" s="2">
-        <v>36555</v>
+        <v>4869</v>
       </c>
       <c r="F765" s="2">
-        <v>36210</v>
+        <v>4869</v>
       </c>
       <c r="G765" s="2">
-        <v>35865</v>
+        <v>4822</v>
       </c>
       <c r="H765" s="2">
-        <v>35521</v>
+        <v>4776</v>
       </c>
       <c r="I765" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="766" spans="1:9">
       <c r="A766" s="1">
         <v>765</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>1544</v>
+        <v>1526</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="E766" s="2">
-        <v>123517</v>
+        <v>12126</v>
       </c>
       <c r="F766" s="2">
-        <v>122351</v>
+        <v>12126</v>
       </c>
       <c r="G766" s="2">
-        <v>121186</v>
+        <v>12010</v>
       </c>
       <c r="H766" s="2">
-        <v>120021</v>
+        <v>11893</v>
       </c>
       <c r="I766" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="767" spans="1:9">
       <c r="A767" s="1">
         <v>766</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>1547</v>
+        <v>1526</v>
       </c>
       <c r="D767" s="1" t="s">
         <v>1548</v>
       </c>
       <c r="E767" s="2">
-        <v>103907</v>
+        <v>259490</v>
       </c>
       <c r="F767" s="2">
-        <v>102926</v>
+        <v>259490</v>
       </c>
       <c r="G767" s="2">
-        <v>101946</v>
+        <v>256995</v>
       </c>
       <c r="H767" s="2">
-        <v>100966</v>
+        <v>254500</v>
       </c>
       <c r="I767" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="768" spans="1:9">
       <c r="A768" s="1">
         <v>767</v>
       </c>
       <c r="B768" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>1547</v>
+        <v>1526</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>1550</v>
       </c>
       <c r="E768" s="2">
-        <v>10429</v>
+        <v>409840</v>
       </c>
       <c r="F768" s="2">
-        <v>10331</v>
+        <v>409840</v>
       </c>
       <c r="G768" s="2">
-        <v>10233</v>
+        <v>405899</v>
       </c>
       <c r="H768" s="2">
-        <v>10134</v>
+        <v>401959</v>
       </c>
       <c r="I768" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="769" spans="1:9">
       <c r="A769" s="1">
         <v>768</v>
       </c>
       <c r="B769" s="1" t="s">
         <v>1551</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>1547</v>
+        <v>1526</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>1552</v>
       </c>
       <c r="E769" s="2">
-        <v>157940</v>
+        <v>45474</v>
       </c>
       <c r="F769" s="2">
-        <v>156450</v>
+        <v>45474</v>
       </c>
       <c r="G769" s="2">
-        <v>154960</v>
+        <v>45037</v>
       </c>
       <c r="H769" s="2">
-        <v>153470</v>
+        <v>44600</v>
       </c>
       <c r="I769" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="770" spans="1:9">
       <c r="A770" s="1">
         <v>769</v>
       </c>
       <c r="B770" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>1547</v>
+        <v>1526</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>1554</v>
       </c>
       <c r="E770" s="2">
-        <v>20776</v>
+        <v>610609</v>
       </c>
       <c r="F770" s="2">
-        <v>20580</v>
+        <v>610609</v>
       </c>
       <c r="G770" s="2">
-        <v>20384</v>
+        <v>604738</v>
       </c>
       <c r="H770" s="2">
-        <v>20188</v>
+        <v>598866</v>
       </c>
       <c r="I770" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="771" spans="1:9">
       <c r="A771" s="1">
         <v>770</v>
       </c>
       <c r="B771" s="1" t="s">
         <v>1555</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>1547</v>
+        <v>1526</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>1556</v>
       </c>
       <c r="E771" s="2">
-        <v>311667</v>
+        <v>60658</v>
       </c>
       <c r="F771" s="2">
-        <v>308726</v>
+        <v>60658</v>
       </c>
       <c r="G771" s="2">
-        <v>305786</v>
+        <v>60075</v>
       </c>
       <c r="H771" s="2">
-        <v>302846</v>
+        <v>59492</v>
       </c>
       <c r="I771" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="772" spans="1:9">
       <c r="A772" s="1">
         <v>771</v>
       </c>
       <c r="B772" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>1547</v>
+        <v>1526</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>1558</v>
       </c>
       <c r="E772" s="2">
-        <v>521478</v>
+        <v>8200</v>
       </c>
       <c r="F772" s="2">
-        <v>516558</v>
+        <v>8200</v>
       </c>
       <c r="G772" s="2">
-        <v>511638</v>
+        <v>8122</v>
       </c>
       <c r="H772" s="2">
-        <v>506719</v>
+        <v>8043</v>
       </c>
       <c r="I772" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="773" spans="1:9">
       <c r="A773" s="1">
         <v>772</v>
       </c>
       <c r="B773" s="1" t="s">
         <v>1559</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>1547</v>
+        <v>1526</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>1560</v>
       </c>
       <c r="E773" s="2">
-        <v>51940</v>
+        <v>90896</v>
       </c>
       <c r="F773" s="2">
-        <v>51450</v>
+        <v>90896</v>
       </c>
       <c r="G773" s="2">
-        <v>50960</v>
+        <v>90022</v>
       </c>
       <c r="H773" s="2">
-        <v>50470</v>
+        <v>89148</v>
       </c>
       <c r="I773" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="774" spans="1:9">
       <c r="A774" s="1">
         <v>773</v>
       </c>
       <c r="B774" s="1" t="s">
         <v>1561</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>1547</v>
+        <v>1562</v>
       </c>
       <c r="D774" s="1" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="E774" s="2">
-        <v>5318</v>
+        <v>98826</v>
       </c>
       <c r="F774" s="2">
-        <v>5268</v>
+        <v>98826</v>
       </c>
       <c r="G774" s="2">
-        <v>5218</v>
+        <v>97876</v>
       </c>
       <c r="H774" s="2">
-        <v>5168</v>
+        <v>96926</v>
       </c>
       <c r="I774" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="775" spans="1:9">
       <c r="A775" s="1">
         <v>774</v>
       </c>
       <c r="B775" s="1" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>1544</v>
+        <v>1562</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="E775" s="2">
-        <v>12307</v>
+        <v>988026</v>
       </c>
       <c r="F775" s="2">
-        <v>12191</v>
+        <v>988026</v>
       </c>
       <c r="G775" s="2">
-        <v>12074</v>
+        <v>978526</v>
       </c>
       <c r="H775" s="2">
-        <v>11958</v>
+        <v>969026</v>
       </c>
       <c r="I775" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="776" spans="1:9">
       <c r="A776" s="1">
         <v>775</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>1544</v>
+        <v>1562</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="E776" s="2">
-        <v>257183</v>
+        <v>197626</v>
       </c>
       <c r="F776" s="2">
-        <v>254756</v>
+        <v>197626</v>
       </c>
       <c r="G776" s="2">
-        <v>252330</v>
+        <v>195726</v>
       </c>
       <c r="H776" s="2">
-        <v>249904</v>
+        <v>193826</v>
       </c>
       <c r="I776" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="777" spans="1:9">
       <c r="A777" s="1">
         <v>776</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>1544</v>
+        <v>1562</v>
       </c>
       <c r="D777" s="1" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="E777" s="2">
-        <v>414644</v>
+        <v>296007</v>
       </c>
       <c r="F777" s="2">
-        <v>410733</v>
+        <v>296007</v>
       </c>
       <c r="G777" s="2">
-        <v>406821</v>
+        <v>293161</v>
       </c>
       <c r="H777" s="2">
-        <v>402909</v>
+        <v>290314</v>
       </c>
       <c r="I777" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="778" spans="1:9">
       <c r="A778" s="1">
         <v>777</v>
       </c>
       <c r="B778" s="1" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>1544</v>
+        <v>1562</v>
       </c>
       <c r="D778" s="1" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="E778" s="2">
-        <v>46561</v>
+        <v>592826</v>
       </c>
       <c r="F778" s="2">
-        <v>46121</v>
+        <v>592826</v>
       </c>
       <c r="G778" s="2">
-        <v>45682</v>
+        <v>587126</v>
       </c>
       <c r="H778" s="2">
-        <v>45243</v>
+        <v>581426</v>
       </c>
       <c r="I778" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="779" spans="1:9">
       <c r="A779" s="1">
         <v>778</v>
       </c>
       <c r="B779" s="1" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>1544</v>
+        <v>1573</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="E779" s="2">
-        <v>622351</v>
+        <v>269495</v>
       </c>
       <c r="F779" s="2">
-        <v>616480</v>
+        <v>269495</v>
       </c>
       <c r="G779" s="2">
-        <v>610609</v>
+        <v>266904</v>
       </c>
       <c r="H779" s="2">
-        <v>604738</v>
+        <v>264313</v>
       </c>
       <c r="I779" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="780" spans="1:9">
       <c r="A780" s="1">
         <v>779</v>
       </c>
       <c r="B780" s="1" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>1544</v>
+        <v>909</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="E780" s="2">
-        <v>61825</v>
+        <v>3276026</v>
       </c>
       <c r="F780" s="2">
-        <v>61241</v>
+        <v>3276026</v>
       </c>
       <c r="G780" s="2">
-        <v>60658</v>
+        <v>3244526</v>
       </c>
       <c r="H780" s="2">
-        <v>60075</v>
+        <v>3213026</v>
       </c>
       <c r="I780" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="781" spans="1:9">
       <c r="A781" s="1">
         <v>780</v>
       </c>
       <c r="B781" s="1" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>1544</v>
+        <v>909</v>
       </c>
       <c r="D781" s="1" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="E781" s="2">
-        <v>8305</v>
+        <v>4940026</v>
       </c>
       <c r="F781" s="2">
-        <v>8227</v>
+        <v>4940026</v>
       </c>
       <c r="G781" s="2">
-        <v>8148</v>
+        <v>4892526</v>
       </c>
       <c r="H781" s="2">
-        <v>8070</v>
+        <v>4845026</v>
       </c>
       <c r="I781" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="782" spans="1:9">
       <c r="A782" s="1">
         <v>781</v>
       </c>
       <c r="B782" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>1544</v>
+        <v>909</v>
       </c>
       <c r="D782" s="1" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="E782" s="2">
-        <v>92644</v>
+        <v>6604026</v>
       </c>
       <c r="F782" s="2">
-        <v>91770</v>
+        <v>6604026</v>
       </c>
       <c r="G782" s="2">
-        <v>90896</v>
+        <v>6540526</v>
       </c>
       <c r="H782" s="2">
-        <v>90022</v>
+        <v>6477026</v>
       </c>
       <c r="I782" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="783" spans="1:9">
       <c r="A783" s="1">
         <v>782</v>
       </c>
       <c r="B783" s="1" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>1580</v>
+        <v>909</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="E783" s="2">
-        <v>100727</v>
+        <v>80166</v>
       </c>
       <c r="F783" s="2">
-        <v>99776</v>
+        <v>80166</v>
       </c>
       <c r="G783" s="2">
-        <v>98826</v>
+        <v>79395</v>
       </c>
       <c r="H783" s="2">
-        <v>97876</v>
+        <v>78625</v>
       </c>
       <c r="I783" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="784" spans="1:9">
       <c r="A784" s="1">
         <v>783</v>
       </c>
       <c r="B784" s="1" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>1580</v>
+        <v>909</v>
       </c>
       <c r="D784" s="1" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="E784" s="2">
-        <v>1007027</v>
+        <v>15886</v>
       </c>
       <c r="F784" s="2">
-        <v>997526</v>
+        <v>15886</v>
       </c>
       <c r="G784" s="2">
-        <v>988026</v>
+        <v>15733</v>
       </c>
       <c r="H784" s="2">
-        <v>978526</v>
+        <v>15581</v>
       </c>
       <c r="I784" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="785" spans="1:9">
       <c r="A785" s="1">
         <v>784</v>
       </c>
       <c r="B785" s="1" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>1580</v>
+        <v>909</v>
       </c>
       <c r="D785" s="1" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="E785" s="2">
-        <v>201427</v>
+        <v>160517</v>
       </c>
       <c r="F785" s="2">
-        <v>199526</v>
+        <v>160517</v>
       </c>
       <c r="G785" s="2">
-        <v>197626</v>
+        <v>158973</v>
       </c>
       <c r="H785" s="2">
-        <v>195726</v>
+        <v>157430</v>
       </c>
       <c r="I785" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="786" spans="1:9">
       <c r="A786" s="1">
         <v>785</v>
       </c>
       <c r="B786" s="1" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>1580</v>
+        <v>909</v>
       </c>
       <c r="D786" s="1" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="E786" s="2">
-        <v>301699</v>
+        <v>1574586</v>
       </c>
       <c r="F786" s="2">
-        <v>298853</v>
+        <v>1574586</v>
       </c>
       <c r="G786" s="2">
-        <v>296007</v>
+        <v>1559446</v>
       </c>
       <c r="H786" s="2">
-        <v>293161</v>
+        <v>1544306</v>
       </c>
       <c r="I786" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="787" spans="1:9">
       <c r="A787" s="1">
         <v>786</v>
       </c>
       <c r="B787" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>1580</v>
+        <v>1573</v>
       </c>
       <c r="D787" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="E787" s="2">
-        <v>604227</v>
+        <v>2639175</v>
       </c>
       <c r="F787" s="2">
-        <v>598526</v>
+        <v>2639175</v>
       </c>
       <c r="G787" s="2">
-        <v>592826</v>
+        <v>2613798</v>
       </c>
       <c r="H787" s="2">
-        <v>587126</v>
+        <v>2588421</v>
       </c>
       <c r="I787" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="788" spans="1:9">
       <c r="A788" s="1">
         <v>787</v>
       </c>
       <c r="B788" s="1" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D788" s="1" t="s">
         <v>1592</v>
       </c>
       <c r="E788" s="2">
-        <v>269543</v>
+        <v>335602</v>
       </c>
       <c r="F788" s="2">
-        <v>267000</v>
+        <v>335602</v>
       </c>
       <c r="G788" s="2">
-        <v>264457</v>
+        <v>332375</v>
       </c>
       <c r="H788" s="2">
-        <v>261915</v>
+        <v>329148</v>
       </c>
       <c r="I788" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="789" spans="1:9">
       <c r="A789" s="1">
         <v>788</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>911</v>
+        <v>1573</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>1594</v>
       </c>
       <c r="E789" s="2">
-        <v>3339027</v>
+        <v>3955</v>
       </c>
       <c r="F789" s="2">
-        <v>3307526</v>
+        <v>3955</v>
       </c>
       <c r="G789" s="2">
-        <v>3276026</v>
+        <v>3917</v>
       </c>
       <c r="H789" s="2">
-        <v>3244526</v>
+        <v>3879</v>
       </c>
       <c r="I789" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="790" spans="1:9">
       <c r="A790" s="1">
         <v>789</v>
       </c>
       <c r="B790" s="1" t="s">
         <v>1595</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>911</v>
+        <v>1573</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="E790" s="2">
-        <v>392508</v>
+        <v>3958736</v>
       </c>
       <c r="F790" s="2">
-        <v>388806</v>
+        <v>3958736</v>
       </c>
       <c r="G790" s="2">
-        <v>385103</v>
+        <v>3920671</v>
       </c>
       <c r="H790" s="2">
-        <v>381400</v>
+        <v>3882607</v>
       </c>
       <c r="I790" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="791" spans="1:9">
       <c r="A791" s="1">
         <v>790</v>
       </c>
       <c r="B791" s="1" t="s">
         <v>1597</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>911</v>
+        <v>1573</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="E791" s="2">
-        <v>5035027</v>
+        <v>6641</v>
       </c>
       <c r="F791" s="2">
-        <v>4987526</v>
+        <v>6641</v>
       </c>
       <c r="G791" s="2">
-        <v>4940026</v>
+        <v>6578</v>
       </c>
       <c r="H791" s="2">
-        <v>4892526</v>
+        <v>6514</v>
       </c>
       <c r="I791" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="792" spans="1:9">
       <c r="A792" s="1">
         <v>791</v>
       </c>
       <c r="B792" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>911</v>
+        <v>1573</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="E792" s="2">
-        <v>6731027</v>
+        <v>67643</v>
       </c>
       <c r="F792" s="2">
-        <v>6667526</v>
+        <v>67643</v>
       </c>
       <c r="G792" s="2">
-        <v>6604026</v>
+        <v>66992</v>
       </c>
       <c r="H792" s="2">
-        <v>6540526</v>
+        <v>66342</v>
       </c>
       <c r="I792" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="793" spans="1:9">
       <c r="A793" s="1">
         <v>792</v>
       </c>
       <c r="B793" s="1" t="s">
         <v>1601</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>911</v>
+        <v>1573</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>1602</v>
       </c>
       <c r="E793" s="2">
-        <v>78346</v>
+        <v>675873</v>
       </c>
       <c r="F793" s="2">
-        <v>77607</v>
+        <v>675873</v>
       </c>
       <c r="G793" s="2">
-        <v>76867</v>
+        <v>669374</v>
       </c>
       <c r="H793" s="2">
-        <v>76128</v>
+        <v>662876</v>
       </c>
       <c r="I793" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="794" spans="1:9">
       <c r="A794" s="1">
         <v>793</v>
       </c>
       <c r="B794" s="1" t="s">
         <v>1603</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>911</v>
+        <v>1573</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>1604</v>
       </c>
       <c r="E794" s="2">
-        <v>800245</v>
+        <v>97974</v>
       </c>
       <c r="F794" s="2">
-        <v>792695</v>
+        <v>97974</v>
       </c>
       <c r="G794" s="2">
-        <v>785146</v>
+        <v>97032</v>
       </c>
       <c r="H794" s="2">
-        <v>777596</v>
+        <v>96090</v>
       </c>
       <c r="I794" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="795" spans="1:9">
       <c r="A795" s="1">
         <v>794</v>
       </c>
       <c r="B795" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>911</v>
+        <v>1573</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="E795" s="2">
-        <v>16059</v>
+        <v>13439</v>
       </c>
       <c r="F795" s="2">
-        <v>15908</v>
+        <v>13439</v>
       </c>
       <c r="G795" s="2">
-        <v>15756</v>
+        <v>13310</v>
       </c>
       <c r="H795" s="2">
-        <v>15605</v>
+        <v>13180</v>
       </c>
       <c r="I795" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="796" spans="1:9">
       <c r="A796" s="1">
         <v>795</v>
       </c>
       <c r="B796" s="1" t="s">
         <v>1607</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>911</v>
+        <v>1573</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="E796" s="2">
-        <v>156964</v>
+        <v>1351719</v>
       </c>
       <c r="F796" s="2">
-        <v>155483</v>
+        <v>1351719</v>
       </c>
       <c r="G796" s="2">
-        <v>154002</v>
+        <v>1338722</v>
       </c>
       <c r="H796" s="2">
-        <v>152521</v>
+        <v>1325725</v>
       </c>
       <c r="I796" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="797" spans="1:9">
       <c r="A797" s="1">
         <v>796</v>
       </c>
       <c r="B797" s="1" t="s">
         <v>1609</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>911</v>
+        <v>1573</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>1610</v>
       </c>
       <c r="E797" s="2">
-        <v>1595869</v>
+        <v>134319</v>
       </c>
       <c r="F797" s="2">
-        <v>1580814</v>
+        <v>134319</v>
       </c>
       <c r="G797" s="2">
-        <v>1565758</v>
+        <v>133028</v>
       </c>
       <c r="H797" s="2">
-        <v>1550703</v>
+        <v>131736</v>
       </c>
       <c r="I797" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="798" spans="1:9">
       <c r="A798" s="1">
         <v>797</v>
       </c>
       <c r="B798" s="1" t="s">
         <v>1611</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="E798" s="2">
-        <v>2660618</v>
+        <v>288459</v>
       </c>
       <c r="F798" s="2">
-        <v>2635518</v>
+        <v>288459</v>
       </c>
       <c r="G798" s="2">
-        <v>2610418</v>
+        <v>285685</v>
       </c>
       <c r="H798" s="2">
-        <v>2585318</v>
+        <v>282911</v>
       </c>
       <c r="I798" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="799" spans="1:9">
       <c r="A799" s="1">
         <v>798</v>
       </c>
       <c r="B799" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="E799" s="2">
-        <v>336387</v>
+        <v>2891584</v>
       </c>
       <c r="F799" s="2">
-        <v>333213</v>
+        <v>2891584</v>
       </c>
       <c r="G799" s="2">
-        <v>330040</v>
+        <v>2863780</v>
       </c>
       <c r="H799" s="2">
-        <v>326866</v>
+        <v>2835976</v>
       </c>
       <c r="I799" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="800" spans="1:9">
       <c r="A800" s="1">
         <v>799</v>
       </c>
       <c r="B800" s="1" t="s">
         <v>1615</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>1616</v>
       </c>
       <c r="E800" s="2">
-        <v>3964</v>
+        <v>360501</v>
       </c>
       <c r="F800" s="2">
-        <v>3927</v>
+        <v>360501</v>
       </c>
       <c r="G800" s="2">
-        <v>3890</v>
+        <v>357035</v>
       </c>
       <c r="H800" s="2">
-        <v>3852</v>
+        <v>353569</v>
       </c>
       <c r="I800" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="801" spans="1:9">
       <c r="A801" s="1">
         <v>800</v>
       </c>
       <c r="B801" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>1618</v>
       </c>
       <c r="E801" s="2">
-        <v>3990914</v>
+        <v>5105</v>
       </c>
       <c r="F801" s="2">
-        <v>3953264</v>
+        <v>5105</v>
       </c>
       <c r="G801" s="2">
-        <v>3915614</v>
+        <v>5056</v>
       </c>
       <c r="H801" s="2">
-        <v>3877963</v>
+        <v>5007</v>
       </c>
       <c r="I801" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="802" spans="1:9">
       <c r="A802" s="1">
         <v>801</v>
       </c>
       <c r="B802" s="1" t="s">
         <v>1619</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="E802" s="2">
-        <v>6657</v>
+        <v>4337363</v>
       </c>
       <c r="F802" s="2">
-        <v>6594</v>
+        <v>4337363</v>
       </c>
       <c r="G802" s="2">
-        <v>6531</v>
+        <v>4295657</v>
       </c>
       <c r="H802" s="2">
-        <v>6468</v>
+        <v>4253952</v>
       </c>
       <c r="I802" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="803" spans="1:9">
       <c r="A803" s="1">
         <v>802</v>
       </c>
       <c r="B803" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="E803" s="2">
-        <v>67699</v>
+        <v>7659</v>
       </c>
       <c r="F803" s="2">
-        <v>67060</v>
+        <v>7659</v>
       </c>
       <c r="G803" s="2">
-        <v>66422</v>
+        <v>7585</v>
       </c>
       <c r="H803" s="2">
-        <v>65783</v>
+        <v>7511</v>
       </c>
       <c r="I803" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="804" spans="1:9">
       <c r="A804" s="1">
         <v>803</v>
       </c>
       <c r="B804" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="E804" s="2">
-        <v>673365</v>
+        <v>74880</v>
       </c>
       <c r="F804" s="2">
-        <v>667013</v>
+        <v>74880</v>
       </c>
       <c r="G804" s="2">
-        <v>660660</v>
+        <v>74160</v>
       </c>
       <c r="H804" s="2">
-        <v>654308</v>
+        <v>73440</v>
       </c>
       <c r="I804" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="805" spans="1:9">
       <c r="A805" s="1">
         <v>804</v>
       </c>
       <c r="B805" s="1" t="s">
         <v>1625</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="E805" s="2">
-        <v>97522</v>
+        <v>726158</v>
       </c>
       <c r="F805" s="2">
-        <v>96602</v>
+        <v>726158</v>
       </c>
       <c r="G805" s="2">
-        <v>95682</v>
+        <v>719176</v>
       </c>
       <c r="H805" s="2">
-        <v>94762</v>
+        <v>712194</v>
       </c>
       <c r="I805" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="806" spans="1:9">
       <c r="A806" s="1">
         <v>805</v>
       </c>
       <c r="B806" s="1" t="s">
         <v>1627</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="E806" s="2">
-        <v>13451</v>
+        <v>102960</v>
       </c>
       <c r="F806" s="2">
-        <v>13325</v>
+        <v>102960</v>
       </c>
       <c r="G806" s="2">
-        <v>13198</v>
+        <v>101970</v>
       </c>
       <c r="H806" s="2">
-        <v>13071</v>
+        <v>100980</v>
       </c>
       <c r="I806" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="807" spans="1:9">
       <c r="A807" s="1">
         <v>806</v>
       </c>
       <c r="B807" s="1" t="s">
         <v>1629</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="E807" s="2">
-        <v>1345466</v>
+        <v>15033</v>
       </c>
       <c r="F807" s="2">
-        <v>1332773</v>
+        <v>15033</v>
       </c>
       <c r="G807" s="2">
-        <v>1320080</v>
+        <v>14889</v>
       </c>
       <c r="H807" s="2">
-        <v>1307387</v>
+        <v>14744</v>
       </c>
       <c r="I807" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="808" spans="1:9">
       <c r="A808" s="1">
         <v>807</v>
       </c>
       <c r="B808" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>1632</v>
       </c>
       <c r="E808" s="2">
-        <v>134605</v>
+        <v>1441440</v>
       </c>
       <c r="F808" s="2">
-        <v>133335</v>
+        <v>1441440</v>
       </c>
       <c r="G808" s="2">
-        <v>132065</v>
+        <v>1427580</v>
       </c>
       <c r="H808" s="2">
-        <v>130796</v>
+        <v>1413720</v>
       </c>
       <c r="I808" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="809" spans="1:9">
       <c r="A809" s="1">
         <v>808</v>
       </c>
       <c r="B809" s="1" t="s">
         <v>1633</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="E809" s="2">
-        <v>297272</v>
+        <v>144371</v>
       </c>
       <c r="F809" s="2">
-        <v>294467</v>
+        <v>144371</v>
       </c>
       <c r="G809" s="2">
-        <v>291663</v>
+        <v>142983</v>
       </c>
       <c r="H809" s="2">
-        <v>288858</v>
+        <v>141594</v>
       </c>
       <c r="I809" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="810" spans="1:9">
       <c r="A810" s="1">
         <v>809</v>
       </c>
       <c r="B810" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>1591</v>
+        <v>349</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="E810" s="2">
-        <v>2947191</v>
+        <v>13359</v>
       </c>
       <c r="F810" s="2">
-        <v>2919387</v>
+        <v>13359</v>
       </c>
       <c r="G810" s="2">
-        <v>2891584</v>
+        <v>13230</v>
       </c>
       <c r="H810" s="2">
-        <v>2863780</v>
+        <v>13102</v>
       </c>
       <c r="I810" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="811" spans="1:9">
       <c r="A811" s="1">
         <v>810</v>
       </c>
       <c r="B811" s="1" t="s">
         <v>1637</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="E811" s="2">
-        <v>371517</v>
+        <v>7941</v>
       </c>
       <c r="F811" s="2">
-        <v>368012</v>
+        <v>7941</v>
       </c>
       <c r="G811" s="2">
-        <v>364508</v>
+        <v>7865</v>
       </c>
       <c r="H811" s="2">
-        <v>361003</v>
+        <v>7789</v>
       </c>
       <c r="I811" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="812" spans="1:9">
       <c r="A812" s="1">
         <v>811</v>
       </c>
       <c r="B812" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="E812" s="2">
-        <v>5248</v>
+        <v>22968</v>
       </c>
       <c r="F812" s="2">
-        <v>5199</v>
+        <v>22968</v>
       </c>
       <c r="G812" s="2">
-        <v>5149</v>
+        <v>22748</v>
       </c>
       <c r="H812" s="2">
-        <v>5100</v>
+        <v>22527</v>
       </c>
       <c r="I812" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="813" spans="1:9">
       <c r="A813" s="1">
         <v>812</v>
       </c>
       <c r="B813" s="1" t="s">
         <v>1641</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="E813" s="2">
-        <v>4420773</v>
+        <v>356784</v>
       </c>
       <c r="F813" s="2">
-        <v>4379068</v>
+        <v>356784</v>
       </c>
       <c r="G813" s="2">
-        <v>4337363</v>
+        <v>353354</v>
       </c>
       <c r="H813" s="2">
-        <v>4295657</v>
+        <v>349923</v>
       </c>
       <c r="I813" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="814" spans="1:9">
       <c r="A814" s="1">
         <v>813</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>1644</v>
       </c>
       <c r="E814" s="2">
-        <v>7892</v>
+        <v>3604395</v>
       </c>
       <c r="F814" s="2">
-        <v>7817</v>
+        <v>3604395</v>
       </c>
       <c r="G814" s="2">
-        <v>7743</v>
+        <v>3569737</v>
       </c>
       <c r="H814" s="2">
-        <v>7668</v>
+        <v>3535079</v>
       </c>
       <c r="I814" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="815" spans="1:9">
       <c r="A815" s="1">
         <v>814</v>
       </c>
       <c r="B815" s="1" t="s">
         <v>1645</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="E815" s="2">
-        <v>77168</v>
+        <v>5346</v>
       </c>
       <c r="F815" s="2">
-        <v>76440</v>
+        <v>5346</v>
       </c>
       <c r="G815" s="2">
-        <v>75712</v>
+        <v>5294</v>
       </c>
       <c r="H815" s="2">
-        <v>74984</v>
+        <v>5243</v>
       </c>
       <c r="I815" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="816" spans="1:9">
       <c r="A816" s="1">
         <v>815</v>
       </c>
       <c r="B816" s="1" t="s">
         <v>1647</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>1648</v>
       </c>
       <c r="E816" s="2">
-        <v>740123</v>
+        <v>444750</v>
       </c>
       <c r="F816" s="2">
-        <v>733140</v>
+        <v>444750</v>
       </c>
       <c r="G816" s="2">
-        <v>726158</v>
+        <v>440473</v>
       </c>
       <c r="H816" s="2">
-        <v>719176</v>
+        <v>436197</v>
       </c>
       <c r="I816" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="817" spans="1:9">
       <c r="A817" s="1">
         <v>816</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>1649</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>1650</v>
       </c>
       <c r="E817" s="2">
-        <v>106106</v>
+        <v>5351786</v>
       </c>
       <c r="F817" s="2">
-        <v>105105</v>
+        <v>5351786</v>
       </c>
       <c r="G817" s="2">
-        <v>104104</v>
+        <v>5300326</v>
       </c>
       <c r="H817" s="2">
-        <v>103103</v>
+        <v>5248867</v>
       </c>
       <c r="I817" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="818" spans="1:9">
       <c r="A818" s="1">
         <v>817</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>1651</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>1652</v>
       </c>
       <c r="E818" s="2">
-        <v>15492</v>
+        <v>9027</v>
       </c>
       <c r="F818" s="2">
-        <v>15346</v>
+        <v>9027</v>
       </c>
       <c r="G818" s="2">
-        <v>15200</v>
+        <v>8940</v>
       </c>
       <c r="H818" s="2">
-        <v>15053</v>
+        <v>8854</v>
       </c>
       <c r="I818" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="819" spans="1:9">
       <c r="A819" s="1">
         <v>818</v>
       </c>
       <c r="B819" s="1" t="s">
         <v>1653</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>1654</v>
       </c>
       <c r="E819" s="2">
-        <v>1473609</v>
+        <v>90373</v>
       </c>
       <c r="F819" s="2">
-        <v>1459707</v>
+        <v>90373</v>
       </c>
       <c r="G819" s="2">
-        <v>1445805</v>
+        <v>89504</v>
       </c>
       <c r="H819" s="2">
-        <v>1431903</v>
+        <v>88635</v>
       </c>
       <c r="I819" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="820" spans="1:9">
       <c r="A820" s="1">
         <v>819</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>1655</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>1656</v>
       </c>
       <c r="E820" s="2">
-        <v>148783</v>
+        <v>892680</v>
       </c>
       <c r="F820" s="2">
-        <v>147379</v>
+        <v>892680</v>
       </c>
       <c r="G820" s="2">
-        <v>145975</v>
+        <v>884096</v>
       </c>
       <c r="H820" s="2">
-        <v>144572</v>
+        <v>875513</v>
       </c>
       <c r="I820" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="821" spans="1:9">
       <c r="A821" s="1">
         <v>820</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>1657</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="E821" s="2">
-        <v>8184</v>
+        <v>126093</v>
       </c>
       <c r="F821" s="2">
-        <v>8107</v>
+        <v>126093</v>
       </c>
       <c r="G821" s="2">
-        <v>8030</v>
+        <v>124880</v>
       </c>
       <c r="H821" s="2">
-        <v>7953</v>
+        <v>123668</v>
       </c>
       <c r="I821" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="822" spans="1:9">
       <c r="A822" s="1">
         <v>821</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>1659</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>1660</v>
       </c>
       <c r="E822" s="2">
-        <v>23410</v>
+        <v>18290</v>
       </c>
       <c r="F822" s="2">
-        <v>23189</v>
+        <v>18290</v>
       </c>
       <c r="G822" s="2">
-        <v>22968</v>
+        <v>18115</v>
       </c>
       <c r="H822" s="2">
-        <v>22748</v>
+        <v>17939</v>
       </c>
       <c r="I822" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="823" spans="1:9">
       <c r="A823" s="1">
         <v>822</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>1661</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>1662</v>
       </c>
       <c r="E823" s="2">
-        <v>355166</v>
+        <v>178283</v>
       </c>
       <c r="F823" s="2">
-        <v>351815</v>
+        <v>178283</v>
       </c>
       <c r="G823" s="2">
-        <v>348464</v>
+        <v>176569</v>
       </c>
       <c r="H823" s="2">
-        <v>345114</v>
+        <v>174855</v>
       </c>
       <c r="I823" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="824" spans="1:9">
       <c r="A824" s="1">
         <v>823</v>
       </c>
       <c r="B824" s="1" t="s">
         <v>1663</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>1591</v>
+        <v>1573</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>1664</v>
       </c>
       <c r="E824" s="2">
-        <v>3567710</v>
+        <v>1785382</v>
       </c>
       <c r="F824" s="2">
-        <v>3534052</v>
+        <v>1785382</v>
       </c>
       <c r="G824" s="2">
-        <v>3500395</v>
+        <v>1768214</v>
       </c>
       <c r="H824" s="2">
-        <v>3466737</v>
+        <v>1751047</v>
       </c>
       <c r="I824" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="825" spans="1:9">
       <c r="A825" s="1">
         <v>824</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>1665</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>1591</v>
+        <v>1047</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="E825" s="2">
-        <v>5448</v>
+        <v>7077</v>
       </c>
       <c r="F825" s="2">
-        <v>5397</v>
+        <v>7077</v>
       </c>
       <c r="G825" s="2">
-        <v>5346</v>
+        <v>7009</v>
       </c>
       <c r="H825" s="2">
-        <v>5294</v>
+        <v>6941</v>
       </c>
       <c r="I825" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="826" spans="1:9">
       <c r="A826" s="1">
         <v>825</v>
       </c>
       <c r="B826" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>1591</v>
+        <v>349</v>
       </c>
       <c r="D826" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="E826" s="2">
-        <v>441643</v>
+        <v>124826</v>
       </c>
       <c r="F826" s="2">
-        <v>437476</v>
+        <v>124826</v>
       </c>
       <c r="G826" s="2">
-        <v>433310</v>
+        <v>123626</v>
       </c>
       <c r="H826" s="2">
-        <v>429143</v>
+        <v>122426</v>
       </c>
       <c r="I826" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="827" spans="1:9">
       <c r="A827" s="1">
         <v>826</v>
       </c>
       <c r="B827" s="1" t="s">
         <v>1669</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>1591</v>
+        <v>1047</v>
       </c>
       <c r="D827" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="E827" s="2">
-        <v>5433505</v>
+        <v>27882</v>
       </c>
       <c r="F827" s="2">
-        <v>5382245</v>
+        <v>27882</v>
       </c>
       <c r="G827" s="2">
-        <v>5330986</v>
+        <v>27614</v>
       </c>
       <c r="H827" s="2">
-        <v>5279726</v>
+        <v>27346</v>
       </c>
       <c r="I827" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="828" spans="1:9">
       <c r="A828" s="1">
         <v>827</v>
       </c>
       <c r="B828" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>1591</v>
+        <v>468</v>
       </c>
       <c r="D828" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="E828" s="2">
-        <v>8989</v>
+        <v>56220</v>
       </c>
       <c r="F828" s="2">
-        <v>8904</v>
+        <v>56220</v>
       </c>
       <c r="G828" s="2">
-        <v>8819</v>
+        <v>55680</v>
       </c>
       <c r="H828" s="2">
-        <v>8734</v>
+        <v>55139</v>
       </c>
       <c r="I828" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="829" spans="1:9">
       <c r="A829" s="1">
         <v>828</v>
       </c>
       <c r="B829" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>1591</v>
+        <v>468</v>
       </c>
       <c r="D829" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="E829" s="2">
-        <v>88931</v>
+        <v>84330</v>
       </c>
       <c r="F829" s="2">
-        <v>88092</v>
+        <v>84330</v>
       </c>
       <c r="G829" s="2">
-        <v>87253</v>
+        <v>83520</v>
       </c>
       <c r="H829" s="2">
-        <v>86414</v>
+        <v>82709</v>
       </c>
       <c r="I829" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="830" spans="1:9">
       <c r="A830" s="1">
         <v>829</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>1591</v>
+        <v>1047</v>
       </c>
       <c r="D830" s="1" t="s">
         <v>1676</v>
       </c>
       <c r="E830" s="2">
-        <v>888647</v>
+        <v>17482</v>
       </c>
       <c r="F830" s="2">
-        <v>880263</v>
+        <v>17482</v>
       </c>
       <c r="G830" s="2">
-        <v>871880</v>
+        <v>17314</v>
       </c>
       <c r="H830" s="2">
-        <v>863496</v>
+        <v>17146</v>
       </c>
       <c r="I830" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="831" spans="1:9">
       <c r="A831" s="1">
         <v>830</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>1677</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>1591</v>
+        <v>468</v>
       </c>
       <c r="D831" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="E831" s="2">
-        <v>125338</v>
+        <v>140551</v>
       </c>
       <c r="F831" s="2">
-        <v>124155</v>
+        <v>140551</v>
       </c>
       <c r="G831" s="2">
-        <v>122973</v>
+        <v>139199</v>
       </c>
       <c r="H831" s="2">
-        <v>121790</v>
+        <v>137848</v>
       </c>
       <c r="I831" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="832" spans="1:9">
       <c r="A832" s="1">
         <v>831</v>
       </c>
       <c r="B832" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>1591</v>
+        <v>468</v>
       </c>
       <c r="D832" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="E832" s="2">
-        <v>18324</v>
+        <v>112441</v>
       </c>
       <c r="F832" s="2">
-        <v>18151</v>
+        <v>112441</v>
       </c>
       <c r="G832" s="2">
-        <v>17978</v>
+        <v>111359</v>
       </c>
       <c r="H832" s="2">
-        <v>17806</v>
+        <v>110278</v>
       </c>
       <c r="I832" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="833" spans="1:9">
       <c r="A833" s="1">
         <v>832</v>
       </c>
       <c r="B833" s="1" t="s">
         <v>1681</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>1591</v>
+        <v>349</v>
       </c>
       <c r="D833" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="E833" s="2">
-        <v>177472</v>
+        <v>8013</v>
       </c>
       <c r="F833" s="2">
-        <v>175797</v>
+        <v>8013</v>
       </c>
       <c r="G833" s="2">
-        <v>174123</v>
+        <v>7936</v>
       </c>
       <c r="H833" s="2">
-        <v>172449</v>
+        <v>7859</v>
       </c>
       <c r="I833" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="834" spans="1:9">
       <c r="A834" s="1">
         <v>833</v>
       </c>
       <c r="B834" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>1591</v>
+        <v>766</v>
       </c>
       <c r="D834" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="E834" s="2">
-        <v>1777316</v>
+        <v>32817</v>
       </c>
       <c r="F834" s="2">
-        <v>1760549</v>
+        <v>32817</v>
       </c>
       <c r="G834" s="2">
-        <v>1743782</v>
+        <v>32502</v>
       </c>
       <c r="H834" s="2">
-        <v>1727014</v>
+        <v>32186</v>
       </c>
       <c r="I834" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="835" spans="1:9">
       <c r="A835" s="1">
         <v>834</v>
       </c>
       <c r="B835" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>349</v>
+        <v>766</v>
       </c>
       <c r="D835" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="E835" s="2">
-        <v>132315</v>
+        <v>33949</v>
       </c>
       <c r="F835" s="2">
-        <v>131066</v>
+        <v>33949</v>
       </c>
       <c r="G835" s="2">
-        <v>129818</v>
+        <v>33622</v>
       </c>
       <c r="H835" s="2">
-        <v>128570</v>
+        <v>33296</v>
       </c>
       <c r="I835" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="836" spans="1:9">
       <c r="A836" s="1">
         <v>835</v>
       </c>
       <c r="B836" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>470</v>
+        <v>766</v>
       </c>
       <c r="D836" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="E836" s="2">
-        <v>55740</v>
+        <v>18720</v>
       </c>
       <c r="F836" s="2">
-        <v>55214</v>
+        <v>18720</v>
       </c>
       <c r="G836" s="2">
-        <v>54688</v>
+        <v>18540</v>
       </c>
       <c r="H836" s="2">
-        <v>54163</v>
+        <v>18360</v>
       </c>
       <c r="I836" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="837" spans="1:9">
       <c r="A837" s="1">
         <v>836</v>
       </c>
       <c r="B837" s="1" t="s">
         <v>1689</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>470</v>
+        <v>766</v>
       </c>
       <c r="D837" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="E837" s="2">
-        <v>83597</v>
+        <v>21310</v>
       </c>
       <c r="F837" s="2">
-        <v>82808</v>
+        <v>21310</v>
       </c>
       <c r="G837" s="2">
-        <v>82020</v>
+        <v>21105</v>
       </c>
       <c r="H837" s="2">
-        <v>81231</v>
+        <v>20900</v>
       </c>
       <c r="I837" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="838" spans="1:9">
       <c r="A838" s="1">
         <v>837</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>470</v>
+        <v>89</v>
       </c>
       <c r="D838" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="E838" s="2">
-        <v>139309</v>
+        <v>36033</v>
       </c>
       <c r="F838" s="2">
-        <v>137995</v>
+        <v>36033</v>
       </c>
       <c r="G838" s="2">
-        <v>136681</v>
+        <v>35686</v>
       </c>
       <c r="H838" s="2">
-        <v>135367</v>
+        <v>35340</v>
       </c>
       <c r="I838" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="839" spans="1:9">
       <c r="A839" s="1">
         <v>838</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>1693</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>470</v>
+        <v>508</v>
       </c>
       <c r="D839" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="E839" s="2">
-        <v>111453</v>
+        <v>27040</v>
       </c>
       <c r="F839" s="2">
-        <v>110401</v>
+        <v>27040</v>
       </c>
       <c r="G839" s="2">
-        <v>109350</v>
+        <v>26780</v>
       </c>
       <c r="H839" s="2">
-        <v>108298</v>
+        <v>26520</v>
       </c>
       <c r="I839" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="840" spans="1:9">
       <c r="A840" s="1">
         <v>839</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="E840" s="2">
-        <v>36590</v>
+        <v>142120</v>
       </c>
       <c r="F840" s="2">
-        <v>36245</v>
+        <v>142120</v>
       </c>
       <c r="G840" s="2">
-        <v>35900</v>
+        <v>140754</v>
       </c>
       <c r="H840" s="2">
-        <v>35555</v>
+        <v>139387</v>
       </c>
       <c r="I840" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="841" spans="1:9">
       <c r="A841" s="1">
         <v>840</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>1697</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>510</v>
+        <v>108</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>1698</v>
       </c>
       <c r="E841" s="2">
-        <v>27560</v>
+        <v>113701</v>
       </c>
       <c r="F841" s="2">
-        <v>27300</v>
+        <v>113701</v>
       </c>
       <c r="G841" s="2">
-        <v>27040</v>
+        <v>112608</v>
       </c>
       <c r="H841" s="2">
-        <v>26780</v>
+        <v>111515</v>
       </c>
       <c r="I841" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="842" spans="1:9">
       <c r="A842" s="1">
         <v>841</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>1699</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>349</v>
+        <v>108</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>1700</v>
       </c>
       <c r="E842" s="2">
-        <v>9625</v>
+        <v>426307</v>
       </c>
       <c r="F842" s="2">
-        <v>9534</v>
+        <v>426307</v>
       </c>
       <c r="G842" s="2">
-        <v>9443</v>
+        <v>422208</v>
       </c>
       <c r="H842" s="2">
-        <v>9352</v>
+        <v>418109</v>
       </c>
       <c r="I842" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="843" spans="1:9">
       <c r="A843" s="1">
         <v>842</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>1701</v>
       </c>
       <c r="C843" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D843" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="E843" s="2">
-        <v>146178</v>
+        <v>341051</v>
       </c>
       <c r="F843" s="2">
-        <v>144799</v>
+        <v>341051</v>
       </c>
       <c r="G843" s="2">
-        <v>143420</v>
+        <v>337772</v>
       </c>
       <c r="H843" s="2">
-        <v>142041</v>
+        <v>334493</v>
       </c>
       <c r="I843" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="844" spans="1:9">
       <c r="A844" s="1">
         <v>843</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="C844" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D844" s="1" t="s">
         <v>1704</v>
       </c>
       <c r="E844" s="2">
-        <v>116949</v>
+        <v>5022</v>
       </c>
       <c r="F844" s="2">
-        <v>115845</v>
+        <v>5022</v>
       </c>
       <c r="G844" s="2">
-        <v>114742</v>
+        <v>4974</v>
       </c>
       <c r="H844" s="2">
-        <v>113639</v>
+        <v>4926</v>
       </c>
       <c r="I844" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="845" spans="1:9">
       <c r="A845" s="1">
         <v>844</v>
       </c>
       <c r="B845" s="1" t="s">
         <v>1705</v>
       </c>
       <c r="C845" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>1706</v>
       </c>
       <c r="E845" s="2">
-        <v>438482</v>
+        <v>8367</v>
       </c>
       <c r="F845" s="2">
-        <v>434345</v>
+        <v>8367</v>
       </c>
       <c r="G845" s="2">
-        <v>430208</v>
+        <v>8286</v>
       </c>
       <c r="H845" s="2">
-        <v>426072</v>
+        <v>8206</v>
       </c>
       <c r="I845" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="846" spans="1:9">
       <c r="A846" s="1">
         <v>845</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>1707</v>
       </c>
       <c r="C846" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>1708</v>
       </c>
       <c r="E846" s="2">
-        <v>350791</v>
+        <v>13388</v>
       </c>
       <c r="F846" s="2">
-        <v>347482</v>
+        <v>13388</v>
       </c>
       <c r="G846" s="2">
-        <v>344172</v>
+        <v>13259</v>
       </c>
       <c r="H846" s="2">
-        <v>340863</v>
+        <v>13130</v>
       </c>
       <c r="I846" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="847" spans="1:9">
       <c r="A847" s="1">
         <v>846</v>
       </c>
       <c r="B847" s="1" t="s">
         <v>1709</v>
       </c>
       <c r="C847" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="E847" s="2">
-        <v>5255</v>
+        <v>8367</v>
       </c>
       <c r="F847" s="2">
-        <v>5206</v>
+        <v>8367</v>
       </c>
       <c r="G847" s="2">
-        <v>5156</v>
+        <v>8286</v>
       </c>
       <c r="H847" s="2">
-        <v>5107</v>
+        <v>8206</v>
       </c>
       <c r="I847" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="848" spans="1:9">
       <c r="A848" s="1">
         <v>847</v>
       </c>
       <c r="B848" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="C848" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>1712</v>
       </c>
       <c r="E848" s="2">
-        <v>8756</v>
+        <v>8367</v>
       </c>
       <c r="F848" s="2">
-        <v>8673</v>
+        <v>8367</v>
       </c>
       <c r="G848" s="2">
-        <v>8590</v>
+        <v>8286</v>
       </c>
       <c r="H848" s="2">
-        <v>8508</v>
+        <v>8206</v>
       </c>
       <c r="I848" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="849" spans="1:9">
       <c r="A849" s="1">
         <v>848</v>
       </c>
       <c r="B849" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="C849" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D849" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="E849" s="2">
-        <v>14011</v>
+        <v>8367</v>
       </c>
       <c r="F849" s="2">
-        <v>13879</v>
+        <v>8367</v>
       </c>
       <c r="G849" s="2">
-        <v>13747</v>
+        <v>8286</v>
       </c>
       <c r="H849" s="2">
-        <v>13615</v>
+        <v>8206</v>
       </c>
       <c r="I849" s="1" t="s">
-        <v>12</v>
-[...85 lines deleted...]
-      <c r="I852" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>