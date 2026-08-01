--- v2 (2026-05-30)
+++ v3 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1715">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1545">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -89,56 +89,50 @@
   <si>
     <t>AB3GB30H</t>
   </si>
   <si>
     <t>Axis Data BRONET 3 GB 30 Hari</t>
   </si>
   <si>
     <t>AB6GB30H</t>
   </si>
   <si>
     <t>Axis Data BRONET 6 GB 30 Hari</t>
   </si>
   <si>
     <t>AB75GB60H</t>
   </si>
   <si>
     <t>Axis Data BRONET 75 GB 60 hari</t>
   </si>
   <si>
     <t>AB8GB30H</t>
   </si>
   <si>
     <t>Axis Data BRONET 8 GB 30 Hari</t>
   </si>
   <si>
-    <t>AM1GB3H</t>
-[...4 lines deleted...]
-  <si>
     <t>AM1SGB1H</t>
   </si>
   <si>
     <t>Axis Data Mini 1.5 GB 1 Hari</t>
   </si>
   <si>
     <t>AM1SGB3H</t>
   </si>
   <si>
     <t>Axis Data Mini 1.5 GB 3 Hari</t>
   </si>
   <si>
     <t>AM1SGB7H</t>
   </si>
   <si>
     <t>Axis Data Mini 1.5 GB 7 Hari</t>
   </si>
   <si>
     <t>AM2GB3H</t>
   </si>
   <si>
     <t>Axis Data Mini 2 GB 3 Hari</t>
   </si>
   <si>
     <t>AM2SGB5H</t>
@@ -194,56 +188,50 @@
   <si>
     <t>Axis Data Mini 7 GB 7 Hari</t>
   </si>
   <si>
     <t>AM8GB15H</t>
   </si>
   <si>
     <t>Axis Data Mini 8 GB 15 Hari</t>
   </si>
   <si>
     <t>AON10GB</t>
   </si>
   <si>
     <t>TRI</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 10 GB</t>
   </si>
   <si>
     <t>AON12GB</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 12 GB</t>
   </si>
   <si>
-    <t>AON14GB</t>
-[...4 lines deleted...]
-  <si>
     <t>AON2SGB</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 2.5 GB</t>
   </si>
   <si>
     <t>AON3SGB</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 3.5 GB</t>
   </si>
   <si>
     <t>AON40GB</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 40 GB</t>
   </si>
   <si>
     <t>AON4GB</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 4 GB</t>
   </si>
   <si>
     <t>AON6GB</t>
@@ -1181,107 +1169,56 @@
   <si>
     <t>FI7GB28H</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 7 GB 28 Hari</t>
   </si>
   <si>
     <t>FI7GB7H</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 7 GB 7 Hari</t>
   </si>
   <si>
     <t>FI8GB28H</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 8 GB 28 Hari</t>
   </si>
   <si>
     <t>FI9GB30H</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 9 GB 28 Hari</t>
   </si>
   <si>
-    <t>FK14GB14H</t>
-[...4 lines deleted...]
-  <si>
     <t>FK7GB7H</t>
   </si>
   <si>
     <t>Indosat Freedom Kuota Harian 7 GB 7 Hari</t>
   </si>
   <si>
-    <t>GI1090</t>
-[...43 lines deleted...]
-  <si>
     <t>HOK1200</t>
   </si>
   <si>
     <t>Honor of Kings</t>
   </si>
   <si>
     <t>1.200 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>HOK16</t>
   </si>
   <si>
     <t>16 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>HOK240</t>
   </si>
   <si>
     <t>240 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>HOK2400</t>
   </si>
   <si>
     <t>2.400 Tokens (Indonesia)</t>
@@ -2624,56 +2561,50 @@
   <si>
     <t>TH1GB3H</t>
   </si>
   <si>
     <t>Tri Data Happy 1 GB 3 Hari</t>
   </si>
   <si>
     <t>TH1SGB1H</t>
   </si>
   <si>
     <t>Tri Data Happy 1.5 GB 1 Hari</t>
   </si>
   <si>
     <t>TH30GB30H</t>
   </si>
   <si>
     <t>Tri Data Happy 30 GB 28 Hari</t>
   </si>
   <si>
     <t>TH3GB3H</t>
   </si>
   <si>
     <t>Tri Data Happy 3 GB 3 Hari</t>
   </si>
   <si>
-    <t>TH3GB7H</t>
-[...4 lines deleted...]
-  <si>
     <t>TH3SGB5H</t>
   </si>
   <si>
     <t>Tri Data Happy 3.5 GB 5 Hari</t>
   </si>
   <si>
     <t>TH55GB30H</t>
   </si>
   <si>
     <t>Tri Data Happy 55 GB 28 Hari</t>
   </si>
   <si>
     <t>TH5GB7H</t>
   </si>
   <si>
     <t>Tri Data Happy 5 GB 7 Hari</t>
   </si>
   <si>
     <t>TRI100K</t>
   </si>
   <si>
     <t>Three 100.000</t>
   </si>
   <si>
     <t>TRI10K</t>
@@ -2765,74 +2696,62 @@
   <si>
     <t>PUBG MOBILE</t>
   </si>
   <si>
     <t>120 Unknown Cash</t>
   </si>
   <si>
     <t>UC1500</t>
   </si>
   <si>
     <t>1500 Unknown Cash</t>
   </si>
   <si>
     <t>UC1800</t>
   </si>
   <si>
     <t>1800 Unknown Cash</t>
   </si>
   <si>
     <t>UC325</t>
   </si>
   <si>
     <t>325 Unknown Cash</t>
   </si>
   <si>
-    <t>UC3850</t>
-[...4 lines deleted...]
-  <si>
     <t>UC60</t>
   </si>
   <si>
     <t>60 Unknown Cash</t>
   </si>
   <si>
     <t>UC660</t>
   </si>
   <si>
     <t>660 Unknown Cash</t>
   </si>
   <si>
-    <t>UC8100</t>
-[...4 lines deleted...]
-  <si>
     <t>WDP</t>
   </si>
   <si>
     <t>Weekly Diamond Pass</t>
   </si>
   <si>
     <t>WDP2</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 2x</t>
   </si>
   <si>
     <t>WDP3</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 3x</t>
   </si>
   <si>
     <t>WDP4</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 4x</t>
   </si>
   <si>
     <t>WDP5</t>
@@ -3344,50 +3263,59 @@
   <si>
     <t>PLN200K</t>
   </si>
   <si>
     <t>PLN 200.000</t>
   </si>
   <si>
     <t>PLN20K</t>
   </si>
   <si>
     <t>PLN 20.000</t>
   </si>
   <si>
     <t>PLN500K</t>
   </si>
   <si>
     <t>PLN 500.000</t>
   </si>
   <si>
     <t>PLN50K</t>
   </si>
   <si>
     <t>PLN 50.000</t>
   </si>
   <si>
+    <t>WOS4999</t>
+  </si>
+  <si>
+    <t>Whiteout Survival Frost Star</t>
+  </si>
+  <si>
+    <t>4.999 Frost Star</t>
+  </si>
+  <si>
     <t>KVCLING1BULAN</t>
   </si>
   <si>
     <t>K-VISION dan GOL</t>
   </si>
   <si>
     <t>K-Vision &amp; GOL Paket CLING (CL01)  30 Hari</t>
   </si>
   <si>
     <t>KVCLING1TAHUN</t>
   </si>
   <si>
     <t>K-Vision &amp; GOL Paket CLING (CL12)  360 Hari</t>
   </si>
   <si>
     <t>KVCLING1TBEIN1B</t>
   </si>
   <si>
     <t>K-Vision &amp; GOL Paket CLING 12 Bulan + BEIN 1 Bulan</t>
   </si>
   <si>
     <t>KVCLING3BULAN</t>
   </si>
   <si>
     <t>K-Vision &amp; GOL Paket CLING (CL03) 90 Hari</t>
@@ -3482,74 +3410,98 @@
   <si>
     <t>TSEL360H</t>
   </si>
   <si>
     <t>Telkomsel Tambah Masa Aktif Kartu 360 Hari</t>
   </si>
   <si>
     <t>TSEL90H</t>
   </si>
   <si>
     <t>Telkomsel Tambah Masa Aktif Kartu 90 Hari</t>
   </si>
   <si>
     <t>FFMY100</t>
   </si>
   <si>
     <t>100 Diamond (Malaysia)</t>
   </si>
   <si>
     <t>FFMY1080</t>
   </si>
   <si>
     <t>1080 Diamond (Malaysia)</t>
   </si>
   <si>
+    <t>WOS7499</t>
+  </si>
+  <si>
+    <t>7.499 Frost Star</t>
+  </si>
+  <si>
+    <t>WOS99</t>
+  </si>
+  <si>
+    <t>99 Frost Star</t>
+  </si>
+  <si>
+    <t>WOS9999</t>
+  </si>
+  <si>
+    <t>9.999 Frost Star</t>
+  </si>
+  <si>
     <t>FFMY2200</t>
   </si>
   <si>
     <t>2200 Diamond (Malaysia)</t>
   </si>
   <si>
     <t>FFMY25</t>
   </si>
   <si>
     <t>25 Diamond (Malaysia)</t>
   </si>
   <si>
     <t>FFMY4450</t>
   </si>
   <si>
     <t>4450 Diamond (Malaysia)</t>
   </si>
   <si>
     <t>FFMY50</t>
   </si>
   <si>
     <t>50 Diamond (Malaysia)</t>
   </si>
   <si>
+    <t>WOS299</t>
+  </si>
+  <si>
+    <t>299 Frost Star</t>
+  </si>
+  <si>
     <t>FFMY645</t>
   </si>
   <si>
     <t>645 Diamond (Malaysia)</t>
   </si>
   <si>
     <t>FFMY6900</t>
   </si>
   <si>
     <t>6900 Diamond (Malaysia)</t>
   </si>
   <si>
     <t>FFMYMM</t>
   </si>
   <si>
     <t>Monthly Membership (Malaysia)</t>
   </si>
   <si>
     <t>FFMYWM</t>
   </si>
   <si>
     <t>Weekly Membership (Malaysia)</t>
   </si>
   <si>
     <t>MCMY1084</t>
@@ -3677,536 +3629,50 @@
   <si>
     <t>AOV470</t>
   </si>
   <si>
     <t>470 Vouchers (Indonesia)</t>
   </si>
   <si>
     <t>AOV4800</t>
   </si>
   <si>
     <t>4800 Vouchers (Indonesia)</t>
   </si>
   <si>
     <t>AOV90</t>
   </si>
   <si>
     <t>90 Vouchers (Indonesia)</t>
   </si>
   <si>
     <t>AOV950</t>
   </si>
   <si>
     <t>950 Vouchers (Indonesia)</t>
   </si>
   <si>
-    <t>GOPAY20K</t>
-[...484 lines deleted...]
-  <si>
     <t>MLTP</t>
   </si>
   <si>
     <t>Twilight Pass</t>
   </si>
   <si>
     <t>MLMEB</t>
   </si>
   <si>
     <t>Monthly Epic Bundle</t>
   </si>
   <si>
     <t>MLWEB</t>
   </si>
   <si>
     <t>Weekly Elite Bundle</t>
   </si>
   <si>
     <t>MLGMEB</t>
   </si>
   <si>
     <t>Monthly Epic Bundle (Global)</t>
   </si>
   <si>
     <t>MLGTP</t>
@@ -4745,68 +4211,80 @@
   <si>
     <t>Voucher Playstation Rp 300.000</t>
   </si>
   <si>
     <t>VPS600K</t>
   </si>
   <si>
     <t>Voucher Playstation Rp 600.000</t>
   </si>
   <si>
     <t>DF1280</t>
   </si>
   <si>
     <t>Delta Force</t>
   </si>
   <si>
     <t>1.280 Delta Coins</t>
   </si>
   <si>
     <t>UC16200G</t>
   </si>
   <si>
     <t>16.200 Unknown Cash Global</t>
   </si>
   <si>
+    <t>UC1800G</t>
+  </si>
+  <si>
+    <t>1.800 Unknown Cash Global</t>
+  </si>
+  <si>
     <t>UC24300G</t>
   </si>
   <si>
     <t>24.300 Unknown Cash Global</t>
   </si>
   <si>
     <t>UC32400G</t>
   </si>
   <si>
     <t>32.400 Unknown Cash Global</t>
   </si>
   <si>
     <t>UC325G</t>
   </si>
   <si>
     <t>325 Unknown Cash Global</t>
   </si>
   <si>
+    <t>UC3850G</t>
+  </si>
+  <si>
+    <t>3.850 Unknown Cash Global</t>
+  </si>
+  <si>
     <t>UC60G</t>
   </si>
   <si>
     <t>60 Unknown Cash Global</t>
   </si>
   <si>
     <t>UC660G</t>
   </si>
   <si>
     <t>660 Unknown Cash Global</t>
   </si>
   <si>
     <t>UC8100G</t>
   </si>
   <si>
     <t>8.100 Unknown Cash Global</t>
   </si>
   <si>
     <t>DF12960</t>
   </si>
   <si>
     <t>12.960 Delta Coins</t>
   </si>
   <si>
     <t>DF1680</t>
@@ -4937,50 +4415,56 @@
   <si>
     <t>DFG680</t>
   </si>
   <si>
     <t>680 Delta Coins - Garena</t>
   </si>
   <si>
     <t>FI2SGB5H</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 2.5 GB 5 Hari</t>
   </si>
   <si>
     <t>DFGS</t>
   </si>
   <si>
     <t>Genesis Supplies</t>
   </si>
   <si>
     <t>DFGSA</t>
   </si>
   <si>
     <t>Genesis Supplies - Advanced</t>
   </si>
   <si>
+    <t>WOS1999</t>
+  </si>
+  <si>
+    <t>1.999 Frost Star</t>
+  </si>
+  <si>
     <t>DFMY1519</t>
   </si>
   <si>
     <t>1519 (1280+239) Delta Coins - Garena (MY)</t>
   </si>
   <si>
     <t>DFMY16589</t>
   </si>
   <si>
     <t>16589 (12960+3629) Delta Coins - Garena (MY)</t>
   </si>
   <si>
     <t>DFMY19</t>
   </si>
   <si>
     <t>19 (18+1) Delta Coins - Garena (MY)</t>
   </si>
   <si>
     <t>DFMY2032</t>
   </si>
   <si>
     <t>2032 (1680+352) Delta Coins - Garena (MY)</t>
   </si>
   <si>
     <t>DFMY24884</t>
@@ -5039,108 +4523,114 @@
   <si>
     <t>FI150GB30H</t>
   </si>
   <si>
     <t>Indosat Freedom Internet Sensasi 150 GB 28 Hari</t>
   </si>
   <si>
     <t>PLN25K</t>
   </si>
   <si>
     <t>PLN 25.000</t>
   </si>
   <si>
     <t>MCWC2</t>
   </si>
   <si>
     <t>Weekly Card 2x (Indonesia)</t>
   </si>
   <si>
     <t>MCWC3</t>
   </si>
   <si>
     <t>Weekly Card 3x (Indonesia)</t>
   </si>
   <si>
+    <t>WOS499</t>
+  </si>
+  <si>
+    <t>499 Frost Star</t>
+  </si>
+  <si>
     <t>PLN15K</t>
   </si>
   <si>
     <t>PLN 15.000</t>
   </si>
   <si>
     <t>MCWC5</t>
   </si>
   <si>
     <t>Weekly Card 5x (Indonesia)</t>
   </si>
   <si>
     <t>MCWC4</t>
   </si>
   <si>
     <t>Weekly Card 4x (Indonesia)</t>
   </si>
   <si>
+    <t>WOS999</t>
+  </si>
+  <si>
+    <t>999 Frost Star</t>
+  </si>
+  <si>
     <t>FI5GB2H</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 5 GB 2 Hari</t>
   </si>
   <si>
     <t>SN7GB28H</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Nonstop 7 GB 28 Hari</t>
   </si>
   <si>
     <t>SD7GB30H</t>
   </si>
   <si>
     <t>Smartfren Data 7 GB 30 Hari</t>
   </si>
   <si>
     <t>SD5GB30H</t>
   </si>
   <si>
     <t>Smartfren Data 5 GB 30 Hari</t>
   </si>
   <si>
     <t>SD5GB14H</t>
   </si>
   <si>
     <t>Smartfren Data 5 GB 14 Hari</t>
   </si>
   <si>
     <t>TSEL35K</t>
   </si>
   <si>
     <t>Telkomsel 35.000</t>
-  </si>
-[...4 lines deleted...]
-    <t>Super Value Pass (Filipina)</t>
   </si>
   <si>
     <t>FFMM5</t>
   </si>
   <si>
     <t>Membership Mingguan x5</t>
   </si>
   <si>
     <t>FFMM4</t>
   </si>
   <si>
     <t>Membership Mingguan x4</t>
   </si>
   <si>
     <t>FFMB5</t>
   </si>
   <si>
     <t>Membership Bulanan x5</t>
   </si>
   <si>
     <t>FFMB4</t>
   </si>
   <si>
     <t>Membership Bulanan x4</t>
   </si>
@@ -5509,54 +4999,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I849"/>
+  <dimension ref="A1:I766"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H849" sqref="H849"/>
+      <selection activeCell="H766" sqref="H766"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -5676,24509 +5166,22102 @@
       </c>
       <c r="G5" s="2">
         <v>25374</v>
       </c>
       <c r="H5" s="2">
         <v>25128</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2">
-        <v>30914</v>
+        <v>30810</v>
       </c>
       <c r="F6" s="2">
-        <v>30914</v>
+        <v>30810</v>
       </c>
       <c r="G6" s="2">
-        <v>30617</v>
+        <v>30514</v>
       </c>
       <c r="H6" s="2">
-        <v>30320</v>
+        <v>30218</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2">
-        <v>180658</v>
+        <v>176223</v>
       </c>
       <c r="F7" s="2">
-        <v>180658</v>
+        <v>176223</v>
       </c>
       <c r="G7" s="2">
-        <v>178921</v>
+        <v>174528</v>
       </c>
       <c r="H7" s="2">
-        <v>177184</v>
+        <v>172834</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2">
-        <v>31018</v>
+        <v>30602</v>
       </c>
       <c r="F8" s="2">
-        <v>31018</v>
+        <v>30602</v>
       </c>
       <c r="G8" s="2">
-        <v>30720</v>
+        <v>30308</v>
       </c>
       <c r="H8" s="2">
-        <v>30422</v>
+        <v>30014</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2">
-        <v>9564</v>
+        <v>6603</v>
       </c>
       <c r="F9" s="2">
-        <v>9564</v>
+        <v>6603</v>
       </c>
       <c r="G9" s="2">
-        <v>9472</v>
+        <v>6539</v>
       </c>
       <c r="H9" s="2">
-        <v>9380</v>
+        <v>6476</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2">
-        <v>6603</v>
+        <v>10483</v>
       </c>
       <c r="F10" s="2">
-        <v>6603</v>
+        <v>10483</v>
       </c>
       <c r="G10" s="2">
-        <v>6539</v>
+        <v>10382</v>
       </c>
       <c r="H10" s="2">
-        <v>6476</v>
+        <v>10282</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2">
-        <v>10483</v>
+        <v>13544</v>
       </c>
       <c r="F11" s="2">
-        <v>10483</v>
+        <v>13544</v>
       </c>
       <c r="G11" s="2">
-        <v>10382</v>
+        <v>13414</v>
       </c>
       <c r="H11" s="2">
-        <v>10282</v>
+        <v>13283</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2">
-        <v>13437</v>
+        <v>9564</v>
       </c>
       <c r="F12" s="2">
-        <v>13437</v>
+        <v>9564</v>
       </c>
       <c r="G12" s="2">
-        <v>13308</v>
+        <v>9472</v>
       </c>
       <c r="H12" s="2">
-        <v>13178</v>
+        <v>9380</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="2">
-        <v>9589</v>
+        <v>12815</v>
       </c>
       <c r="F13" s="2">
-        <v>9589</v>
+        <v>12815</v>
       </c>
       <c r="G13" s="2">
-        <v>9497</v>
+        <v>12692</v>
       </c>
       <c r="H13" s="2">
-        <v>9404</v>
+        <v>12568</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="2">
-        <v>14663</v>
+        <v>27612</v>
       </c>
       <c r="F14" s="2">
-        <v>14663</v>
+        <v>27612</v>
       </c>
       <c r="G14" s="2">
-        <v>14522</v>
+        <v>27347</v>
       </c>
       <c r="H14" s="2">
-        <v>14381</v>
+        <v>27081</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="2">
-        <v>27612</v>
+        <v>10930</v>
       </c>
       <c r="F15" s="2">
-        <v>27612</v>
+        <v>10930</v>
       </c>
       <c r="G15" s="2">
-        <v>27347</v>
+        <v>10825</v>
       </c>
       <c r="H15" s="2">
-        <v>27081</v>
+        <v>10720</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2">
-        <v>10930</v>
+        <v>14709</v>
       </c>
       <c r="F16" s="2">
-        <v>10930</v>
+        <v>14709</v>
       </c>
       <c r="G16" s="2">
-        <v>10825</v>
+        <v>14567</v>
       </c>
       <c r="H16" s="2">
-        <v>10720</v>
+        <v>14426</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="2">
-        <v>14709</v>
+        <v>11150</v>
       </c>
       <c r="F17" s="2">
-        <v>14709</v>
+        <v>11150</v>
       </c>
       <c r="G17" s="2">
-        <v>14567</v>
+        <v>11043</v>
       </c>
       <c r="H17" s="2">
-        <v>14426</v>
+        <v>10935</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="2">
-        <v>11127</v>
+        <v>30730</v>
       </c>
       <c r="F18" s="2">
-        <v>11127</v>
+        <v>30730</v>
       </c>
       <c r="G18" s="2">
-        <v>11020</v>
+        <v>30434</v>
       </c>
       <c r="H18" s="2">
-        <v>10913</v>
+        <v>30139</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="2">
-        <v>30730</v>
+        <v>22162</v>
       </c>
       <c r="F19" s="2">
-        <v>30730</v>
+        <v>22162</v>
       </c>
       <c r="G19" s="2">
-        <v>30434</v>
+        <v>21949</v>
       </c>
       <c r="H19" s="2">
-        <v>30139</v>
+        <v>21736</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="2">
-        <v>22162</v>
+        <v>18028</v>
       </c>
       <c r="F20" s="2">
-        <v>22162</v>
+        <v>18028</v>
       </c>
       <c r="G20" s="2">
-        <v>21949</v>
+        <v>17855</v>
       </c>
       <c r="H20" s="2">
-        <v>21736</v>
+        <v>17682</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="2">
-        <v>18158</v>
+        <v>23130</v>
       </c>
       <c r="F21" s="2">
-        <v>18158</v>
+        <v>23130</v>
       </c>
       <c r="G21" s="2">
-        <v>17984</v>
+        <v>22907</v>
       </c>
       <c r="H21" s="2">
-        <v>17809</v>
+        <v>22685</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="2">
-        <v>23141</v>
+        <v>43498</v>
       </c>
       <c r="F22" s="2">
-        <v>23141</v>
+        <v>43498</v>
       </c>
       <c r="G22" s="2">
-        <v>22919</v>
+        <v>43080</v>
       </c>
       <c r="H22" s="2">
-        <v>22696</v>
+        <v>42662</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E23" s="2">
-        <v>43498</v>
+        <v>60493</v>
       </c>
       <c r="F23" s="2">
-        <v>43498</v>
+        <v>60493</v>
       </c>
       <c r="G23" s="2">
-        <v>43080</v>
+        <v>59911</v>
       </c>
       <c r="H23" s="2">
-        <v>42662</v>
+        <v>59329</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="2">
-        <v>60493</v>
+        <v>59452</v>
       </c>
       <c r="F24" s="2">
-        <v>60493</v>
+        <v>59452</v>
       </c>
       <c r="G24" s="2">
-        <v>59911</v>
+        <v>58880</v>
       </c>
       <c r="H24" s="2">
-        <v>59329</v>
+        <v>58308</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="2">
-        <v>59774</v>
+        <v>24055</v>
       </c>
       <c r="F25" s="2">
-        <v>59774</v>
+        <v>24055</v>
       </c>
       <c r="G25" s="2">
-        <v>59199</v>
+        <v>23824</v>
       </c>
       <c r="H25" s="2">
-        <v>58625</v>
+        <v>23593</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="2">
-        <v>68725</v>
+        <v>25594</v>
       </c>
       <c r="F26" s="2">
-        <v>68725</v>
+        <v>25594</v>
       </c>
       <c r="G26" s="2">
-        <v>68064</v>
+        <v>25348</v>
       </c>
       <c r="H26" s="2">
-        <v>67404</v>
+        <v>25102</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="2">
-        <v>24190</v>
+        <v>113251</v>
       </c>
       <c r="F27" s="2">
-        <v>24190</v>
+        <v>113251</v>
       </c>
       <c r="G27" s="2">
-        <v>23958</v>
+        <v>112162</v>
       </c>
       <c r="H27" s="2">
-        <v>23725</v>
+        <v>111073</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E28" s="2">
-        <v>28948</v>
+        <v>30009</v>
       </c>
       <c r="F28" s="2">
-        <v>28948</v>
+        <v>30009</v>
       </c>
       <c r="G28" s="2">
-        <v>28670</v>
+        <v>29721</v>
       </c>
       <c r="H28" s="2">
-        <v>28392</v>
+        <v>29432</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="2">
-        <v>112632</v>
+        <v>31798</v>
       </c>
       <c r="F29" s="2">
-        <v>112632</v>
+        <v>31798</v>
       </c>
       <c r="G29" s="2">
-        <v>111549</v>
+        <v>31492</v>
       </c>
       <c r="H29" s="2">
-        <v>110466</v>
+        <v>31187</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="2">
-        <v>30009</v>
+        <v>48701</v>
       </c>
       <c r="F30" s="2">
-        <v>30009</v>
+        <v>48701</v>
       </c>
       <c r="G30" s="2">
-        <v>29721</v>
+        <v>48233</v>
       </c>
       <c r="H30" s="2">
-        <v>29432</v>
+        <v>47765</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E31" s="2">
-        <v>32178</v>
+        <v>76362</v>
       </c>
       <c r="F31" s="2">
-        <v>32178</v>
+        <v>76362</v>
       </c>
       <c r="G31" s="2">
-        <v>31868</v>
+        <v>75628</v>
       </c>
       <c r="H31" s="2">
-        <v>31559</v>
+        <v>74894</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="2">
-        <v>48701</v>
+        <v>104130</v>
       </c>
       <c r="F32" s="2">
-        <v>48701</v>
+        <v>104130</v>
       </c>
       <c r="G32" s="2">
-        <v>48233</v>
+        <v>103129</v>
       </c>
       <c r="H32" s="2">
-        <v>47765</v>
+        <v>102128</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="2">
-        <v>76362</v>
+        <v>11301</v>
       </c>
       <c r="F33" s="2">
-        <v>76362</v>
+        <v>11301</v>
       </c>
       <c r="G33" s="2">
-        <v>75628</v>
+        <v>11192</v>
       </c>
       <c r="H33" s="2">
-        <v>74894</v>
+        <v>11083</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="2">
-        <v>103870</v>
+        <v>15657</v>
       </c>
       <c r="F34" s="2">
-        <v>103870</v>
+        <v>15657</v>
       </c>
       <c r="G34" s="2">
-        <v>102871</v>
+        <v>15507</v>
       </c>
       <c r="H34" s="2">
-        <v>101873</v>
+        <v>15356</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="2">
-        <v>11273</v>
+        <v>26002</v>
       </c>
       <c r="F35" s="2">
-        <v>11273</v>
+        <v>26002</v>
       </c>
       <c r="G35" s="2">
-        <v>11164</v>
+        <v>25752</v>
       </c>
       <c r="H35" s="2">
-        <v>11056</v>
+        <v>25502</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E36" s="2">
-        <v>15594</v>
+        <v>52078</v>
       </c>
       <c r="F36" s="2">
-        <v>15594</v>
+        <v>52078</v>
       </c>
       <c r="G36" s="2">
-        <v>15444</v>
+        <v>51577</v>
       </c>
       <c r="H36" s="2">
-        <v>15294</v>
+        <v>51077</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E37" s="2">
-        <v>25974</v>
+        <v>6095</v>
       </c>
       <c r="F37" s="2">
-        <v>25974</v>
+        <v>6095</v>
       </c>
       <c r="G37" s="2">
-        <v>25724</v>
+        <v>6037</v>
       </c>
       <c r="H37" s="2">
-        <v>25475</v>
+        <v>5978</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E38" s="2">
-        <v>51932</v>
+        <v>197626</v>
       </c>
       <c r="F38" s="2">
-        <v>51932</v>
+        <v>197626</v>
       </c>
       <c r="G38" s="2">
-        <v>51433</v>
+        <v>195726</v>
       </c>
       <c r="H38" s="2">
-        <v>50934</v>
+        <v>193826</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E39" s="2">
-        <v>6084</v>
+        <v>51506</v>
       </c>
       <c r="F39" s="2">
-        <v>6084</v>
+        <v>51506</v>
       </c>
       <c r="G39" s="2">
-        <v>6026</v>
+        <v>51011</v>
       </c>
       <c r="H39" s="2">
-        <v>5967</v>
+        <v>50516</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E40" s="2">
-        <v>192790</v>
+        <v>10192</v>
       </c>
       <c r="F40" s="2">
-        <v>192790</v>
+        <v>10192</v>
       </c>
       <c r="G40" s="2">
-        <v>190936</v>
+        <v>10094</v>
       </c>
       <c r="H40" s="2">
-        <v>189083</v>
+        <v>9996</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E41" s="2">
-        <v>64636</v>
+        <v>67210</v>
       </c>
       <c r="F41" s="2">
-        <v>64636</v>
+        <v>67210</v>
       </c>
       <c r="G41" s="2">
-        <v>64015</v>
+        <v>66564</v>
       </c>
       <c r="H41" s="2">
-        <v>63393</v>
+        <v>65918</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E42" s="2">
-        <v>10566</v>
+        <v>144040</v>
       </c>
       <c r="F42" s="2">
-        <v>10566</v>
+        <v>144040</v>
       </c>
       <c r="G42" s="2">
-        <v>10465</v>
+        <v>142655</v>
       </c>
       <c r="H42" s="2">
-        <v>10363</v>
+        <v>141270</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E43" s="2">
-        <v>85150</v>
+        <v>17534</v>
       </c>
       <c r="F43" s="2">
-        <v>85150</v>
+        <v>17534</v>
       </c>
       <c r="G43" s="2">
-        <v>84331</v>
+        <v>17366</v>
       </c>
       <c r="H43" s="2">
-        <v>83513</v>
+        <v>17197</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="2">
-        <v>144040</v>
+        <v>94874</v>
       </c>
       <c r="F44" s="2">
-        <v>144040</v>
+        <v>94874</v>
       </c>
       <c r="G44" s="2">
-        <v>142655</v>
+        <v>93962</v>
       </c>
       <c r="H44" s="2">
-        <v>141270</v>
+        <v>93050</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E45" s="2">
-        <v>18366</v>
+        <v>114426</v>
       </c>
       <c r="F45" s="2">
-        <v>18366</v>
+        <v>114426</v>
       </c>
       <c r="G45" s="2">
-        <v>18190</v>
+        <v>113326</v>
       </c>
       <c r="H45" s="2">
-        <v>18013</v>
+        <v>112226</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E46" s="2">
-        <v>89050</v>
+        <v>176982</v>
       </c>
       <c r="F46" s="2">
-        <v>89050</v>
+        <v>176982</v>
       </c>
       <c r="G46" s="2">
-        <v>88194</v>
+        <v>175280</v>
       </c>
       <c r="H46" s="2">
-        <v>87338</v>
+        <v>173579</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E47" s="2">
-        <v>111670</v>
+        <v>1725</v>
       </c>
       <c r="F47" s="2">
-        <v>111670</v>
+        <v>1725</v>
       </c>
       <c r="G47" s="2">
-        <v>110596</v>
+        <v>1709</v>
       </c>
       <c r="H47" s="2">
-        <v>109523</v>
+        <v>1692</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E48" s="2">
-        <v>176982</v>
+        <v>12790</v>
       </c>
       <c r="F48" s="2">
-        <v>176982</v>
+        <v>12790</v>
       </c>
       <c r="G48" s="2">
-        <v>175280</v>
+        <v>12667</v>
       </c>
       <c r="H48" s="2">
-        <v>173579</v>
+        <v>12544</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E49" s="2">
-        <v>1725</v>
+        <v>118480</v>
       </c>
       <c r="F49" s="2">
-        <v>1725</v>
+        <v>118480</v>
       </c>
       <c r="G49" s="2">
-        <v>1709</v>
+        <v>117341</v>
       </c>
       <c r="H49" s="2">
-        <v>1692</v>
+        <v>116201</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E50" s="2">
-        <v>13439</v>
+        <v>125093</v>
       </c>
       <c r="F50" s="2">
-        <v>13439</v>
+        <v>125093</v>
       </c>
       <c r="G50" s="2">
-        <v>13310</v>
+        <v>123890</v>
       </c>
       <c r="H50" s="2">
-        <v>13180</v>
+        <v>122688</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E51" s="2">
-        <v>129282</v>
+        <v>138830</v>
       </c>
       <c r="F51" s="2">
-        <v>129282</v>
+        <v>138830</v>
       </c>
       <c r="G51" s="2">
-        <v>128039</v>
+        <v>137495</v>
       </c>
       <c r="H51" s="2">
-        <v>126796</v>
+        <v>136160</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E52" s="2">
-        <v>135022</v>
+        <v>127944</v>
       </c>
       <c r="F52" s="2">
-        <v>135022</v>
+        <v>127944</v>
       </c>
       <c r="G52" s="2">
-        <v>133724</v>
+        <v>126714</v>
       </c>
       <c r="H52" s="2">
-        <v>132426</v>
+        <v>125483</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E53" s="2">
-        <v>137270</v>
+        <v>1690</v>
       </c>
       <c r="F53" s="2">
-        <v>137270</v>
+        <v>1690</v>
       </c>
       <c r="G53" s="2">
-        <v>135950</v>
+        <v>1674</v>
       </c>
       <c r="H53" s="2">
-        <v>134630</v>
+        <v>1658</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E54" s="2">
-        <v>138433</v>
+        <v>15786</v>
       </c>
       <c r="F54" s="2">
-        <v>138433</v>
+        <v>15786</v>
       </c>
       <c r="G54" s="2">
-        <v>137102</v>
+        <v>15634</v>
       </c>
       <c r="H54" s="2">
-        <v>135771</v>
+        <v>15483</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E55" s="2">
-        <v>1856</v>
+        <v>142849</v>
       </c>
       <c r="F55" s="2">
-        <v>1856</v>
+        <v>142849</v>
       </c>
       <c r="G55" s="2">
-        <v>1839</v>
+        <v>141476</v>
       </c>
       <c r="H55" s="2">
-        <v>1821</v>
+        <v>140102</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E56" s="2">
-        <v>15694</v>
+        <v>16500</v>
       </c>
       <c r="F56" s="2">
-        <v>15694</v>
+        <v>16500</v>
       </c>
       <c r="G56" s="2">
-        <v>15543</v>
+        <v>16341</v>
       </c>
       <c r="H56" s="2">
-        <v>15392</v>
+        <v>16182</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E57" s="2">
-        <v>154209</v>
+        <v>16514</v>
       </c>
       <c r="F57" s="2">
-        <v>154209</v>
+        <v>16514</v>
       </c>
       <c r="G57" s="2">
-        <v>152726</v>
+        <v>16355</v>
       </c>
       <c r="H57" s="2">
-        <v>151244</v>
+        <v>16197</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E58" s="2">
-        <v>17061</v>
+        <v>154979</v>
       </c>
       <c r="F58" s="2">
-        <v>17061</v>
+        <v>154979</v>
       </c>
       <c r="G58" s="2">
-        <v>16897</v>
+        <v>153489</v>
       </c>
       <c r="H58" s="2">
-        <v>16733</v>
+        <v>151998</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E59" s="2">
-        <v>17517</v>
+        <v>16686</v>
       </c>
       <c r="F59" s="2">
-        <v>17517</v>
+        <v>16686</v>
       </c>
       <c r="G59" s="2">
-        <v>17348</v>
+        <v>16525</v>
       </c>
       <c r="H59" s="2">
-        <v>17180</v>
+        <v>16365</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E60" s="2">
-        <v>167634</v>
+        <v>170218</v>
       </c>
       <c r="F60" s="2">
-        <v>167634</v>
+        <v>170218</v>
       </c>
       <c r="G60" s="2">
-        <v>166023</v>
+        <v>168581</v>
       </c>
       <c r="H60" s="2">
-        <v>164411</v>
+        <v>166944</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E61" s="2">
-        <v>18417</v>
+        <v>18246</v>
       </c>
       <c r="F61" s="2">
-        <v>18417</v>
+        <v>18246</v>
       </c>
       <c r="G61" s="2">
-        <v>18240</v>
+        <v>18070</v>
       </c>
       <c r="H61" s="2">
-        <v>18063</v>
+        <v>17895</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E62" s="2">
-        <v>184870</v>
+        <v>185110</v>
       </c>
       <c r="F62" s="2">
-        <v>184870</v>
+        <v>185110</v>
       </c>
       <c r="G62" s="2">
-        <v>183093</v>
+        <v>183330</v>
       </c>
       <c r="H62" s="2">
-        <v>181315</v>
+        <v>181550</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E63" s="2">
-        <v>19249</v>
+        <v>1698415</v>
       </c>
       <c r="F63" s="2">
-        <v>19249</v>
+        <v>1698415</v>
       </c>
       <c r="G63" s="2">
-        <v>19064</v>
+        <v>1682084</v>
       </c>
       <c r="H63" s="2">
-        <v>18879</v>
+        <v>1665753</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E64" s="2">
-        <v>185948</v>
+        <v>174361</v>
       </c>
       <c r="F64" s="2">
-        <v>185948</v>
+        <v>174361</v>
       </c>
       <c r="G64" s="2">
-        <v>184160</v>
+        <v>172685</v>
       </c>
       <c r="H64" s="2">
-        <v>182372</v>
+        <v>171008</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E65" s="2">
-        <v>1837925</v>
+        <v>2585</v>
       </c>
       <c r="F65" s="2">
-        <v>1837925</v>
+        <v>2585</v>
       </c>
       <c r="G65" s="2">
-        <v>1820253</v>
+        <v>2561</v>
       </c>
       <c r="H65" s="2">
-        <v>1802581</v>
+        <v>2536</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E66" s="2">
-        <v>191486</v>
+        <v>19286</v>
       </c>
       <c r="F66" s="2">
-        <v>191486</v>
+        <v>19286</v>
       </c>
       <c r="G66" s="2">
-        <v>189645</v>
+        <v>19100</v>
       </c>
       <c r="H66" s="2">
-        <v>187803</v>
+        <v>18915</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E67" s="2">
-        <v>2585</v>
+        <v>176525</v>
       </c>
       <c r="F67" s="2">
-        <v>2585</v>
+        <v>176525</v>
       </c>
       <c r="G67" s="2">
-        <v>2561</v>
+        <v>174828</v>
       </c>
       <c r="H67" s="2">
-        <v>2536</v>
+        <v>173131</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E68" s="2">
-        <v>19534</v>
+        <v>184949</v>
       </c>
       <c r="F68" s="2">
-        <v>19534</v>
+        <v>184949</v>
       </c>
       <c r="G68" s="2">
-        <v>19346</v>
+        <v>183171</v>
       </c>
       <c r="H68" s="2">
-        <v>19159</v>
+        <v>181393</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E69" s="2">
-        <v>192338</v>
+        <v>20910</v>
       </c>
       <c r="F69" s="2">
-        <v>192338</v>
+        <v>20910</v>
       </c>
       <c r="G69" s="2">
-        <v>190488</v>
+        <v>20709</v>
       </c>
       <c r="H69" s="2">
-        <v>188639</v>
+        <v>20508</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E70" s="2">
-        <v>201531</v>
+        <v>21335</v>
       </c>
       <c r="F70" s="2">
-        <v>201531</v>
+        <v>21335</v>
       </c>
       <c r="G70" s="2">
-        <v>199593</v>
+        <v>21129</v>
       </c>
       <c r="H70" s="2">
-        <v>197656</v>
+        <v>20924</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E71" s="2">
-        <v>21122</v>
+        <v>22858</v>
       </c>
       <c r="F71" s="2">
-        <v>21122</v>
+        <v>22858</v>
       </c>
       <c r="G71" s="2">
-        <v>20919</v>
+        <v>22638</v>
       </c>
       <c r="H71" s="2">
-        <v>20716</v>
+        <v>22419</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E72" s="2">
-        <v>22379</v>
+        <v>211900</v>
       </c>
       <c r="F72" s="2">
-        <v>22379</v>
+        <v>211900</v>
       </c>
       <c r="G72" s="2">
-        <v>22164</v>
+        <v>209863</v>
       </c>
       <c r="H72" s="2">
-        <v>21948</v>
+        <v>207825</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E73" s="2">
-        <v>23885</v>
+        <v>219050</v>
       </c>
       <c r="F73" s="2">
-        <v>23885</v>
+        <v>219050</v>
       </c>
       <c r="G73" s="2">
-        <v>23655</v>
+        <v>216944</v>
       </c>
       <c r="H73" s="2">
-        <v>23425</v>
+        <v>214838</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E74" s="2">
-        <v>229320</v>
+        <v>23115</v>
       </c>
       <c r="F74" s="2">
-        <v>229320</v>
+        <v>23115</v>
       </c>
       <c r="G74" s="2">
-        <v>227115</v>
+        <v>22893</v>
       </c>
       <c r="H74" s="2">
-        <v>224910</v>
+        <v>22671</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E75" s="2">
-        <v>240585</v>
+        <v>231780</v>
       </c>
       <c r="F75" s="2">
-        <v>240585</v>
+        <v>231780</v>
       </c>
       <c r="G75" s="2">
-        <v>238272</v>
+        <v>229551</v>
       </c>
       <c r="H75" s="2">
-        <v>235959</v>
+        <v>227322</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E76" s="2">
-        <v>24612</v>
+        <v>3446</v>
       </c>
       <c r="F76" s="2">
-        <v>24612</v>
+        <v>3446</v>
       </c>
       <c r="G76" s="2">
-        <v>24375</v>
+        <v>3412</v>
       </c>
       <c r="H76" s="2">
-        <v>24138</v>
+        <v>3379</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E77" s="2">
-        <v>254611</v>
+        <v>24861</v>
       </c>
       <c r="F77" s="2">
-        <v>254611</v>
+        <v>24861</v>
       </c>
       <c r="G77" s="2">
-        <v>252163</v>
+        <v>24622</v>
       </c>
       <c r="H77" s="2">
-        <v>249714</v>
+        <v>24383</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E78" s="2">
-        <v>3446</v>
+        <v>237331</v>
       </c>
       <c r="F78" s="2">
-        <v>3446</v>
+        <v>237331</v>
       </c>
       <c r="G78" s="2">
-        <v>3412</v>
+        <v>235049</v>
       </c>
       <c r="H78" s="2">
-        <v>3379</v>
+        <v>232767</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E79" s="2">
-        <v>26719</v>
+        <v>27023</v>
       </c>
       <c r="F79" s="2">
-        <v>26719</v>
+        <v>27023</v>
       </c>
       <c r="G79" s="2">
-        <v>26462</v>
+        <v>26764</v>
       </c>
       <c r="H79" s="2">
-        <v>26205</v>
+        <v>26504</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E80" s="2">
-        <v>256930</v>
+        <v>246728</v>
       </c>
       <c r="F80" s="2">
-        <v>256930</v>
+        <v>246728</v>
       </c>
       <c r="G80" s="2">
-        <v>254459</v>
+        <v>244355</v>
       </c>
       <c r="H80" s="2">
-        <v>251989</v>
+        <v>241983</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E81" s="2">
-        <v>27613</v>
+        <v>251540</v>
       </c>
       <c r="F81" s="2">
-        <v>27613</v>
+        <v>251540</v>
       </c>
       <c r="G81" s="2">
-        <v>27348</v>
+        <v>249121</v>
       </c>
       <c r="H81" s="2">
-        <v>27082</v>
+        <v>246702</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E82" s="2">
-        <v>269171</v>
+        <v>255949</v>
       </c>
       <c r="F82" s="2">
-        <v>269171</v>
+        <v>255949</v>
       </c>
       <c r="G82" s="2">
-        <v>266583</v>
+        <v>253488</v>
       </c>
       <c r="H82" s="2">
-        <v>263994</v>
+        <v>251027</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E83" s="2">
-        <v>274237</v>
+        <v>257551</v>
       </c>
       <c r="F83" s="2">
-        <v>274237</v>
+        <v>257551</v>
       </c>
       <c r="G83" s="2">
-        <v>271600</v>
+        <v>255074</v>
       </c>
       <c r="H83" s="2">
-        <v>268963</v>
+        <v>252598</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E84" s="2">
-        <v>281035</v>
+        <v>259402</v>
       </c>
       <c r="F84" s="2">
-        <v>281035</v>
+        <v>259402</v>
       </c>
       <c r="G84" s="2">
-        <v>278333</v>
+        <v>256908</v>
       </c>
       <c r="H84" s="2">
-        <v>275631</v>
+        <v>254414</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E85" s="2">
-        <v>282755</v>
+        <v>265476</v>
       </c>
       <c r="F85" s="2">
-        <v>282755</v>
+        <v>265476</v>
       </c>
       <c r="G85" s="2">
-        <v>280036</v>
+        <v>262923</v>
       </c>
       <c r="H85" s="2">
-        <v>277318</v>
+        <v>260370</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E86" s="2">
-        <v>284868</v>
+        <v>273900</v>
       </c>
       <c r="F86" s="2">
-        <v>284868</v>
+        <v>273900</v>
       </c>
       <c r="G86" s="2">
-        <v>282129</v>
+        <v>271266</v>
       </c>
       <c r="H86" s="2">
-        <v>279390</v>
+        <v>268632</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E87" s="2">
-        <v>291620</v>
+        <v>279620</v>
       </c>
       <c r="F87" s="2">
-        <v>291620</v>
+        <v>279620</v>
       </c>
       <c r="G87" s="2">
-        <v>288816</v>
+        <v>276931</v>
       </c>
       <c r="H87" s="2">
-        <v>286012</v>
+        <v>274242</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E88" s="2">
-        <v>300872</v>
+        <v>4306</v>
       </c>
       <c r="F88" s="2">
-        <v>300872</v>
+        <v>4306</v>
       </c>
       <c r="G88" s="2">
-        <v>297979</v>
+        <v>4264</v>
       </c>
       <c r="H88" s="2">
-        <v>295086</v>
+        <v>4223</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E89" s="2">
-        <v>307071</v>
+        <v>31010</v>
       </c>
       <c r="F89" s="2">
-        <v>307071</v>
+        <v>31010</v>
       </c>
       <c r="G89" s="2">
-        <v>304119</v>
+        <v>30712</v>
       </c>
       <c r="H89" s="2">
-        <v>301166</v>
+        <v>30413</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E90" s="2">
-        <v>4306</v>
+        <v>300721</v>
       </c>
       <c r="F90" s="2">
-        <v>4306</v>
+        <v>300721</v>
       </c>
       <c r="G90" s="2">
-        <v>4264</v>
+        <v>297830</v>
       </c>
       <c r="H90" s="2">
-        <v>4223</v>
+        <v>294938</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E91" s="2">
-        <v>32803</v>
+        <v>322440</v>
       </c>
       <c r="F91" s="2">
-        <v>32803</v>
+        <v>322440</v>
       </c>
       <c r="G91" s="2">
-        <v>32487</v>
+        <v>319339</v>
       </c>
       <c r="H91" s="2">
-        <v>32172</v>
+        <v>316239</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E92" s="2">
-        <v>330270</v>
+        <v>320939</v>
       </c>
       <c r="F92" s="2">
-        <v>330270</v>
+        <v>320939</v>
       </c>
       <c r="G92" s="2">
-        <v>327094</v>
+        <v>317853</v>
       </c>
       <c r="H92" s="2">
-        <v>323918</v>
+        <v>314767</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E93" s="2">
-        <v>347456</v>
+        <v>33372</v>
       </c>
       <c r="F93" s="2">
-        <v>347456</v>
+        <v>33372</v>
       </c>
       <c r="G93" s="2">
-        <v>344115</v>
+        <v>33051</v>
       </c>
       <c r="H93" s="2">
-        <v>340774</v>
+        <v>32730</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E94" s="2">
-        <v>352473</v>
+        <v>5166</v>
       </c>
       <c r="F94" s="2">
-        <v>352473</v>
+        <v>5166</v>
       </c>
       <c r="G94" s="2">
-        <v>349083</v>
+        <v>5116</v>
       </c>
       <c r="H94" s="2">
-        <v>345694</v>
+        <v>5066</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E95" s="2">
-        <v>36281</v>
+        <v>36619</v>
       </c>
       <c r="F95" s="2">
-        <v>36281</v>
+        <v>36619</v>
       </c>
       <c r="G95" s="2">
-        <v>35933</v>
+        <v>36267</v>
       </c>
       <c r="H95" s="2">
-        <v>35584</v>
+        <v>35915</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E96" s="2">
-        <v>5166</v>
+        <v>349818</v>
       </c>
       <c r="F96" s="2">
-        <v>5166</v>
+        <v>349818</v>
       </c>
       <c r="G96" s="2">
-        <v>5116</v>
+        <v>346454</v>
       </c>
       <c r="H96" s="2">
-        <v>5066</v>
+        <v>343090</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E97" s="2">
-        <v>39701</v>
+        <v>386272</v>
       </c>
       <c r="F97" s="2">
-        <v>39701</v>
+        <v>386272</v>
       </c>
       <c r="G97" s="2">
-        <v>39319</v>
+        <v>382557</v>
       </c>
       <c r="H97" s="2">
-        <v>38937</v>
+        <v>378843</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E98" s="2">
-        <v>381275</v>
+        <v>42174</v>
       </c>
       <c r="F98" s="2">
-        <v>381275</v>
+        <v>42174</v>
       </c>
       <c r="G98" s="2">
-        <v>377609</v>
+        <v>41769</v>
       </c>
       <c r="H98" s="2">
-        <v>373943</v>
+        <v>41363</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E99" s="2">
-        <v>424251</v>
+        <v>43184</v>
       </c>
       <c r="F99" s="2">
-        <v>424251</v>
+        <v>43184</v>
       </c>
       <c r="G99" s="2">
-        <v>420172</v>
+        <v>42769</v>
       </c>
       <c r="H99" s="2">
-        <v>416093</v>
+        <v>42353</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E100" s="2">
-        <v>44684</v>
+        <v>422766</v>
       </c>
       <c r="F100" s="2">
-        <v>44684</v>
+        <v>422766</v>
       </c>
       <c r="G100" s="2">
-        <v>44254</v>
+        <v>418701</v>
       </c>
       <c r="H100" s="2">
-        <v>43824</v>
+        <v>414636</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E101" s="2">
-        <v>46705</v>
+        <v>463492</v>
       </c>
       <c r="F101" s="2">
-        <v>46705</v>
+        <v>463492</v>
       </c>
       <c r="G101" s="2">
-        <v>46256</v>
+        <v>459035</v>
       </c>
       <c r="H101" s="2">
-        <v>45807</v>
+        <v>454578</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E102" s="2">
-        <v>462640</v>
+        <v>426280</v>
       </c>
       <c r="F102" s="2">
-        <v>462640</v>
+        <v>426280</v>
       </c>
       <c r="G102" s="2">
-        <v>458191</v>
+        <v>422182</v>
       </c>
       <c r="H102" s="2">
-        <v>453743</v>
+        <v>418083</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E103" s="2">
-        <v>467665</v>
+        <v>45661</v>
       </c>
       <c r="F103" s="2">
-        <v>467665</v>
+        <v>45661</v>
       </c>
       <c r="G103" s="2">
-        <v>463168</v>
+        <v>45222</v>
       </c>
       <c r="H103" s="2">
-        <v>458672</v>
+        <v>44783</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>218</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E104" s="2">
-        <v>468194</v>
+        <v>443967</v>
       </c>
       <c r="F104" s="2">
-        <v>468194</v>
+        <v>443967</v>
       </c>
       <c r="G104" s="2">
-        <v>463693</v>
+        <v>439698</v>
       </c>
       <c r="H104" s="2">
-        <v>459191</v>
+        <v>435429</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E105" s="2">
-        <v>49635</v>
+        <v>48335</v>
       </c>
       <c r="F105" s="2">
-        <v>49635</v>
+        <v>48335</v>
       </c>
       <c r="G105" s="2">
-        <v>49158</v>
+        <v>47870</v>
       </c>
       <c r="H105" s="2">
-        <v>48681</v>
+        <v>47406</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E106" s="2">
-        <v>480351</v>
+        <v>473804</v>
       </c>
       <c r="F106" s="2">
-        <v>480351</v>
+        <v>473804</v>
       </c>
       <c r="G106" s="2">
-        <v>475732</v>
+        <v>469248</v>
       </c>
       <c r="H106" s="2">
-        <v>471114</v>
+        <v>464693</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E107" s="2">
-        <v>52952</v>
+        <v>48844</v>
       </c>
       <c r="F107" s="2">
-        <v>52952</v>
+        <v>48844</v>
       </c>
       <c r="G107" s="2">
-        <v>52442</v>
+        <v>48374</v>
       </c>
       <c r="H107" s="2">
-        <v>51933</v>
+        <v>47904</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E108" s="2">
-        <v>512212</v>
+        <v>470564</v>
       </c>
       <c r="F108" s="2">
-        <v>512212</v>
+        <v>470564</v>
       </c>
       <c r="G108" s="2">
-        <v>507287</v>
+        <v>466039</v>
       </c>
       <c r="H108" s="2">
-        <v>502362</v>
+        <v>461514</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E109" s="2">
-        <v>53154</v>
+        <v>50721</v>
       </c>
       <c r="F109" s="2">
-        <v>53154</v>
+        <v>50721</v>
       </c>
       <c r="G109" s="2">
-        <v>52643</v>
+        <v>50233</v>
       </c>
       <c r="H109" s="2">
-        <v>52132</v>
+        <v>49745</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E110" s="2">
-        <v>513270</v>
+        <v>505466</v>
       </c>
       <c r="F110" s="2">
-        <v>513270</v>
+        <v>505466</v>
       </c>
       <c r="G110" s="2">
-        <v>508335</v>
+        <v>500606</v>
       </c>
       <c r="H110" s="2">
-        <v>503400</v>
+        <v>495746</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>233</v>
       </c>
       <c r="E111" s="2">
-        <v>55401</v>
+        <v>517097</v>
       </c>
       <c r="F111" s="2">
-        <v>55401</v>
+        <v>517097</v>
       </c>
       <c r="G111" s="2">
-        <v>54868</v>
+        <v>512125</v>
       </c>
       <c r="H111" s="2">
-        <v>54335</v>
+        <v>507153</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E112" s="2">
-        <v>555163</v>
+        <v>548388</v>
       </c>
       <c r="F112" s="2">
-        <v>555163</v>
+        <v>548388</v>
       </c>
       <c r="G112" s="2">
-        <v>549825</v>
+        <v>543115</v>
       </c>
       <c r="H112" s="2">
-        <v>544487</v>
+        <v>537842</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>236</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E113" s="2">
-        <v>564209</v>
+        <v>57189</v>
       </c>
       <c r="F113" s="2">
-        <v>564209</v>
+        <v>57189</v>
       </c>
       <c r="G113" s="2">
-        <v>558784</v>
+        <v>56639</v>
       </c>
       <c r="H113" s="2">
-        <v>553359</v>
+        <v>56089</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E114" s="2">
-        <v>598453</v>
+        <v>558416</v>
       </c>
       <c r="F114" s="2">
-        <v>598453</v>
+        <v>558416</v>
       </c>
       <c r="G114" s="2">
-        <v>592699</v>
+        <v>553046</v>
       </c>
       <c r="H114" s="2">
-        <v>586945</v>
+        <v>547677</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E115" s="2">
-        <v>62520</v>
+        <v>564434</v>
       </c>
       <c r="F115" s="2">
-        <v>62520</v>
+        <v>564434</v>
       </c>
       <c r="G115" s="2">
-        <v>61918</v>
+        <v>559007</v>
       </c>
       <c r="H115" s="2">
-        <v>61317</v>
+        <v>553580</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E116" s="2">
-        <v>609334</v>
+        <v>865</v>
       </c>
       <c r="F116" s="2">
-        <v>609334</v>
+        <v>865</v>
       </c>
       <c r="G116" s="2">
-        <v>603475</v>
+        <v>857</v>
       </c>
       <c r="H116" s="2">
-        <v>597616</v>
+        <v>849</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E117" s="2">
-        <v>619929</v>
+        <v>6395</v>
       </c>
       <c r="F117" s="2">
-        <v>619929</v>
+        <v>6395</v>
       </c>
       <c r="G117" s="2">
-        <v>613969</v>
+        <v>6333</v>
       </c>
       <c r="H117" s="2">
-        <v>608008</v>
+        <v>6272</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E118" s="2">
-        <v>865</v>
+        <v>59821</v>
       </c>
       <c r="F118" s="2">
-        <v>865</v>
+        <v>59821</v>
       </c>
       <c r="G118" s="2">
-        <v>857</v>
+        <v>59246</v>
       </c>
       <c r="H118" s="2">
-        <v>849</v>
+        <v>58670</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E119" s="2">
-        <v>6719</v>
+        <v>62230</v>
       </c>
       <c r="F119" s="2">
-        <v>6719</v>
+        <v>62230</v>
       </c>
       <c r="G119" s="2">
-        <v>6655</v>
+        <v>61632</v>
       </c>
       <c r="H119" s="2">
-        <v>6590</v>
+        <v>61034</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E120" s="2">
-        <v>65629</v>
+        <v>62547</v>
       </c>
       <c r="F120" s="2">
-        <v>65629</v>
+        <v>62547</v>
       </c>
       <c r="G120" s="2">
-        <v>64998</v>
+        <v>61945</v>
       </c>
       <c r="H120" s="2">
-        <v>64367</v>
+        <v>61344</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E121" s="2">
-        <v>66706</v>
+        <v>63351</v>
       </c>
       <c r="F121" s="2">
-        <v>66706</v>
+        <v>63351</v>
       </c>
       <c r="G121" s="2">
-        <v>66064</v>
+        <v>62741</v>
       </c>
       <c r="H121" s="2">
-        <v>65423</v>
+        <v>62132</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E122" s="2">
-        <v>67575</v>
+        <v>69993</v>
       </c>
       <c r="F122" s="2">
-        <v>67575</v>
+        <v>69993</v>
       </c>
       <c r="G122" s="2">
-        <v>66925</v>
+        <v>69320</v>
       </c>
       <c r="H122" s="2">
-        <v>66276</v>
+        <v>68647</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>257</v>
       </c>
       <c r="E123" s="2">
-        <v>68243</v>
+        <v>7194</v>
       </c>
       <c r="F123" s="2">
-        <v>68243</v>
+        <v>7194</v>
       </c>
       <c r="G123" s="2">
-        <v>67587</v>
+        <v>7125</v>
       </c>
       <c r="H123" s="2">
-        <v>66930</v>
+        <v>7055</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E124" s="2">
-        <v>71691</v>
+        <v>639044</v>
       </c>
       <c r="F124" s="2">
-        <v>71691</v>
+        <v>639044</v>
       </c>
       <c r="G124" s="2">
-        <v>71002</v>
+        <v>632899</v>
       </c>
       <c r="H124" s="2">
-        <v>70313</v>
+        <v>626754</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E125" s="2">
-        <v>7559</v>
+        <v>651080</v>
       </c>
       <c r="F125" s="2">
-        <v>7559</v>
+        <v>651080</v>
       </c>
       <c r="G125" s="2">
-        <v>7486</v>
+        <v>644819</v>
       </c>
       <c r="H125" s="2">
-        <v>7413</v>
+        <v>638559</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E126" s="2">
-        <v>697142</v>
+        <v>72673</v>
       </c>
       <c r="F126" s="2">
-        <v>697142</v>
+        <v>72673</v>
       </c>
       <c r="G126" s="2">
-        <v>690439</v>
+        <v>71974</v>
       </c>
       <c r="H126" s="2">
-        <v>683736</v>
+        <v>71276</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E127" s="2">
-        <v>710464</v>
+        <v>7992</v>
       </c>
       <c r="F127" s="2">
-        <v>710464</v>
+        <v>7992</v>
       </c>
       <c r="G127" s="2">
-        <v>703632</v>
+        <v>7916</v>
       </c>
       <c r="H127" s="2">
-        <v>696801</v>
+        <v>7839</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E128" s="2">
-        <v>74325</v>
+        <v>72370</v>
       </c>
       <c r="F128" s="2">
-        <v>74325</v>
+        <v>72370</v>
       </c>
       <c r="G128" s="2">
-        <v>73610</v>
+        <v>71675</v>
       </c>
       <c r="H128" s="2">
-        <v>72895</v>
+        <v>70979</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E129" s="2">
-        <v>8398</v>
+        <v>696649</v>
       </c>
       <c r="F129" s="2">
-        <v>8398</v>
+        <v>696649</v>
       </c>
       <c r="G129" s="2">
-        <v>8317</v>
+        <v>689951</v>
       </c>
       <c r="H129" s="2">
-        <v>8237</v>
+        <v>683252</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E130" s="2">
-        <v>79264</v>
+        <v>75842</v>
       </c>
       <c r="F130" s="2">
-        <v>79264</v>
+        <v>75842</v>
       </c>
       <c r="G130" s="2">
-        <v>78501</v>
+        <v>75113</v>
       </c>
       <c r="H130" s="2">
-        <v>77739</v>
+        <v>74384</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>273</v>
       </c>
       <c r="E131" s="2">
-        <v>765128</v>
+        <v>83190</v>
       </c>
       <c r="F131" s="2">
-        <v>765128</v>
+        <v>83190</v>
       </c>
       <c r="G131" s="2">
-        <v>757771</v>
+        <v>82390</v>
       </c>
       <c r="H131" s="2">
-        <v>750414</v>
+        <v>81590</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E132" s="2">
-        <v>83174</v>
+        <v>753766</v>
       </c>
       <c r="F132" s="2">
-        <v>83174</v>
+        <v>753766</v>
       </c>
       <c r="G132" s="2">
-        <v>82374</v>
+        <v>746518</v>
       </c>
       <c r="H132" s="2">
-        <v>81575</v>
+        <v>739271</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>277</v>
       </c>
       <c r="E133" s="2">
-        <v>85386</v>
+        <v>79499</v>
       </c>
       <c r="F133" s="2">
-        <v>85386</v>
+        <v>79499</v>
       </c>
       <c r="G133" s="2">
-        <v>84565</v>
+        <v>78734</v>
       </c>
       <c r="H133" s="2">
-        <v>83744</v>
+        <v>77970</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E134" s="2">
-        <v>827781</v>
+        <v>759790</v>
       </c>
       <c r="F134" s="2">
-        <v>827781</v>
+        <v>759790</v>
       </c>
       <c r="G134" s="2">
-        <v>819821</v>
+        <v>752484</v>
       </c>
       <c r="H134" s="2">
-        <v>811862</v>
+        <v>745178</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E135" s="2">
-        <v>85921</v>
+        <v>806024</v>
       </c>
       <c r="F135" s="2">
-        <v>85921</v>
+        <v>806024</v>
       </c>
       <c r="G135" s="2">
-        <v>85094</v>
+        <v>798274</v>
       </c>
       <c r="H135" s="2">
-        <v>84268</v>
+        <v>790523</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E136" s="2">
-        <v>829137</v>
+        <v>8535</v>
       </c>
       <c r="F136" s="2">
-        <v>829137</v>
+        <v>8535</v>
       </c>
       <c r="G136" s="2">
-        <v>821164</v>
+        <v>8453</v>
       </c>
       <c r="H136" s="2">
-        <v>813192</v>
+        <v>8371</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>285</v>
       </c>
       <c r="E137" s="2">
-        <v>872257</v>
+        <v>85109</v>
       </c>
       <c r="F137" s="2">
-        <v>872257</v>
+        <v>85109</v>
       </c>
       <c r="G137" s="2">
-        <v>863870</v>
+        <v>84291</v>
       </c>
       <c r="H137" s="2">
-        <v>855483</v>
+        <v>83473</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>286</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E138" s="2">
-        <v>9223</v>
+        <v>85252</v>
       </c>
       <c r="F138" s="2">
-        <v>9223</v>
+        <v>85252</v>
       </c>
       <c r="G138" s="2">
-        <v>9134</v>
+        <v>84432</v>
       </c>
       <c r="H138" s="2">
-        <v>9045</v>
+        <v>83612</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>289</v>
       </c>
       <c r="E139" s="2">
-        <v>92435</v>
+        <v>906906</v>
       </c>
       <c r="F139" s="2">
-        <v>92435</v>
+        <v>906906</v>
       </c>
       <c r="G139" s="2">
-        <v>91546</v>
+        <v>898186</v>
       </c>
       <c r="H139" s="2">
-        <v>90658</v>
+        <v>889466</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E140" s="2">
-        <v>91985</v>
+        <v>907731</v>
       </c>
       <c r="F140" s="2">
-        <v>91985</v>
+        <v>907731</v>
       </c>
       <c r="G140" s="2">
-        <v>91100</v>
+        <v>899003</v>
       </c>
       <c r="H140" s="2">
-        <v>90216</v>
+        <v>890274</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E141" s="2">
-        <v>937846</v>
+        <v>852421</v>
       </c>
       <c r="F141" s="2">
-        <v>937846</v>
+        <v>852421</v>
       </c>
       <c r="G141" s="2">
-        <v>928828</v>
+        <v>844225</v>
       </c>
       <c r="H141" s="2">
-        <v>919811</v>
+        <v>836029</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E142" s="2">
-        <v>938699</v>
+        <v>855636</v>
       </c>
       <c r="F142" s="2">
-        <v>938699</v>
+        <v>855636</v>
       </c>
       <c r="G142" s="2">
-        <v>929673</v>
+        <v>847409</v>
       </c>
       <c r="H142" s="2">
-        <v>920647</v>
+        <v>839182</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>297</v>
       </c>
       <c r="E143" s="2">
-        <v>922329</v>
+        <v>852454</v>
       </c>
       <c r="F143" s="2">
-        <v>922329</v>
+        <v>852454</v>
       </c>
       <c r="G143" s="2">
-        <v>913461</v>
+        <v>844257</v>
       </c>
       <c r="H143" s="2">
-        <v>904592</v>
+        <v>836060</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E144" s="2">
-        <v>925566</v>
+        <v>93246</v>
       </c>
       <c r="F144" s="2">
-        <v>925566</v>
+        <v>93246</v>
       </c>
       <c r="G144" s="2">
-        <v>916666</v>
+        <v>92350</v>
       </c>
       <c r="H144" s="2">
-        <v>907766</v>
+        <v>91453</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E145" s="2">
-        <v>930266</v>
+        <v>866159</v>
       </c>
       <c r="F145" s="2">
-        <v>930266</v>
+        <v>866159</v>
       </c>
       <c r="G145" s="2">
-        <v>921322</v>
+        <v>857830</v>
       </c>
       <c r="H145" s="2">
-        <v>912377</v>
+        <v>849502</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E146" s="2">
-        <v>95941</v>
+        <v>9346</v>
       </c>
       <c r="F146" s="2">
-        <v>95941</v>
+        <v>9346</v>
       </c>
       <c r="G146" s="2">
-        <v>95019</v>
+        <v>9257</v>
       </c>
       <c r="H146" s="2">
-        <v>94096</v>
+        <v>9167</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E147" s="2">
-        <v>937308</v>
+        <v>952250</v>
       </c>
       <c r="F147" s="2">
-        <v>937308</v>
+        <v>952250</v>
       </c>
       <c r="G147" s="2">
-        <v>928296</v>
+        <v>943094</v>
       </c>
       <c r="H147" s="2">
-        <v>919283</v>
+        <v>933938</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E148" s="2">
-        <v>10078</v>
+        <v>892391</v>
       </c>
       <c r="F148" s="2">
-        <v>10078</v>
+        <v>892391</v>
       </c>
       <c r="G148" s="2">
-        <v>9981</v>
+        <v>883810</v>
       </c>
       <c r="H148" s="2">
-        <v>9884</v>
+        <v>875229</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E149" s="2">
-        <v>984738</v>
+        <v>99954</v>
       </c>
       <c r="F149" s="2">
-        <v>984738</v>
+        <v>99954</v>
       </c>
       <c r="G149" s="2">
-        <v>975269</v>
+        <v>98993</v>
       </c>
       <c r="H149" s="2">
-        <v>965800</v>
+        <v>98032</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E150" s="2">
-        <v>965668</v>
+        <v>93644</v>
       </c>
       <c r="F150" s="2">
-        <v>965668</v>
+        <v>93644</v>
       </c>
       <c r="G150" s="2">
-        <v>956383</v>
+        <v>92743</v>
       </c>
       <c r="H150" s="2">
-        <v>947098</v>
+        <v>91843</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>313</v>
       </c>
       <c r="E151" s="2">
-        <v>98906</v>
+        <v>10159</v>
       </c>
       <c r="F151" s="2">
-        <v>98906</v>
+        <v>10159</v>
       </c>
       <c r="G151" s="2">
-        <v>97955</v>
+        <v>10061</v>
       </c>
       <c r="H151" s="2">
-        <v>97004</v>
+        <v>9963</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E152" s="2">
-        <v>101658</v>
+        <v>94843</v>
       </c>
       <c r="F152" s="2">
-        <v>101658</v>
+        <v>94843</v>
       </c>
       <c r="G152" s="2">
-        <v>100680</v>
+        <v>93931</v>
       </c>
       <c r="H152" s="2">
-        <v>99703</v>
+        <v>93019</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E153" s="2">
-        <v>10934</v>
+        <v>933967</v>
       </c>
       <c r="F153" s="2">
-        <v>10934</v>
+        <v>933967</v>
       </c>
       <c r="G153" s="2">
-        <v>10828</v>
+        <v>924986</v>
       </c>
       <c r="H153" s="2">
-        <v>10723</v>
+        <v>916006</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E154" s="2">
-        <v>102584</v>
+        <v>111062</v>
       </c>
       <c r="F154" s="2">
-        <v>102584</v>
+        <v>111062</v>
       </c>
       <c r="G154" s="2">
-        <v>101597</v>
+        <v>109994</v>
       </c>
       <c r="H154" s="2">
-        <v>100611</v>
+        <v>108926</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>321</v>
       </c>
       <c r="E155" s="2">
-        <v>1010691</v>
+        <v>11783</v>
       </c>
       <c r="F155" s="2">
-        <v>1010691</v>
+        <v>11783</v>
       </c>
       <c r="G155" s="2">
-        <v>1000973</v>
+        <v>11670</v>
       </c>
       <c r="H155" s="2">
-        <v>991254</v>
+        <v>11557</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>323</v>
       </c>
       <c r="E156" s="2">
-        <v>110576</v>
+        <v>110552</v>
       </c>
       <c r="F156" s="2">
-        <v>110576</v>
+        <v>110552</v>
       </c>
       <c r="G156" s="2">
-        <v>109513</v>
+        <v>109489</v>
       </c>
       <c r="H156" s="2">
-        <v>108449</v>
+        <v>108426</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E157" s="2">
-        <v>12643</v>
+        <v>1084928</v>
       </c>
       <c r="F157" s="2">
-        <v>12643</v>
+        <v>1084928</v>
       </c>
       <c r="G157" s="2">
-        <v>12522</v>
+        <v>1074496</v>
       </c>
       <c r="H157" s="2">
-        <v>12400</v>
+        <v>1064064</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>327</v>
       </c>
       <c r="E158" s="2">
-        <v>119201</v>
+        <v>110329</v>
       </c>
       <c r="F158" s="2">
-        <v>119201</v>
+        <v>110329</v>
       </c>
       <c r="G158" s="2">
-        <v>118054</v>
+        <v>109269</v>
       </c>
       <c r="H158" s="2">
-        <v>116908</v>
+        <v>108208</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>329</v>
       </c>
       <c r="E159" s="2">
-        <v>1174118</v>
+        <v>1137266</v>
       </c>
       <c r="F159" s="2">
-        <v>1174118</v>
+        <v>1137266</v>
       </c>
       <c r="G159" s="2">
-        <v>1162829</v>
+        <v>1126331</v>
       </c>
       <c r="H159" s="2">
-        <v>1151539</v>
+        <v>1115396</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E160" s="2">
-        <v>120047</v>
+        <v>39972</v>
       </c>
       <c r="F160" s="2">
-        <v>120047</v>
+        <v>39972</v>
       </c>
       <c r="G160" s="2">
-        <v>118893</v>
+        <v>39588</v>
       </c>
       <c r="H160" s="2">
-        <v>117739</v>
+        <v>39204</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E161" s="2">
-        <v>1249086</v>
+        <v>80390</v>
       </c>
       <c r="F161" s="2">
-        <v>1249086</v>
+        <v>80390</v>
       </c>
       <c r="G161" s="2">
-        <v>1237075</v>
+        <v>79617</v>
       </c>
       <c r="H161" s="2">
-        <v>1225065</v>
+        <v>78844</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E162" s="2">
-        <v>42099</v>
+        <v>164913</v>
       </c>
       <c r="F162" s="2">
-        <v>42099</v>
+        <v>164913</v>
       </c>
       <c r="G162" s="2">
-        <v>41694</v>
+        <v>163327</v>
       </c>
       <c r="H162" s="2">
-        <v>41290</v>
+        <v>161741</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E163" s="2">
-        <v>83699</v>
+        <v>247357</v>
       </c>
       <c r="F163" s="2">
-        <v>83699</v>
+        <v>247357</v>
       </c>
       <c r="G163" s="2">
-        <v>82894</v>
+        <v>244978</v>
       </c>
       <c r="H163" s="2">
-        <v>82090</v>
+        <v>242600</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E164" s="2">
-        <v>170539</v>
+        <v>26814</v>
       </c>
       <c r="F164" s="2">
-        <v>170539</v>
+        <v>26814</v>
       </c>
       <c r="G164" s="2">
-        <v>168899</v>
+        <v>26556</v>
       </c>
       <c r="H164" s="2">
-        <v>167260</v>
+        <v>26299</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E165" s="2">
-        <v>255795</v>
+        <v>54988</v>
       </c>
       <c r="F165" s="2">
-        <v>255795</v>
+        <v>54988</v>
       </c>
       <c r="G165" s="2">
-        <v>253336</v>
+        <v>54459</v>
       </c>
       <c r="H165" s="2">
-        <v>250876</v>
+        <v>53930</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E166" s="2">
-        <v>27918</v>
+        <v>82470</v>
       </c>
       <c r="F166" s="2">
-        <v>27918</v>
+        <v>82470</v>
       </c>
       <c r="G166" s="2">
-        <v>27649</v>
+        <v>81677</v>
       </c>
       <c r="H166" s="2">
-        <v>27381</v>
+        <v>80884</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>108</v>
+        <v>345</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E167" s="2">
-        <v>56864</v>
+        <v>120692</v>
       </c>
       <c r="F167" s="2">
-        <v>56864</v>
+        <v>120692</v>
       </c>
       <c r="G167" s="2">
-        <v>56317</v>
+        <v>119532</v>
       </c>
       <c r="H167" s="2">
-        <v>55771</v>
+        <v>118371</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>108</v>
+        <v>345</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E168" s="2">
-        <v>85282</v>
+        <v>46150</v>
       </c>
       <c r="F168" s="2">
-        <v>85282</v>
+        <v>46150</v>
       </c>
       <c r="G168" s="2">
-        <v>84462</v>
+        <v>45706</v>
       </c>
       <c r="H168" s="2">
-        <v>83642</v>
+        <v>45263</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E169" s="2">
-        <v>120692</v>
+        <v>47034</v>
       </c>
       <c r="F169" s="2">
-        <v>120692</v>
+        <v>47034</v>
       </c>
       <c r="G169" s="2">
-        <v>119532</v>
+        <v>46582</v>
       </c>
       <c r="H169" s="2">
-        <v>118371</v>
+        <v>46130</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E170" s="2">
         <v>46150</v>
       </c>
       <c r="F170" s="2">
         <v>46150</v>
       </c>
       <c r="G170" s="2">
         <v>45706</v>
       </c>
       <c r="H170" s="2">
         <v>45263</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E171" s="2">
-        <v>45869</v>
+        <v>55198</v>
       </c>
       <c r="F171" s="2">
-        <v>45869</v>
+        <v>55198</v>
       </c>
       <c r="G171" s="2">
-        <v>45428</v>
+        <v>54667</v>
       </c>
       <c r="H171" s="2">
-        <v>44987</v>
+        <v>54137</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E172" s="2">
-        <v>46098</v>
+        <v>9365</v>
       </c>
       <c r="F172" s="2">
-        <v>46098</v>
+        <v>9365</v>
       </c>
       <c r="G172" s="2">
-        <v>45655</v>
+        <v>9275</v>
       </c>
       <c r="H172" s="2">
-        <v>45212</v>
+        <v>9185</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E173" s="2">
-        <v>52624</v>
+        <v>12225</v>
       </c>
       <c r="F173" s="2">
-        <v>52624</v>
+        <v>12225</v>
       </c>
       <c r="G173" s="2">
-        <v>52118</v>
+        <v>12108</v>
       </c>
       <c r="H173" s="2">
-        <v>51612</v>
+        <v>11990</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E174" s="2">
-        <v>9365</v>
+        <v>183482</v>
       </c>
       <c r="F174" s="2">
-        <v>9365</v>
+        <v>183482</v>
       </c>
       <c r="G174" s="2">
-        <v>9275</v>
+        <v>181718</v>
       </c>
       <c r="H174" s="2">
-        <v>9185</v>
+        <v>179954</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>361</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E175" s="2">
-        <v>12126</v>
+        <v>56810</v>
       </c>
       <c r="F175" s="2">
-        <v>12126</v>
+        <v>56810</v>
       </c>
       <c r="G175" s="2">
-        <v>12010</v>
+        <v>56264</v>
       </c>
       <c r="H175" s="2">
-        <v>11893</v>
+        <v>55718</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E176" s="2">
-        <v>183482</v>
+        <v>64506</v>
       </c>
       <c r="F176" s="2">
-        <v>183482</v>
+        <v>64506</v>
       </c>
       <c r="G176" s="2">
-        <v>181718</v>
+        <v>63886</v>
       </c>
       <c r="H176" s="2">
-        <v>179954</v>
+        <v>63266</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E177" s="2">
-        <v>56810</v>
+        <v>7337</v>
       </c>
       <c r="F177" s="2">
-        <v>56810</v>
+        <v>7337</v>
       </c>
       <c r="G177" s="2">
-        <v>56264</v>
+        <v>7267</v>
       </c>
       <c r="H177" s="2">
-        <v>55718</v>
+        <v>7196</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E178" s="2">
-        <v>61958</v>
+        <v>21850</v>
       </c>
       <c r="F178" s="2">
-        <v>61958</v>
+        <v>21850</v>
       </c>
       <c r="G178" s="2">
-        <v>61362</v>
+        <v>21640</v>
       </c>
       <c r="H178" s="2">
-        <v>60767</v>
+        <v>21430</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E179" s="2">
-        <v>7337</v>
+        <v>12272</v>
       </c>
       <c r="F179" s="2">
-        <v>7337</v>
+        <v>12272</v>
       </c>
       <c r="G179" s="2">
-        <v>7267</v>
+        <v>12154</v>
       </c>
       <c r="H179" s="2">
-        <v>7196</v>
+        <v>12036</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E180" s="2">
-        <v>21668</v>
+        <v>13629</v>
       </c>
       <c r="F180" s="2">
-        <v>21668</v>
+        <v>13629</v>
       </c>
       <c r="G180" s="2">
-        <v>21460</v>
+        <v>13498</v>
       </c>
       <c r="H180" s="2">
-        <v>21252</v>
+        <v>13367</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E181" s="2">
-        <v>12272</v>
+        <v>33514</v>
       </c>
       <c r="F181" s="2">
-        <v>12272</v>
+        <v>33514</v>
       </c>
       <c r="G181" s="2">
-        <v>12154</v>
+        <v>33192</v>
       </c>
       <c r="H181" s="2">
-        <v>12036</v>
+        <v>32870</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E182" s="2">
-        <v>13629</v>
+        <v>15243</v>
       </c>
       <c r="F182" s="2">
-        <v>13629</v>
+        <v>15243</v>
       </c>
       <c r="G182" s="2">
-        <v>13498</v>
+        <v>15097</v>
       </c>
       <c r="H182" s="2">
-        <v>13367</v>
+        <v>14950</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E183" s="2">
-        <v>33514</v>
+        <v>31892</v>
       </c>
       <c r="F183" s="2">
-        <v>33514</v>
+        <v>31892</v>
       </c>
       <c r="G183" s="2">
-        <v>33192</v>
+        <v>31585</v>
       </c>
       <c r="H183" s="2">
-        <v>32870</v>
+        <v>31278</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>380</v>
       </c>
       <c r="E184" s="2">
-        <v>15243</v>
+        <v>22890</v>
       </c>
       <c r="F184" s="2">
-        <v>15243</v>
+        <v>22890</v>
       </c>
       <c r="G184" s="2">
-        <v>15097</v>
+        <v>22670</v>
       </c>
       <c r="H184" s="2">
-        <v>14950</v>
+        <v>22450</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E185" s="2">
-        <v>31892</v>
+        <v>31434</v>
       </c>
       <c r="F185" s="2">
-        <v>31892</v>
+        <v>31434</v>
       </c>
       <c r="G185" s="2">
-        <v>31585</v>
+        <v>31132</v>
       </c>
       <c r="H185" s="2">
-        <v>31278</v>
+        <v>30830</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>384</v>
       </c>
       <c r="E186" s="2">
-        <v>22890</v>
+        <v>34762</v>
       </c>
       <c r="F186" s="2">
-        <v>22890</v>
+        <v>34762</v>
       </c>
       <c r="G186" s="2">
-        <v>22670</v>
+        <v>34428</v>
       </c>
       <c r="H186" s="2">
-        <v>22450</v>
+        <v>34094</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E187" s="2">
-        <v>31902</v>
+        <v>22890</v>
       </c>
       <c r="F187" s="2">
-        <v>31902</v>
+        <v>22890</v>
       </c>
       <c r="G187" s="2">
-        <v>31595</v>
+        <v>22670</v>
       </c>
       <c r="H187" s="2">
-        <v>31289</v>
+        <v>22450</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>349</v>
+        <v>388</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E188" s="2">
-        <v>34762</v>
+        <v>233109</v>
       </c>
       <c r="F188" s="2">
-        <v>34762</v>
+        <v>233109</v>
       </c>
       <c r="G188" s="2">
-        <v>34428</v>
+        <v>230867</v>
       </c>
       <c r="H188" s="2">
-        <v>34094</v>
+        <v>228626</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>349</v>
+        <v>388</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E189" s="2">
-        <v>48386</v>
+        <v>3146</v>
       </c>
       <c r="F189" s="2">
-        <v>48386</v>
+        <v>3146</v>
       </c>
       <c r="G189" s="2">
-        <v>47921</v>
+        <v>3116</v>
       </c>
       <c r="H189" s="2">
-        <v>47456</v>
+        <v>3086</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>349</v>
+        <v>388</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E190" s="2">
-        <v>22890</v>
+        <v>47046</v>
       </c>
       <c r="F190" s="2">
-        <v>22890</v>
+        <v>47046</v>
       </c>
       <c r="G190" s="2">
-        <v>22670</v>
+        <v>46594</v>
       </c>
       <c r="H190" s="2">
-        <v>22450</v>
+        <v>46142</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E191" s="2">
-        <v>248586</v>
+        <v>471584</v>
       </c>
       <c r="F191" s="2">
-        <v>248586</v>
+        <v>471584</v>
       </c>
       <c r="G191" s="2">
-        <v>246196</v>
+        <v>467049</v>
       </c>
       <c r="H191" s="2">
-        <v>243806</v>
+        <v>462515</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E192" s="2">
-        <v>408013</v>
+        <v>78554</v>
       </c>
       <c r="F192" s="2">
-        <v>408013</v>
+        <v>78554</v>
       </c>
       <c r="G192" s="2">
-        <v>404090</v>
+        <v>77799</v>
       </c>
       <c r="H192" s="2">
-        <v>400166</v>
+        <v>77044</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E193" s="2">
-        <v>79066</v>
+        <v>786055</v>
       </c>
       <c r="F193" s="2">
-        <v>79066</v>
+        <v>786055</v>
       </c>
       <c r="G193" s="2">
-        <v>78306</v>
+        <v>778497</v>
       </c>
       <c r="H193" s="2">
-        <v>77546</v>
+        <v>770938</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>401</v>
       </c>
       <c r="E194" s="2">
-        <v>795626</v>
+        <v>107332</v>
       </c>
       <c r="F194" s="2">
-        <v>795626</v>
+        <v>107332</v>
       </c>
       <c r="G194" s="2">
-        <v>787976</v>
+        <v>106300</v>
       </c>
       <c r="H194" s="2">
-        <v>780326</v>
+        <v>105268</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>403</v>
       </c>
       <c r="E195" s="2">
-        <v>15922</v>
+        <v>15498</v>
       </c>
       <c r="F195" s="2">
-        <v>15922</v>
+        <v>15498</v>
       </c>
       <c r="G195" s="2">
-        <v>15769</v>
+        <v>15349</v>
       </c>
       <c r="H195" s="2">
-        <v>15616</v>
+        <v>15200</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E196" s="2">
-        <v>1591226</v>
+        <v>156922</v>
       </c>
       <c r="F196" s="2">
-        <v>1591226</v>
+        <v>156922</v>
       </c>
       <c r="G196" s="2">
-        <v>1575926</v>
+        <v>155414</v>
       </c>
       <c r="H196" s="2">
-        <v>1560626</v>
+        <v>153905</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>407</v>
       </c>
       <c r="E197" s="2">
-        <v>79066</v>
+        <v>1573459</v>
       </c>
       <c r="F197" s="2">
-        <v>79066</v>
+        <v>1573459</v>
       </c>
       <c r="G197" s="2">
-        <v>78306</v>
+        <v>1558329</v>
       </c>
       <c r="H197" s="2">
-        <v>77546</v>
+        <v>1543200</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C198" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="D198" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E198" s="2">
-        <v>227881</v>
+        <v>17004</v>
       </c>
       <c r="F198" s="2">
-        <v>227881</v>
+        <v>17004</v>
       </c>
       <c r="G198" s="2">
-        <v>225689</v>
+        <v>16841</v>
       </c>
       <c r="H198" s="2">
-        <v>223498</v>
+        <v>16677</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D199" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="C199" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E199" s="2">
-        <v>3047</v>
+        <v>52226</v>
       </c>
       <c r="F199" s="2">
-        <v>3047</v>
+        <v>52226</v>
       </c>
       <c r="G199" s="2">
-        <v>3018</v>
+        <v>51724</v>
       </c>
       <c r="H199" s="2">
-        <v>2989</v>
+        <v>51221</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D200" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="C200" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E200" s="2">
-        <v>45516</v>
+        <v>30066</v>
       </c>
       <c r="F200" s="2">
-        <v>45516</v>
+        <v>30066</v>
       </c>
       <c r="G200" s="2">
-        <v>45078</v>
+        <v>29777</v>
       </c>
       <c r="H200" s="2">
-        <v>44640</v>
+        <v>29488</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="C201" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E201" s="2">
-        <v>455964</v>
+        <v>102991</v>
       </c>
       <c r="F201" s="2">
-        <v>455964</v>
+        <v>102991</v>
       </c>
       <c r="G201" s="2">
-        <v>451580</v>
+        <v>102001</v>
       </c>
       <c r="H201" s="2">
-        <v>447196</v>
+        <v>101011</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="C202" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E202" s="2">
-        <v>75066</v>
+        <v>11991</v>
       </c>
       <c r="F202" s="2">
-        <v>75066</v>
+        <v>11991</v>
       </c>
       <c r="G202" s="2">
-        <v>74344</v>
+        <v>11876</v>
       </c>
       <c r="H202" s="2">
-        <v>73623</v>
+        <v>11761</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D203" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="C203" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E203" s="2">
-        <v>759953</v>
+        <v>16588</v>
       </c>
       <c r="F203" s="2">
-        <v>759953</v>
+        <v>16588</v>
       </c>
       <c r="G203" s="2">
-        <v>752646</v>
+        <v>16429</v>
       </c>
       <c r="H203" s="2">
-        <v>745338</v>
+        <v>16269</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D204" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="C204" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E204" s="2">
-        <v>104700</v>
+        <v>21705</v>
       </c>
       <c r="F204" s="2">
-        <v>104700</v>
+        <v>21705</v>
       </c>
       <c r="G204" s="2">
-        <v>103693</v>
+        <v>21496</v>
       </c>
       <c r="H204" s="2">
-        <v>102686</v>
+        <v>21287</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D205" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="C205" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E205" s="2">
-        <v>15219</v>
+        <v>26884</v>
       </c>
       <c r="F205" s="2">
-        <v>15219</v>
+        <v>26884</v>
       </c>
       <c r="G205" s="2">
-        <v>15073</v>
+        <v>26626</v>
       </c>
       <c r="H205" s="2">
-        <v>14927</v>
+        <v>26367</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="C206" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E206" s="2">
-        <v>149328</v>
+        <v>51771</v>
       </c>
       <c r="F206" s="2">
-        <v>149328</v>
+        <v>51771</v>
       </c>
       <c r="G206" s="2">
-        <v>147893</v>
+        <v>51273</v>
       </c>
       <c r="H206" s="2">
-        <v>146457</v>
+        <v>50776</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D207" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="C207" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E207" s="2">
-        <v>1519925</v>
+        <v>6895</v>
       </c>
       <c r="F207" s="2">
-        <v>1519925</v>
+        <v>6895</v>
       </c>
       <c r="G207" s="2">
-        <v>1505310</v>
+        <v>6829</v>
       </c>
       <c r="H207" s="2">
-        <v>1490695</v>
+        <v>6763</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D208" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="C208" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E208" s="2">
-        <v>17004</v>
+        <v>62015</v>
       </c>
       <c r="F208" s="2">
-        <v>17004</v>
+        <v>62015</v>
       </c>
       <c r="G208" s="2">
-        <v>16841</v>
+        <v>61419</v>
       </c>
       <c r="H208" s="2">
-        <v>16677</v>
+        <v>60823</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D209" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="C209" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E209" s="2">
-        <v>52226</v>
+        <v>7909</v>
       </c>
       <c r="F209" s="2">
-        <v>52226</v>
+        <v>7909</v>
       </c>
       <c r="G209" s="2">
-        <v>51724</v>
+        <v>7833</v>
       </c>
       <c r="H209" s="2">
-        <v>51221</v>
+        <v>7757</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D210" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="C210" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E210" s="2">
-        <v>30066</v>
+        <v>9110</v>
       </c>
       <c r="F210" s="2">
-        <v>30066</v>
+        <v>9110</v>
       </c>
       <c r="G210" s="2">
-        <v>29777</v>
+        <v>9023</v>
       </c>
       <c r="H210" s="2">
-        <v>29488</v>
+        <v>8935</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D211" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="C211" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E211" s="2">
-        <v>102456</v>
+        <v>11830</v>
       </c>
       <c r="F211" s="2">
-        <v>102456</v>
+        <v>11830</v>
       </c>
       <c r="G211" s="2">
-        <v>101470</v>
+        <v>11716</v>
       </c>
       <c r="H211" s="2">
-        <v>100485</v>
+        <v>11603</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D212" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="C212" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E212" s="2">
-        <v>11981</v>
+        <v>11918</v>
       </c>
       <c r="F212" s="2">
-        <v>11981</v>
+        <v>11918</v>
       </c>
       <c r="G212" s="2">
-        <v>11866</v>
+        <v>11804</v>
       </c>
       <c r="H212" s="2">
-        <v>11750</v>
+        <v>11689</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D213" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="C213" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E213" s="2">
-        <v>16318</v>
+        <v>12880</v>
       </c>
       <c r="F213" s="2">
-        <v>16318</v>
+        <v>12880</v>
       </c>
       <c r="G213" s="2">
-        <v>16161</v>
+        <v>12757</v>
       </c>
       <c r="H213" s="2">
-        <v>16004</v>
+        <v>12633</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D214" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="C214" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E214" s="2">
-        <v>21414</v>
+        <v>20930</v>
       </c>
       <c r="F214" s="2">
-        <v>21414</v>
+        <v>20930</v>
       </c>
       <c r="G214" s="2">
-        <v>21208</v>
+        <v>20729</v>
       </c>
       <c r="H214" s="2">
-        <v>21002</v>
+        <v>20528</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D215" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="C215" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E215" s="2">
-        <v>26510</v>
+        <v>27066</v>
       </c>
       <c r="F215" s="2">
-        <v>26510</v>
+        <v>27066</v>
       </c>
       <c r="G215" s="2">
-        <v>26255</v>
+        <v>26806</v>
       </c>
       <c r="H215" s="2">
-        <v>26000</v>
+        <v>26546</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D216" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="C216" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E216" s="2">
-        <v>51496</v>
+        <v>27534</v>
       </c>
       <c r="F216" s="2">
-        <v>51496</v>
+        <v>27534</v>
       </c>
       <c r="G216" s="2">
-        <v>51000</v>
+        <v>27269</v>
       </c>
       <c r="H216" s="2">
-        <v>50505</v>
+        <v>27005</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C217" s="1" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>448</v>
       </c>
       <c r="E217" s="2">
-        <v>6885</v>
+        <v>3068</v>
       </c>
       <c r="F217" s="2">
-        <v>6885</v>
+        <v>3068</v>
       </c>
       <c r="G217" s="2">
-        <v>6819</v>
+        <v>3039</v>
       </c>
       <c r="H217" s="2">
-        <v>6752</v>
+        <v>3009</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>349</v>
+        <v>447</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>450</v>
       </c>
       <c r="E218" s="2">
-        <v>61688</v>
+        <v>42049</v>
       </c>
       <c r="F218" s="2">
-        <v>61688</v>
+        <v>42049</v>
       </c>
       <c r="G218" s="2">
-        <v>61094</v>
+        <v>41645</v>
       </c>
       <c r="H218" s="2">
-        <v>60501</v>
+        <v>41241</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>89</v>
+        <v>447</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>452</v>
       </c>
       <c r="E219" s="2">
-        <v>7467</v>
+        <v>4737</v>
       </c>
       <c r="F219" s="2">
-        <v>7467</v>
+        <v>4737</v>
       </c>
       <c r="G219" s="2">
-        <v>7395</v>
+        <v>4692</v>
       </c>
       <c r="H219" s="2">
-        <v>7324</v>
+        <v>4646</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>89</v>
+        <v>447</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>454</v>
       </c>
       <c r="E220" s="2">
-        <v>8902</v>
+        <v>472042</v>
       </c>
       <c r="F220" s="2">
-        <v>8902</v>
+        <v>472042</v>
       </c>
       <c r="G220" s="2">
-        <v>8817</v>
+        <v>467504</v>
       </c>
       <c r="H220" s="2">
-        <v>8731</v>
+        <v>462965</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>89</v>
+        <v>447</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>456</v>
       </c>
       <c r="E221" s="2">
-        <v>10608</v>
+        <v>58757</v>
       </c>
       <c r="F221" s="2">
-        <v>10608</v>
+        <v>58757</v>
       </c>
       <c r="G221" s="2">
-        <v>10506</v>
+        <v>58192</v>
       </c>
       <c r="H221" s="2">
-        <v>10404</v>
+        <v>57627</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>457</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>89</v>
+        <v>447</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>458</v>
       </c>
       <c r="E222" s="2">
-        <v>11294</v>
+        <v>6964</v>
       </c>
       <c r="F222" s="2">
-        <v>11294</v>
+        <v>6964</v>
       </c>
       <c r="G222" s="2">
-        <v>11186</v>
+        <v>6897</v>
       </c>
       <c r="H222" s="2">
-        <v>11077</v>
+        <v>6830</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>459</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>89</v>
+        <v>447</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>460</v>
       </c>
       <c r="E223" s="2">
-        <v>13036</v>
+        <v>70819</v>
       </c>
       <c r="F223" s="2">
-        <v>13036</v>
+        <v>70819</v>
       </c>
       <c r="G223" s="2">
-        <v>12911</v>
+        <v>70138</v>
       </c>
       <c r="H223" s="2">
-        <v>12786</v>
+        <v>69457</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>89</v>
+        <v>447</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E224" s="2">
-        <v>20930</v>
+        <v>99835</v>
       </c>
       <c r="F224" s="2">
-        <v>20930</v>
+        <v>99835</v>
       </c>
       <c r="G224" s="2">
-        <v>20729</v>
+        <v>98875</v>
       </c>
       <c r="H224" s="2">
-        <v>20528</v>
+        <v>97915</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>463</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>89</v>
+        <v>447</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>464</v>
       </c>
       <c r="E225" s="2">
-        <v>26952</v>
+        <v>10888</v>
       </c>
       <c r="F225" s="2">
-        <v>26952</v>
+        <v>10888</v>
       </c>
       <c r="G225" s="2">
-        <v>26692</v>
+        <v>10783</v>
       </c>
       <c r="H225" s="2">
-        <v>26433</v>
+        <v>10678</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>465</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>89</v>
+        <v>447</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>466</v>
       </c>
       <c r="E226" s="2">
-        <v>27534</v>
+        <v>1087838</v>
       </c>
       <c r="F226" s="2">
-        <v>27534</v>
+        <v>1087838</v>
       </c>
       <c r="G226" s="2">
-        <v>27269</v>
+        <v>1077378</v>
       </c>
       <c r="H226" s="2">
-        <v>27005</v>
+        <v>1066918</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C227" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="D227" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E227" s="2">
-        <v>3068</v>
+        <v>1381</v>
       </c>
       <c r="F227" s="2">
-        <v>3068</v>
+        <v>1381</v>
       </c>
       <c r="G227" s="2">
-        <v>3039</v>
+        <v>1368</v>
       </c>
       <c r="H227" s="2">
-        <v>3009</v>
+        <v>1355</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="C228" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E228" s="2">
-        <v>41514</v>
+        <v>134971</v>
       </c>
       <c r="F228" s="2">
-        <v>41514</v>
+        <v>134971</v>
       </c>
       <c r="G228" s="2">
-        <v>41115</v>
+        <v>133673</v>
       </c>
       <c r="H228" s="2">
-        <v>40715</v>
+        <v>132376</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="C229" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E229" s="2">
-        <v>4737</v>
+        <v>14762</v>
       </c>
       <c r="F229" s="2">
-        <v>4737</v>
+        <v>14762</v>
       </c>
       <c r="G229" s="2">
-        <v>4692</v>
+        <v>14620</v>
       </c>
       <c r="H229" s="2">
-        <v>4646</v>
+        <v>14478</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D230" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="C230" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E230" s="2">
-        <v>466889</v>
+        <v>21400</v>
       </c>
       <c r="F230" s="2">
-        <v>466889</v>
+        <v>21400</v>
       </c>
       <c r="G230" s="2">
-        <v>462400</v>
+        <v>21194</v>
       </c>
       <c r="H230" s="2">
-        <v>457911</v>
+        <v>20989</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D231" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="C231" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E231" s="2">
-        <v>58268</v>
+        <v>210106</v>
       </c>
       <c r="F231" s="2">
-        <v>58268</v>
+        <v>210106</v>
       </c>
       <c r="G231" s="2">
-        <v>57708</v>
+        <v>208086</v>
       </c>
       <c r="H231" s="2">
-        <v>57148</v>
+        <v>206066</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="C232" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E232" s="2">
-        <v>6964</v>
+        <v>13880</v>
       </c>
       <c r="F232" s="2">
-        <v>6964</v>
+        <v>13880</v>
       </c>
       <c r="G232" s="2">
-        <v>6897</v>
+        <v>13746</v>
       </c>
       <c r="H232" s="2">
-        <v>6830</v>
+        <v>13613</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="C233" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E233" s="2">
-        <v>70258</v>
+        <v>138712</v>
       </c>
       <c r="F233" s="2">
-        <v>70258</v>
+        <v>138712</v>
       </c>
       <c r="G233" s="2">
-        <v>69583</v>
+        <v>137378</v>
       </c>
       <c r="H233" s="2">
-        <v>68907</v>
+        <v>136045</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="C234" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E234" s="2">
-        <v>98851</v>
+        <v>41395</v>
       </c>
       <c r="F234" s="2">
-        <v>98851</v>
+        <v>41395</v>
       </c>
       <c r="G234" s="2">
-        <v>97900</v>
+        <v>40997</v>
       </c>
       <c r="H234" s="2">
-        <v>96950</v>
+        <v>40599</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D235" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="C235" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E235" s="2">
-        <v>10797</v>
+        <v>68790</v>
       </c>
       <c r="F235" s="2">
-        <v>10797</v>
+        <v>68790</v>
       </c>
       <c r="G235" s="2">
-        <v>10693</v>
+        <v>68128</v>
       </c>
       <c r="H235" s="2">
-        <v>10590</v>
+        <v>67467</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>468</v>
+        <v>447</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>487</v>
+        <v>409</v>
       </c>
       <c r="E236" s="2">
-        <v>1075819</v>
+        <v>27857</v>
       </c>
       <c r="F236" s="2">
-        <v>1075819</v>
+        <v>27857</v>
       </c>
       <c r="G236" s="2">
-        <v>1065474</v>
+        <v>27590</v>
       </c>
       <c r="H236" s="2">
-        <v>1055130</v>
+        <v>27322</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>489</v>
+        <v>105</v>
       </c>
       <c r="E237" s="2">
-        <v>1381</v>
+        <v>2938</v>
       </c>
       <c r="F237" s="2">
-        <v>1381</v>
+        <v>2938</v>
       </c>
       <c r="G237" s="2">
-        <v>1368</v>
+        <v>2910</v>
       </c>
       <c r="H237" s="2">
-        <v>1355</v>
+        <v>2882</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>491</v>
+        <v>107</v>
       </c>
       <c r="E238" s="2">
-        <v>133291</v>
+        <v>26842</v>
       </c>
       <c r="F238" s="2">
-        <v>133291</v>
+        <v>26842</v>
       </c>
       <c r="G238" s="2">
-        <v>132009</v>
+        <v>26584</v>
       </c>
       <c r="H238" s="2">
-        <v>130727</v>
+        <v>26326</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="E239" s="2">
-        <v>14762</v>
+        <v>2429726</v>
       </c>
       <c r="F239" s="2">
-        <v>14762</v>
+        <v>2429726</v>
       </c>
       <c r="G239" s="2">
-        <v>14620</v>
+        <v>2406363</v>
       </c>
       <c r="H239" s="2">
-        <v>14478</v>
+        <v>2383001</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>495</v>
+        <v>111</v>
       </c>
       <c r="E240" s="2">
-        <v>21222</v>
+        <v>267072</v>
       </c>
       <c r="F240" s="2">
-        <v>21222</v>
+        <v>267072</v>
       </c>
       <c r="G240" s="2">
-        <v>21018</v>
+        <v>264504</v>
       </c>
       <c r="H240" s="2">
-        <v>20814</v>
+        <v>261936</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="E241" s="2">
-        <v>212143</v>
+        <v>288619</v>
       </c>
       <c r="F241" s="2">
-        <v>212143</v>
+        <v>288619</v>
       </c>
       <c r="G241" s="2">
-        <v>210104</v>
+        <v>285844</v>
       </c>
       <c r="H241" s="2">
-        <v>208064</v>
+        <v>283068</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="E242" s="2">
-        <v>13880</v>
+        <v>311073</v>
       </c>
       <c r="F242" s="2">
-        <v>13880</v>
+        <v>311073</v>
       </c>
       <c r="G242" s="2">
-        <v>13746</v>
+        <v>308082</v>
       </c>
       <c r="H242" s="2">
-        <v>13613</v>
+        <v>305091</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="E243" s="2">
-        <v>138712</v>
+        <v>34158</v>
       </c>
       <c r="F243" s="2">
-        <v>138712</v>
+        <v>34158</v>
       </c>
       <c r="G243" s="2">
-        <v>137378</v>
+        <v>33829</v>
       </c>
       <c r="H243" s="2">
-        <v>136045</v>
+        <v>33501</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>503</v>
+        <v>129</v>
       </c>
       <c r="E244" s="2">
-        <v>41395</v>
+        <v>37617</v>
       </c>
       <c r="F244" s="2">
-        <v>41395</v>
+        <v>37617</v>
       </c>
       <c r="G244" s="2">
-        <v>40997</v>
+        <v>37255</v>
       </c>
       <c r="H244" s="2">
-        <v>40599</v>
+        <v>36893</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="E245" s="2">
-        <v>68790</v>
+        <v>361746</v>
       </c>
       <c r="F245" s="2">
-        <v>68790</v>
+        <v>361746</v>
       </c>
       <c r="G245" s="2">
-        <v>68128</v>
+        <v>358268</v>
       </c>
       <c r="H245" s="2">
-        <v>67467</v>
+        <v>354790</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>430</v>
+        <v>502</v>
       </c>
       <c r="E246" s="2">
-        <v>27857</v>
+        <v>371678</v>
       </c>
       <c r="F246" s="2">
-        <v>27857</v>
+        <v>371678</v>
       </c>
       <c r="G246" s="2">
-        <v>27590</v>
+        <v>368104</v>
       </c>
       <c r="H246" s="2">
-        <v>27322</v>
+        <v>364531</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
       <c r="E247" s="2">
-        <v>2938</v>
+        <v>4399</v>
       </c>
       <c r="F247" s="2">
-        <v>2938</v>
+        <v>4399</v>
       </c>
       <c r="G247" s="2">
-        <v>2910</v>
+        <v>4357</v>
       </c>
       <c r="H247" s="2">
-        <v>2882</v>
+        <v>4315</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="E248" s="2">
-        <v>26853</v>
+        <v>39981</v>
       </c>
       <c r="F248" s="2">
-        <v>26853</v>
+        <v>39981</v>
       </c>
       <c r="G248" s="2">
-        <v>26595</v>
+        <v>39596</v>
       </c>
       <c r="H248" s="2">
-        <v>26336</v>
+        <v>39212</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="E249" s="2">
-        <v>2429726</v>
+        <v>403261</v>
       </c>
       <c r="F249" s="2">
-        <v>2429726</v>
+        <v>403261</v>
       </c>
       <c r="G249" s="2">
-        <v>2406363</v>
+        <v>399384</v>
       </c>
       <c r="H249" s="2">
-        <v>2383001</v>
+        <v>395506</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="C250" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="D250" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E250" s="2">
-        <v>267072</v>
+        <v>3887520</v>
       </c>
       <c r="F250" s="2">
-        <v>267072</v>
+        <v>3887520</v>
       </c>
       <c r="G250" s="2">
-        <v>264504</v>
+        <v>3850140</v>
       </c>
       <c r="H250" s="2">
-        <v>261936</v>
+        <v>3812760</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="E251" s="2">
-        <v>288659</v>
+        <v>430893</v>
       </c>
       <c r="F251" s="2">
-        <v>288659</v>
+        <v>430893</v>
       </c>
       <c r="G251" s="2">
-        <v>285884</v>
+        <v>426750</v>
       </c>
       <c r="H251" s="2">
-        <v>283108</v>
+        <v>422606</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>516</v>
+        <v>151</v>
       </c>
       <c r="E252" s="2">
-        <v>311073</v>
+        <v>44885</v>
       </c>
       <c r="F252" s="2">
-        <v>311073</v>
+        <v>44885</v>
       </c>
       <c r="G252" s="2">
-        <v>308082</v>
+        <v>44454</v>
       </c>
       <c r="H252" s="2">
-        <v>305091</v>
+        <v>44022</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="E253" s="2">
-        <v>34182</v>
+        <v>467334</v>
       </c>
       <c r="F253" s="2">
-        <v>34182</v>
+        <v>467334</v>
       </c>
       <c r="G253" s="2">
-        <v>33853</v>
+        <v>462841</v>
       </c>
       <c r="H253" s="2">
-        <v>33524</v>
+        <v>458347</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>133</v>
+        <v>515</v>
       </c>
       <c r="E254" s="2">
-        <v>37658</v>
+        <v>49308</v>
       </c>
       <c r="F254" s="2">
-        <v>37658</v>
+        <v>49308</v>
       </c>
       <c r="G254" s="2">
-        <v>37296</v>
+        <v>48834</v>
       </c>
       <c r="H254" s="2">
-        <v>36934</v>
+        <v>48360</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>521</v>
+        <v>163</v>
       </c>
       <c r="E255" s="2">
-        <v>361746</v>
+        <v>5871</v>
       </c>
       <c r="F255" s="2">
-        <v>361746</v>
+        <v>5871</v>
       </c>
       <c r="G255" s="2">
-        <v>358268</v>
+        <v>5814</v>
       </c>
       <c r="H255" s="2">
-        <v>354790</v>
+        <v>5758</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>523</v>
+        <v>165</v>
       </c>
       <c r="E256" s="2">
-        <v>372396</v>
+        <v>53247</v>
       </c>
       <c r="F256" s="2">
-        <v>372396</v>
+        <v>53247</v>
       </c>
       <c r="G256" s="2">
-        <v>368815</v>
+        <v>52735</v>
       </c>
       <c r="H256" s="2">
-        <v>365234</v>
+        <v>52223</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>145</v>
+        <v>519</v>
       </c>
       <c r="E257" s="2">
-        <v>4430</v>
+        <v>485722</v>
       </c>
       <c r="F257" s="2">
-        <v>4430</v>
+        <v>485722</v>
       </c>
       <c r="G257" s="2">
-        <v>4388</v>
+        <v>481051</v>
       </c>
       <c r="H257" s="2">
-        <v>4345</v>
+        <v>476381</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>147</v>
+        <v>521</v>
       </c>
       <c r="E258" s="2">
-        <v>40058</v>
+        <v>4855537</v>
       </c>
       <c r="F258" s="2">
-        <v>40058</v>
+        <v>4855537</v>
       </c>
       <c r="G258" s="2">
-        <v>39673</v>
+        <v>4808850</v>
       </c>
       <c r="H258" s="2">
-        <v>39287</v>
+        <v>4762162</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E259" s="2">
-        <v>403781</v>
+        <v>5150964</v>
       </c>
       <c r="F259" s="2">
-        <v>403781</v>
+        <v>5150964</v>
       </c>
       <c r="G259" s="2">
-        <v>399899</v>
+        <v>5101436</v>
       </c>
       <c r="H259" s="2">
-        <v>396016</v>
+        <v>5051907</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="E260" s="2">
-        <v>3887520</v>
+        <v>534939</v>
       </c>
       <c r="F260" s="2">
-        <v>3887520</v>
+        <v>534939</v>
       </c>
       <c r="G260" s="2">
-        <v>3850140</v>
+        <v>529795</v>
       </c>
       <c r="H260" s="2">
-        <v>3812760</v>
+        <v>524651</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="E261" s="2">
-        <v>431382</v>
+        <v>544198</v>
       </c>
       <c r="F261" s="2">
-        <v>431382</v>
+        <v>544198</v>
       </c>
       <c r="G261" s="2">
-        <v>427234</v>
+        <v>538965</v>
       </c>
       <c r="H261" s="2">
-        <v>423086</v>
+        <v>533732</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>155</v>
+        <v>529</v>
       </c>
       <c r="E262" s="2">
-        <v>45059</v>
+        <v>59437</v>
       </c>
       <c r="F262" s="2">
-        <v>45059</v>
+        <v>59437</v>
       </c>
       <c r="G262" s="2">
-        <v>44626</v>
+        <v>58866</v>
       </c>
       <c r="H262" s="2">
-        <v>44193</v>
+        <v>58294</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="E263" s="2">
-        <v>467975</v>
+        <v>63232</v>
       </c>
       <c r="F263" s="2">
-        <v>467975</v>
+        <v>63232</v>
       </c>
       <c r="G263" s="2">
-        <v>463475</v>
+        <v>62624</v>
       </c>
       <c r="H263" s="2">
-        <v>458976</v>
+        <v>62016</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>536</v>
+        <v>189</v>
       </c>
       <c r="E264" s="2">
-        <v>49344</v>
+        <v>66242</v>
       </c>
       <c r="F264" s="2">
-        <v>49344</v>
+        <v>66242</v>
       </c>
       <c r="G264" s="2">
-        <v>48869</v>
+        <v>65605</v>
       </c>
       <c r="H264" s="2">
-        <v>48395</v>
+        <v>64968</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>167</v>
+        <v>534</v>
       </c>
       <c r="E265" s="2">
-        <v>5902</v>
+        <v>625623</v>
       </c>
       <c r="F265" s="2">
-        <v>5902</v>
+        <v>625623</v>
       </c>
       <c r="G265" s="2">
-        <v>5845</v>
+        <v>619608</v>
       </c>
       <c r="H265" s="2">
-        <v>5789</v>
+        <v>613592</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>169</v>
+        <v>536</v>
       </c>
       <c r="E266" s="2">
-        <v>53201</v>
+        <v>7833</v>
       </c>
       <c r="F266" s="2">
-        <v>53201</v>
+        <v>7833</v>
       </c>
       <c r="G266" s="2">
-        <v>52690</v>
+        <v>7758</v>
       </c>
       <c r="H266" s="2">
-        <v>52178</v>
+        <v>7683</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>540</v>
+        <v>197</v>
       </c>
       <c r="E267" s="2">
-        <v>485722</v>
+        <v>74157</v>
       </c>
       <c r="F267" s="2">
-        <v>485722</v>
+        <v>74157</v>
       </c>
       <c r="G267" s="2">
-        <v>481051</v>
+        <v>73444</v>
       </c>
       <c r="H267" s="2">
-        <v>476381</v>
+        <v>72731</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="E268" s="2">
-        <v>4855537</v>
+        <v>716666</v>
       </c>
       <c r="F268" s="2">
-        <v>4855537</v>
+        <v>716666</v>
       </c>
       <c r="G268" s="2">
-        <v>4808850</v>
+        <v>709775</v>
       </c>
       <c r="H268" s="2">
-        <v>4762162</v>
+        <v>702884</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="E269" s="2">
-        <v>5150964</v>
+        <v>1045</v>
       </c>
       <c r="F269" s="2">
-        <v>5150964</v>
+        <v>1045</v>
       </c>
       <c r="G269" s="2">
-        <v>5101436</v>
+        <v>1035</v>
       </c>
       <c r="H269" s="2">
-        <v>5051907</v>
+        <v>1025</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>546</v>
+        <v>201</v>
       </c>
       <c r="E270" s="2">
-        <v>534939</v>
+        <v>79396</v>
       </c>
       <c r="F270" s="2">
-        <v>534939</v>
+        <v>79396</v>
       </c>
       <c r="G270" s="2">
-        <v>529795</v>
+        <v>78632</v>
       </c>
       <c r="H270" s="2">
-        <v>524651</v>
+        <v>77869</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="E271" s="2">
-        <v>544267</v>
+        <v>755491</v>
       </c>
       <c r="F271" s="2">
-        <v>544267</v>
+        <v>755491</v>
       </c>
       <c r="G271" s="2">
-        <v>539034</v>
+        <v>748227</v>
       </c>
       <c r="H271" s="2">
-        <v>533801</v>
+        <v>740963</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="E272" s="2">
-        <v>59554</v>
+        <v>85332</v>
       </c>
       <c r="F272" s="2">
-        <v>59554</v>
+        <v>85332</v>
       </c>
       <c r="G272" s="2">
-        <v>58981</v>
+        <v>84512</v>
       </c>
       <c r="H272" s="2">
-        <v>58408</v>
+        <v>83691</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="E273" s="2">
-        <v>63232</v>
+        <v>9313</v>
       </c>
       <c r="F273" s="2">
-        <v>63232</v>
+        <v>9313</v>
       </c>
       <c r="G273" s="2">
-        <v>62624</v>
+        <v>9224</v>
       </c>
       <c r="H273" s="2">
-        <v>62016</v>
+        <v>9134</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="E274" s="2">
-        <v>66372</v>
+        <v>93423</v>
       </c>
       <c r="F274" s="2">
-        <v>66372</v>
+        <v>93423</v>
       </c>
       <c r="G274" s="2">
-        <v>65734</v>
+        <v>92525</v>
       </c>
       <c r="H274" s="2">
-        <v>65095</v>
+        <v>91627</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="E275" s="2">
-        <v>626150</v>
+        <v>913681</v>
       </c>
       <c r="F275" s="2">
-        <v>626150</v>
+        <v>913681</v>
       </c>
       <c r="G275" s="2">
-        <v>620129</v>
+        <v>904895</v>
       </c>
       <c r="H275" s="2">
-        <v>614108</v>
+        <v>896110</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="E276" s="2">
-        <v>7833</v>
+        <v>97864</v>
       </c>
       <c r="F276" s="2">
-        <v>7833</v>
+        <v>97864</v>
       </c>
       <c r="G276" s="2">
-        <v>7758</v>
+        <v>96923</v>
       </c>
       <c r="H276" s="2">
-        <v>7683</v>
+        <v>95982</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>201</v>
+        <v>555</v>
       </c>
       <c r="E277" s="2">
-        <v>74169</v>
+        <v>927602</v>
       </c>
       <c r="F277" s="2">
-        <v>74169</v>
+        <v>927602</v>
       </c>
       <c r="G277" s="2">
-        <v>73455</v>
+        <v>918683</v>
       </c>
       <c r="H277" s="2">
-        <v>72742</v>
+        <v>909764</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="E278" s="2">
-        <v>715712</v>
+        <v>933185</v>
       </c>
       <c r="F278" s="2">
-        <v>715712</v>
+        <v>933185</v>
       </c>
       <c r="G278" s="2">
-        <v>708831</v>
+        <v>924212</v>
       </c>
       <c r="H278" s="2">
-        <v>701949</v>
+        <v>915239</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="E279" s="2">
-        <v>1045</v>
+        <v>100984</v>
       </c>
       <c r="F279" s="2">
-        <v>1045</v>
+        <v>100984</v>
       </c>
       <c r="G279" s="2">
-        <v>1035</v>
+        <v>100013</v>
       </c>
       <c r="H279" s="2">
-        <v>1025</v>
+        <v>99042</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>205</v>
+        <v>561</v>
       </c>
       <c r="E280" s="2">
-        <v>79396</v>
+        <v>100745</v>
       </c>
       <c r="F280" s="2">
-        <v>79396</v>
+        <v>100745</v>
       </c>
       <c r="G280" s="2">
-        <v>78632</v>
+        <v>99776</v>
       </c>
       <c r="H280" s="2">
-        <v>77869</v>
+        <v>98807</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="E281" s="2">
-        <v>756345</v>
+        <v>971360</v>
       </c>
       <c r="F281" s="2">
-        <v>756345</v>
+        <v>971360</v>
       </c>
       <c r="G281" s="2">
-        <v>749073</v>
+        <v>962020</v>
       </c>
       <c r="H281" s="2">
-        <v>741800</v>
+        <v>952680</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="E282" s="2">
-        <v>85559</v>
+        <v>974957</v>
       </c>
       <c r="F282" s="2">
-        <v>85559</v>
+        <v>974957</v>
       </c>
       <c r="G282" s="2">
-        <v>84736</v>
+        <v>965583</v>
       </c>
       <c r="H282" s="2">
-        <v>83913</v>
+        <v>956208</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="E283" s="2">
-        <v>9313</v>
+        <v>107299</v>
       </c>
       <c r="F283" s="2">
-        <v>9313</v>
+        <v>107299</v>
       </c>
       <c r="G283" s="2">
-        <v>9224</v>
+        <v>106267</v>
       </c>
       <c r="H283" s="2">
-        <v>9134</v>
+        <v>105235</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>211</v>
+        <v>569</v>
       </c>
       <c r="E284" s="2">
-        <v>93423</v>
+        <v>113026</v>
       </c>
       <c r="F284" s="2">
-        <v>93423</v>
+        <v>113026</v>
       </c>
       <c r="G284" s="2">
-        <v>92525</v>
+        <v>111939</v>
       </c>
       <c r="H284" s="2">
-        <v>91627</v>
+        <v>110853</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D285" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="C285" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E285" s="2">
-        <v>914101</v>
+        <v>1071023</v>
       </c>
       <c r="F285" s="2">
-        <v>914101</v>
+        <v>1071023</v>
       </c>
       <c r="G285" s="2">
-        <v>905311</v>
+        <v>1060725</v>
       </c>
       <c r="H285" s="2">
-        <v>896522</v>
+        <v>1050427</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D286" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="C286" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E286" s="2">
-        <v>97864</v>
+        <v>11749</v>
       </c>
       <c r="F286" s="2">
-        <v>97864</v>
+        <v>11749</v>
       </c>
       <c r="G286" s="2">
-        <v>96923</v>
+        <v>11636</v>
       </c>
       <c r="H286" s="2">
-        <v>95982</v>
+        <v>11523</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D287" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="C287" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E287" s="2">
-        <v>926483</v>
+        <v>115887</v>
       </c>
       <c r="F287" s="2">
-        <v>926483</v>
+        <v>115887</v>
       </c>
       <c r="G287" s="2">
-        <v>917574</v>
+        <v>114773</v>
       </c>
       <c r="H287" s="2">
-        <v>908666</v>
+        <v>113659</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D288" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="C288" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E288" s="2">
-        <v>933643</v>
+        <v>120432</v>
       </c>
       <c r="F288" s="2">
-        <v>933643</v>
+        <v>120432</v>
       </c>
       <c r="G288" s="2">
-        <v>924666</v>
+        <v>119274</v>
       </c>
       <c r="H288" s="2">
-        <v>915689</v>
+        <v>118116</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D289" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="C289" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E289" s="2">
-        <v>100984</v>
+        <v>1117698</v>
       </c>
       <c r="F289" s="2">
-        <v>100984</v>
+        <v>1117698</v>
       </c>
       <c r="G289" s="2">
-        <v>100013</v>
+        <v>1106951</v>
       </c>
       <c r="H289" s="2">
-        <v>99042</v>
+        <v>1096204</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D290" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="C290" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E290" s="2">
-        <v>100745</v>
+        <v>1166750</v>
       </c>
       <c r="F290" s="2">
-        <v>100745</v>
+        <v>1166750</v>
       </c>
       <c r="G290" s="2">
-        <v>99776</v>
+        <v>1155531</v>
       </c>
       <c r="H290" s="2">
-        <v>98807</v>
+        <v>1144313</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>584</v>
+        <v>243</v>
       </c>
       <c r="E291" s="2">
-        <v>971360</v>
+        <v>1468</v>
       </c>
       <c r="F291" s="2">
-        <v>971360</v>
+        <v>1468</v>
       </c>
       <c r="G291" s="2">
-        <v>962020</v>
+        <v>1454</v>
       </c>
       <c r="H291" s="2">
-        <v>952680</v>
+        <v>1440</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>586</v>
+        <v>245</v>
       </c>
       <c r="E292" s="2">
-        <v>975546</v>
+        <v>13790</v>
       </c>
       <c r="F292" s="2">
-        <v>975546</v>
+        <v>13790</v>
       </c>
       <c r="G292" s="2">
-        <v>966166</v>
+        <v>13658</v>
       </c>
       <c r="H292" s="2">
-        <v>956786</v>
+        <v>13525</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="E293" s="2">
-        <v>107374</v>
+        <v>153029</v>
       </c>
       <c r="F293" s="2">
-        <v>107374</v>
+        <v>153029</v>
       </c>
       <c r="G293" s="2">
-        <v>106341</v>
+        <v>151557</v>
       </c>
       <c r="H293" s="2">
-        <v>105309</v>
+        <v>150086</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="E294" s="2">
-        <v>113026</v>
+        <v>136063</v>
       </c>
       <c r="F294" s="2">
-        <v>113026</v>
+        <v>136063</v>
       </c>
       <c r="G294" s="2">
-        <v>111939</v>
+        <v>134755</v>
       </c>
       <c r="H294" s="2">
-        <v>110853</v>
+        <v>133447</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="E295" s="2">
-        <v>1071023</v>
+        <v>139696</v>
       </c>
       <c r="F295" s="2">
-        <v>1071023</v>
+        <v>139696</v>
       </c>
       <c r="G295" s="2">
-        <v>1060725</v>
+        <v>138353</v>
       </c>
       <c r="H295" s="2">
-        <v>1050427</v>
+        <v>137009</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="E296" s="2">
-        <v>11749</v>
+        <v>1316598</v>
       </c>
       <c r="F296" s="2">
-        <v>11749</v>
+        <v>1316598</v>
       </c>
       <c r="G296" s="2">
-        <v>11636</v>
+        <v>1303939</v>
       </c>
       <c r="H296" s="2">
-        <v>11523</v>
+        <v>1291279</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>596</v>
+        <v>263</v>
       </c>
       <c r="E297" s="2">
-        <v>116040</v>
+        <v>146250</v>
       </c>
       <c r="F297" s="2">
-        <v>116040</v>
+        <v>146250</v>
       </c>
       <c r="G297" s="2">
-        <v>114924</v>
+        <v>144844</v>
       </c>
       <c r="H297" s="2">
-        <v>113809</v>
+        <v>143438</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="E298" s="2">
-        <v>120432</v>
+        <v>1419600</v>
       </c>
       <c r="F298" s="2">
-        <v>120432</v>
+        <v>1419600</v>
       </c>
       <c r="G298" s="2">
-        <v>119274</v>
+        <v>1405950</v>
       </c>
       <c r="H298" s="2">
-        <v>118116</v>
+        <v>1392300</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E299" s="2">
-        <v>1117800</v>
+        <v>15666</v>
       </c>
       <c r="F299" s="2">
-        <v>1117800</v>
+        <v>15666</v>
       </c>
       <c r="G299" s="2">
-        <v>1107052</v>
+        <v>15515</v>
       </c>
       <c r="H299" s="2">
-        <v>1096304</v>
+        <v>15364</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>602</v>
+        <v>267</v>
       </c>
       <c r="E300" s="2">
-        <v>1165722</v>
+        <v>155153</v>
       </c>
       <c r="F300" s="2">
-        <v>1165722</v>
+        <v>155153</v>
       </c>
       <c r="G300" s="2">
-        <v>1154514</v>
+        <v>153662</v>
       </c>
       <c r="H300" s="2">
-        <v>1143305</v>
+        <v>152170</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>247</v>
+        <v>599</v>
       </c>
       <c r="E301" s="2">
-        <v>1474</v>
+        <v>1457846</v>
       </c>
       <c r="F301" s="2">
-        <v>1474</v>
+        <v>1457846</v>
       </c>
       <c r="G301" s="2">
-        <v>1460</v>
+        <v>1443828</v>
       </c>
       <c r="H301" s="2">
-        <v>1445</v>
+        <v>1429811</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>249</v>
+        <v>271</v>
       </c>
       <c r="E302" s="2">
-        <v>13790</v>
+        <v>166920</v>
       </c>
       <c r="F302" s="2">
-        <v>13790</v>
+        <v>166920</v>
       </c>
       <c r="G302" s="2">
-        <v>13658</v>
+        <v>165315</v>
       </c>
       <c r="H302" s="2">
-        <v>13525</v>
+        <v>163710</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E303" s="2">
-        <v>150620</v>
+        <v>17722</v>
       </c>
       <c r="F303" s="2">
-        <v>150620</v>
+        <v>17722</v>
       </c>
       <c r="G303" s="2">
-        <v>149172</v>
+        <v>17551</v>
       </c>
       <c r="H303" s="2">
-        <v>147724</v>
+        <v>17381</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="E304" s="2">
-        <v>136240</v>
+        <v>171293</v>
       </c>
       <c r="F304" s="2">
-        <v>136240</v>
+        <v>171293</v>
       </c>
       <c r="G304" s="2">
-        <v>134930</v>
+        <v>169646</v>
       </c>
       <c r="H304" s="2">
-        <v>133620</v>
+        <v>167999</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="E305" s="2">
-        <v>139966</v>
+        <v>182774</v>
       </c>
       <c r="F305" s="2">
-        <v>139966</v>
+        <v>182774</v>
       </c>
       <c r="G305" s="2">
-        <v>138620</v>
+        <v>181016</v>
       </c>
       <c r="H305" s="2">
-        <v>137275</v>
+        <v>179259</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E306" s="2">
-        <v>1316598</v>
+        <v>19552</v>
       </c>
       <c r="F306" s="2">
-        <v>1316598</v>
+        <v>19552</v>
       </c>
       <c r="G306" s="2">
-        <v>1303939</v>
+        <v>19364</v>
       </c>
       <c r="H306" s="2">
-        <v>1291279</v>
+        <v>19176</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>267</v>
+        <v>610</v>
       </c>
       <c r="E307" s="2">
-        <v>146848</v>
+        <v>194580</v>
       </c>
       <c r="F307" s="2">
-        <v>146848</v>
+        <v>194580</v>
       </c>
       <c r="G307" s="2">
-        <v>145436</v>
+        <v>192709</v>
       </c>
       <c r="H307" s="2">
-        <v>144024</v>
+        <v>190838</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E308" s="2">
-        <v>1419600</v>
+        <v>1880158</v>
       </c>
       <c r="F308" s="2">
-        <v>1419600</v>
+        <v>1880158</v>
       </c>
       <c r="G308" s="2">
-        <v>1405950</v>
+        <v>1862079</v>
       </c>
       <c r="H308" s="2">
-        <v>1392300</v>
+        <v>1844001</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>617</v>
+        <v>311</v>
       </c>
       <c r="E309" s="2">
-        <v>15666</v>
+        <v>204783</v>
       </c>
       <c r="F309" s="2">
-        <v>15666</v>
+        <v>204783</v>
       </c>
       <c r="G309" s="2">
-        <v>15515</v>
+        <v>202814</v>
       </c>
       <c r="H309" s="2">
-        <v>15364</v>
+        <v>200845</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>271</v>
+        <v>615</v>
       </c>
       <c r="E310" s="2">
-        <v>155153</v>
+        <v>1942703</v>
       </c>
       <c r="F310" s="2">
-        <v>155153</v>
+        <v>1942703</v>
       </c>
       <c r="G310" s="2">
-        <v>153662</v>
+        <v>1924024</v>
       </c>
       <c r="H310" s="2">
-        <v>152170</v>
+        <v>1905344</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="E311" s="2">
-        <v>1457846</v>
+        <v>22520</v>
       </c>
       <c r="F311" s="2">
-        <v>1457846</v>
+        <v>22520</v>
       </c>
       <c r="G311" s="2">
-        <v>1443828</v>
+        <v>22304</v>
       </c>
       <c r="H311" s="2">
-        <v>1429811</v>
+        <v>22087</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>275</v>
+        <v>619</v>
       </c>
       <c r="E312" s="2">
-        <v>166920</v>
+        <v>224325</v>
       </c>
       <c r="F312" s="2">
-        <v>166920</v>
+        <v>224325</v>
       </c>
       <c r="G312" s="2">
-        <v>165315</v>
+        <v>222168</v>
       </c>
       <c r="H312" s="2">
-        <v>163710</v>
+        <v>220011</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="E313" s="2">
-        <v>17722</v>
+        <v>2135351</v>
       </c>
       <c r="F313" s="2">
-        <v>17722</v>
+        <v>2135351</v>
       </c>
       <c r="G313" s="2">
-        <v>17551</v>
+        <v>2114819</v>
       </c>
       <c r="H313" s="2">
-        <v>17381</v>
+        <v>2094286</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="E314" s="2">
-        <v>171293</v>
+        <v>230152</v>
       </c>
       <c r="F314" s="2">
-        <v>171293</v>
+        <v>230152</v>
       </c>
       <c r="G314" s="2">
-        <v>169646</v>
+        <v>227939</v>
       </c>
       <c r="H314" s="2">
-        <v>167999</v>
+        <v>225726</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E315" s="2">
-        <v>182774</v>
+        <v>2154880</v>
       </c>
       <c r="F315" s="2">
-        <v>182774</v>
+        <v>2154880</v>
       </c>
       <c r="G315" s="2">
-        <v>181016</v>
+        <v>2134160</v>
       </c>
       <c r="H315" s="2">
-        <v>179259</v>
+        <v>2113440</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="E316" s="2">
-        <v>19656</v>
+        <v>2254013</v>
       </c>
       <c r="F316" s="2">
-        <v>19656</v>
+        <v>2254013</v>
       </c>
       <c r="G316" s="2">
-        <v>19467</v>
+        <v>2232340</v>
       </c>
       <c r="H316" s="2">
-        <v>19278</v>
+        <v>2210666</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="E317" s="2">
-        <v>194873</v>
+        <v>243234</v>
       </c>
       <c r="F317" s="2">
-        <v>194873</v>
+        <v>243234</v>
       </c>
       <c r="G317" s="2">
-        <v>192999</v>
+        <v>240895</v>
       </c>
       <c r="H317" s="2">
-        <v>191126</v>
+        <v>238557</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="E318" s="2">
-        <v>1879304</v>
+        <v>2331314</v>
       </c>
       <c r="F318" s="2">
-        <v>1879304</v>
+        <v>2331314</v>
       </c>
       <c r="G318" s="2">
-        <v>1861234</v>
+        <v>2308897</v>
       </c>
       <c r="H318" s="2">
-        <v>1843163</v>
+        <v>2286481</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>315</v>
+        <v>633</v>
       </c>
       <c r="E319" s="2">
-        <v>204955</v>
+        <v>45798</v>
       </c>
       <c r="F319" s="2">
-        <v>204955</v>
+        <v>45798</v>
       </c>
       <c r="G319" s="2">
-        <v>202984</v>
+        <v>45358</v>
       </c>
       <c r="H319" s="2">
-        <v>201013</v>
+        <v>44918</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D320" s="1" t="s">
         <v>635</v>
       </c>
-      <c r="C320" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E320" s="2">
-        <v>1942703</v>
+        <v>76171</v>
       </c>
       <c r="F320" s="2">
-        <v>1942703</v>
+        <v>76171</v>
       </c>
       <c r="G320" s="2">
-        <v>1924024</v>
+        <v>75438</v>
       </c>
       <c r="H320" s="2">
-        <v>1905344</v>
+        <v>74706</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D321" s="1" t="s">
         <v>637</v>
       </c>
-      <c r="C321" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E321" s="2">
-        <v>22520</v>
+        <v>15305</v>
       </c>
       <c r="F321" s="2">
-        <v>22520</v>
+        <v>15305</v>
       </c>
       <c r="G321" s="2">
-        <v>22304</v>
+        <v>15157</v>
       </c>
       <c r="H321" s="2">
-        <v>22087</v>
+        <v>15010</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D322" s="1" t="s">
         <v>639</v>
       </c>
-      <c r="C322" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E322" s="2">
-        <v>224481</v>
+        <v>41852</v>
       </c>
       <c r="F322" s="2">
-        <v>224481</v>
+        <v>41852</v>
       </c>
       <c r="G322" s="2">
-        <v>222322</v>
+        <v>41449</v>
       </c>
       <c r="H322" s="2">
-        <v>220164</v>
+        <v>41047</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D323" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="C323" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E323" s="2">
-        <v>2136588</v>
+        <v>67112</v>
       </c>
       <c r="F323" s="2">
-        <v>2136588</v>
+        <v>67112</v>
       </c>
       <c r="G323" s="2">
-        <v>2116044</v>
+        <v>66467</v>
       </c>
       <c r="H323" s="2">
-        <v>2095500</v>
+        <v>65822</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D324" s="1" t="s">
         <v>643</v>
       </c>
-      <c r="C324" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E324" s="2">
-        <v>230152</v>
+        <v>13964</v>
       </c>
       <c r="F324" s="2">
-        <v>230152</v>
+        <v>13964</v>
       </c>
       <c r="G324" s="2">
-        <v>227939</v>
+        <v>13830</v>
       </c>
       <c r="H324" s="2">
-        <v>225726</v>
+        <v>13696</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D325" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="C325" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E325" s="2">
-        <v>2154880</v>
+        <v>137775</v>
       </c>
       <c r="F325" s="2">
-        <v>2154880</v>
+        <v>137775</v>
       </c>
       <c r="G325" s="2">
-        <v>2134160</v>
+        <v>136450</v>
       </c>
       <c r="H325" s="2">
-        <v>2113440</v>
+        <v>135126</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D326" s="1" t="s">
         <v>647</v>
       </c>
-      <c r="C326" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E326" s="2">
-        <v>2254013</v>
+        <v>259067</v>
       </c>
       <c r="F326" s="2">
-        <v>2254013</v>
+        <v>259067</v>
       </c>
       <c r="G326" s="2">
-        <v>2232340</v>
+        <v>256576</v>
       </c>
       <c r="H326" s="2">
-        <v>2210666</v>
+        <v>254085</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D327" s="1" t="s">
         <v>649</v>
       </c>
-      <c r="C327" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E327" s="2">
-        <v>242793</v>
+        <v>294157</v>
       </c>
       <c r="F327" s="2">
-        <v>242793</v>
+        <v>294157</v>
       </c>
       <c r="G327" s="2">
-        <v>240459</v>
+        <v>291328</v>
       </c>
       <c r="H327" s="2">
-        <v>238124</v>
+        <v>288500</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D328" s="1" t="s">
         <v>651</v>
       </c>
-      <c r="C328" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E328" s="2">
-        <v>2331314</v>
+        <v>2999895</v>
       </c>
       <c r="F328" s="2">
-        <v>2331314</v>
+        <v>2999895</v>
       </c>
       <c r="G328" s="2">
-        <v>2308897</v>
+        <v>2971049</v>
       </c>
       <c r="H328" s="2">
-        <v>2286481</v>
+        <v>2942204</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D329" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="C329" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E329" s="2">
-        <v>44932</v>
+        <v>338754</v>
       </c>
       <c r="F329" s="2">
-        <v>44932</v>
+        <v>338754</v>
       </c>
       <c r="G329" s="2">
-        <v>44500</v>
+        <v>335497</v>
       </c>
       <c r="H329" s="2">
-        <v>44068</v>
+        <v>332240</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D330" s="1" t="s">
         <v>655</v>
       </c>
-      <c r="C330" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E330" s="2">
-        <v>74925</v>
+        <v>3435983</v>
       </c>
       <c r="F330" s="2">
-        <v>74925</v>
+        <v>3435983</v>
       </c>
       <c r="G330" s="2">
-        <v>74204</v>
+        <v>3402945</v>
       </c>
       <c r="H330" s="2">
-        <v>73484</v>
+        <v>3369907</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D331" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="C331" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E331" s="2">
-        <v>15195</v>
+        <v>401156</v>
       </c>
       <c r="F331" s="2">
-        <v>15195</v>
+        <v>401156</v>
       </c>
       <c r="G331" s="2">
-        <v>15049</v>
+        <v>397299</v>
       </c>
       <c r="H331" s="2">
-        <v>14903</v>
+        <v>393442</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D332" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="C332" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E332" s="2">
-        <v>41770</v>
+        <v>43012</v>
       </c>
       <c r="F332" s="2">
-        <v>41770</v>
+        <v>43012</v>
       </c>
       <c r="G332" s="2">
-        <v>41368</v>
+        <v>42599</v>
       </c>
       <c r="H332" s="2">
-        <v>40966</v>
+        <v>42185</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D333" s="1" t="s">
         <v>661</v>
       </c>
-      <c r="C333" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E333" s="2">
-        <v>66962</v>
+        <v>515829</v>
       </c>
       <c r="F333" s="2">
-        <v>66962</v>
+        <v>515829</v>
       </c>
       <c r="G333" s="2">
-        <v>66319</v>
+        <v>510869</v>
       </c>
       <c r="H333" s="2">
-        <v>65675</v>
+        <v>505909</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D334" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="C334" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E334" s="2">
-        <v>13939</v>
+        <v>598753</v>
       </c>
       <c r="F334" s="2">
-        <v>13939</v>
+        <v>598753</v>
       </c>
       <c r="G334" s="2">
-        <v>13805</v>
+        <v>592996</v>
       </c>
       <c r="H334" s="2">
-        <v>13671</v>
+        <v>587238</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D335" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="C335" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E335" s="2">
-        <v>136896</v>
+        <v>62306</v>
       </c>
       <c r="F335" s="2">
-        <v>136896</v>
+        <v>62306</v>
       </c>
       <c r="G335" s="2">
-        <v>135580</v>
+        <v>61707</v>
       </c>
       <c r="H335" s="2">
-        <v>134264</v>
+        <v>61108</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D336" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="C336" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E336" s="2">
-        <v>254985</v>
+        <v>685304</v>
       </c>
       <c r="F336" s="2">
-        <v>254985</v>
+        <v>685304</v>
       </c>
       <c r="G336" s="2">
-        <v>252533</v>
+        <v>678714</v>
       </c>
       <c r="H336" s="2">
-        <v>250082</v>
+        <v>672125</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D337" s="1" t="s">
         <v>669</v>
       </c>
-      <c r="C337" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E337" s="2">
-        <v>299015</v>
+        <v>86132</v>
       </c>
       <c r="F337" s="2">
-        <v>299015</v>
+        <v>86132</v>
       </c>
       <c r="G337" s="2">
-        <v>296139</v>
+        <v>85304</v>
       </c>
       <c r="H337" s="2">
-        <v>293264</v>
+        <v>84475</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D338" s="1" t="s">
         <v>671</v>
       </c>
-      <c r="C338" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E338" s="2">
-        <v>2925604</v>
+        <v>853911</v>
       </c>
       <c r="F338" s="2">
-        <v>2925604</v>
+        <v>853911</v>
       </c>
       <c r="G338" s="2">
-        <v>2897473</v>
+        <v>845700</v>
       </c>
       <c r="H338" s="2">
-        <v>2869343</v>
+        <v>837489</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D339" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="C339" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E339" s="2">
-        <v>343726</v>
+        <v>105456</v>
       </c>
       <c r="F339" s="2">
-        <v>343726</v>
+        <v>105456</v>
       </c>
       <c r="G339" s="2">
-        <v>340421</v>
+        <v>104442</v>
       </c>
       <c r="H339" s="2">
-        <v>337116</v>
+        <v>103428</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D340" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="C340" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E340" s="2">
-        <v>3214000</v>
+        <v>1033366</v>
       </c>
       <c r="F340" s="2">
-        <v>3214000</v>
+        <v>1033366</v>
       </c>
       <c r="G340" s="2">
-        <v>3183097</v>
+        <v>1023430</v>
       </c>
       <c r="H340" s="2">
-        <v>3152193</v>
+        <v>1013493</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D341" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="C341" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E341" s="2">
-        <v>400593</v>
+        <v>124779</v>
       </c>
       <c r="F341" s="2">
-        <v>400593</v>
+        <v>124779</v>
       </c>
       <c r="G341" s="2">
-        <v>396742</v>
+        <v>123579</v>
       </c>
       <c r="H341" s="2">
-        <v>392890</v>
+        <v>122380</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D342" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="C342" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E342" s="2">
-        <v>42686</v>
+        <v>1289334</v>
       </c>
       <c r="F342" s="2">
-        <v>42686</v>
+        <v>1289334</v>
       </c>
       <c r="G342" s="2">
-        <v>42275</v>
+        <v>1276936</v>
       </c>
       <c r="H342" s="2">
-        <v>41865</v>
+        <v>1264539</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D343" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="C343" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E343" s="2">
-        <v>511649</v>
+        <v>146460</v>
       </c>
       <c r="F343" s="2">
-        <v>511649</v>
+        <v>146460</v>
       </c>
       <c r="G343" s="2">
-        <v>506729</v>
+        <v>145052</v>
       </c>
       <c r="H343" s="2">
-        <v>501809</v>
+        <v>143644</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D344" s="1" t="s">
         <v>683</v>
       </c>
-      <c r="C344" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E344" s="2">
-        <v>597573</v>
+        <v>1460685</v>
       </c>
       <c r="F344" s="2">
-        <v>597573</v>
+        <v>1460685</v>
       </c>
       <c r="G344" s="2">
-        <v>591827</v>
+        <v>1446640</v>
       </c>
       <c r="H344" s="2">
-        <v>586081</v>
+        <v>1432595</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D345" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="C345" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E345" s="2">
-        <v>62576</v>
+        <v>169145</v>
       </c>
       <c r="F345" s="2">
-        <v>62576</v>
+        <v>169145</v>
       </c>
       <c r="G345" s="2">
-        <v>61974</v>
+        <v>167518</v>
       </c>
       <c r="H345" s="2">
-        <v>61372</v>
+        <v>165892</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D346" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="C346" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E346" s="2">
-        <v>673099</v>
+        <v>1815249</v>
       </c>
       <c r="F346" s="2">
-        <v>673099</v>
+        <v>1815249</v>
       </c>
       <c r="G346" s="2">
-        <v>666627</v>
+        <v>1797795</v>
       </c>
       <c r="H346" s="2">
-        <v>660155</v>
+        <v>1780341</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D347" s="1" t="s">
         <v>689</v>
       </c>
-      <c r="C347" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E347" s="2">
-        <v>85190</v>
+        <v>21684</v>
       </c>
       <c r="F347" s="2">
-        <v>85190</v>
+        <v>21684</v>
       </c>
       <c r="G347" s="2">
-        <v>84370</v>
+        <v>21476</v>
       </c>
       <c r="H347" s="2">
-        <v>83551</v>
+        <v>21267</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D348" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="C348" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E348" s="2">
-        <v>853597</v>
+        <v>212456</v>
       </c>
       <c r="F348" s="2">
-        <v>853597</v>
+        <v>212456</v>
       </c>
       <c r="G348" s="2">
-        <v>845389</v>
+        <v>210414</v>
       </c>
       <c r="H348" s="2">
-        <v>837181</v>
+        <v>208371</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D349" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="C349" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E349" s="2">
-        <v>105537</v>
+        <v>2141423</v>
       </c>
       <c r="F349" s="2">
-        <v>105537</v>
+        <v>2141423</v>
       </c>
       <c r="G349" s="2">
-        <v>104522</v>
+        <v>2120833</v>
       </c>
       <c r="H349" s="2">
-        <v>103508</v>
+        <v>2100242</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D350" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="C350" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E350" s="2">
-        <v>1027504</v>
+        <v>231780</v>
       </c>
       <c r="F350" s="2">
-        <v>1027504</v>
+        <v>231780</v>
       </c>
       <c r="G350" s="2">
-        <v>1017625</v>
+        <v>229551</v>
       </c>
       <c r="H350" s="2">
-        <v>1007745</v>
+        <v>227322</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D351" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="C351" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E351" s="2">
-        <v>125098</v>
+        <v>315500</v>
       </c>
       <c r="F351" s="2">
-        <v>125098</v>
+        <v>315500</v>
       </c>
       <c r="G351" s="2">
-        <v>123896</v>
+        <v>312466</v>
       </c>
       <c r="H351" s="2">
-        <v>122693</v>
+        <v>309432</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D352" s="1" t="s">
         <v>699</v>
       </c>
-      <c r="C352" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E352" s="2">
-        <v>1277493</v>
+        <v>4206</v>
       </c>
       <c r="F352" s="2">
-        <v>1277493</v>
+        <v>4206</v>
       </c>
       <c r="G352" s="2">
-        <v>1265210</v>
+        <v>4165</v>
       </c>
       <c r="H352" s="2">
-        <v>1252926</v>
+        <v>4125</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D353" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="C353" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E353" s="2">
-        <v>148801</v>
+        <v>41871</v>
       </c>
       <c r="F353" s="2">
-        <v>148801</v>
+        <v>41871</v>
       </c>
       <c r="G353" s="2">
-        <v>147370</v>
+        <v>41469</v>
       </c>
       <c r="H353" s="2">
-        <v>145940</v>
+        <v>41066</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D354" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="C354" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E354" s="2">
-        <v>1457785</v>
+        <v>402697</v>
       </c>
       <c r="F354" s="2">
-        <v>1457785</v>
+        <v>402697</v>
       </c>
       <c r="G354" s="2">
-        <v>1443767</v>
+        <v>398825</v>
       </c>
       <c r="H354" s="2">
-        <v>1429750</v>
+        <v>394953</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D355" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="C355" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E355" s="2">
-        <v>172084</v>
+        <v>85243</v>
       </c>
       <c r="F355" s="2">
-        <v>172084</v>
+        <v>85243</v>
       </c>
       <c r="G355" s="2">
-        <v>170429</v>
+        <v>84423</v>
       </c>
       <c r="H355" s="2">
-        <v>168774</v>
+        <v>83603</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D356" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="C356" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E356" s="2">
-        <v>1800372</v>
+        <v>825734</v>
       </c>
       <c r="F356" s="2">
-        <v>1800372</v>
+        <v>825734</v>
       </c>
       <c r="G356" s="2">
-        <v>1783061</v>
+        <v>817794</v>
       </c>
       <c r="H356" s="2">
-        <v>1765750</v>
+        <v>809855</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D357" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="C357" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E357" s="2">
-        <v>21685</v>
+        <v>107494</v>
       </c>
       <c r="F357" s="2">
-        <v>21685</v>
+        <v>107494</v>
       </c>
       <c r="G357" s="2">
-        <v>21477</v>
+        <v>106461</v>
       </c>
       <c r="H357" s="2">
-        <v>21268</v>
+        <v>105427</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D358" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="C358" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E358" s="2">
-        <v>212024</v>
+        <v>105879</v>
       </c>
       <c r="F358" s="2">
-        <v>212024</v>
+        <v>105879</v>
       </c>
       <c r="G358" s="2">
-        <v>209985</v>
+        <v>104861</v>
       </c>
       <c r="H358" s="2">
-        <v>207946</v>
+        <v>103843</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D359" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="C359" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E359" s="2">
-        <v>2129142</v>
+        <v>12658</v>
       </c>
       <c r="F359" s="2">
-        <v>2129142</v>
+        <v>12658</v>
       </c>
       <c r="G359" s="2">
-        <v>2108670</v>
+        <v>12536</v>
       </c>
       <c r="H359" s="2">
-        <v>2088197</v>
+        <v>12414</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D360" s="1" t="s">
         <v>715</v>
       </c>
-      <c r="C360" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E360" s="2">
-        <v>231584</v>
+        <v>125886</v>
       </c>
       <c r="F360" s="2">
-        <v>231584</v>
+        <v>125886</v>
       </c>
       <c r="G360" s="2">
-        <v>229357</v>
+        <v>124675</v>
       </c>
       <c r="H360" s="2">
-        <v>227131</v>
+        <v>123465</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D361" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="C361" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E361" s="2">
-        <v>313784</v>
+        <v>20934</v>
       </c>
       <c r="F361" s="2">
-        <v>313784</v>
+        <v>20934</v>
       </c>
       <c r="G361" s="2">
-        <v>310766</v>
+        <v>20733</v>
       </c>
       <c r="H361" s="2">
-        <v>307749</v>
+        <v>20532</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D362" s="1" t="s">
         <v>719</v>
       </c>
-      <c r="C362" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E362" s="2">
-        <v>4198</v>
+        <v>212595</v>
       </c>
       <c r="F362" s="2">
-        <v>4198</v>
+        <v>212595</v>
       </c>
       <c r="G362" s="2">
-        <v>4158</v>
+        <v>210551</v>
       </c>
       <c r="H362" s="2">
-        <v>4118</v>
+        <v>208506</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D363" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="C363" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E363" s="2">
-        <v>41861</v>
+        <v>208330</v>
       </c>
       <c r="F363" s="2">
-        <v>41861</v>
+        <v>208330</v>
       </c>
       <c r="G363" s="2">
-        <v>41459</v>
+        <v>206327</v>
       </c>
       <c r="H363" s="2">
-        <v>41056</v>
+        <v>204323</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D364" s="1" t="s">
         <v>723</v>
       </c>
-      <c r="C364" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E364" s="2">
-        <v>416456</v>
+        <v>2059070</v>
       </c>
       <c r="F364" s="2">
-        <v>416456</v>
+        <v>2059070</v>
       </c>
       <c r="G364" s="2">
-        <v>412451</v>
+        <v>2039271</v>
       </c>
       <c r="H364" s="2">
-        <v>408447</v>
+        <v>2019473</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D365" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="C365" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E365" s="2">
-        <v>78962</v>
+        <v>181298</v>
       </c>
       <c r="F365" s="2">
-        <v>78962</v>
+        <v>181298</v>
       </c>
       <c r="G365" s="2">
-        <v>78203</v>
+        <v>179555</v>
       </c>
       <c r="H365" s="2">
-        <v>77444</v>
+        <v>177812</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D366" s="1" t="s">
         <v>727</v>
       </c>
-      <c r="C366" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E366" s="2">
-        <v>826582</v>
+        <v>136214</v>
       </c>
       <c r="F366" s="2">
-        <v>826582</v>
+        <v>136214</v>
       </c>
       <c r="G366" s="2">
-        <v>818634</v>
+        <v>134904</v>
       </c>
       <c r="H366" s="2">
-        <v>810686</v>
+        <v>133595</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D367" s="1" t="s">
         <v>729</v>
       </c>
-      <c r="C367" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E367" s="2">
-        <v>104733</v>
+        <v>35422</v>
       </c>
       <c r="F367" s="2">
-        <v>104733</v>
+        <v>35422</v>
       </c>
       <c r="G367" s="2">
-        <v>103726</v>
+        <v>35082</v>
       </c>
       <c r="H367" s="2">
-        <v>102719</v>
+        <v>34741</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D368" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="C368" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E368" s="2">
-        <v>104928</v>
+        <v>31465</v>
       </c>
       <c r="F368" s="2">
-        <v>104928</v>
+        <v>31465</v>
       </c>
       <c r="G368" s="2">
-        <v>103919</v>
+        <v>31163</v>
       </c>
       <c r="H368" s="2">
-        <v>102910</v>
+        <v>30860</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D369" s="1" t="s">
         <v>733</v>
       </c>
-      <c r="C369" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E369" s="2">
-        <v>12603</v>
+        <v>265356</v>
       </c>
       <c r="F369" s="2">
-        <v>12603</v>
+        <v>265356</v>
       </c>
       <c r="G369" s="2">
-        <v>12482</v>
+        <v>262805</v>
       </c>
       <c r="H369" s="2">
-        <v>12360</v>
+        <v>260253</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D370" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="C370" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E370" s="2">
-        <v>125890</v>
+        <v>411970</v>
       </c>
       <c r="F370" s="2">
-        <v>125890</v>
+        <v>411970</v>
       </c>
       <c r="G370" s="2">
-        <v>124679</v>
+        <v>408009</v>
       </c>
       <c r="H370" s="2">
-        <v>123469</v>
+        <v>404048</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D371" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="C371" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E371" s="2">
-        <v>20928</v>
+        <v>70538</v>
       </c>
       <c r="F371" s="2">
-        <v>20928</v>
+        <v>70538</v>
       </c>
       <c r="G371" s="2">
-        <v>20727</v>
+        <v>69860</v>
       </c>
       <c r="H371" s="2">
-        <v>20525</v>
+        <v>69182</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D372" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="C372" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E372" s="2">
-        <v>209800</v>
+        <v>85410</v>
       </c>
       <c r="F372" s="2">
-        <v>209800</v>
+        <v>85410</v>
       </c>
       <c r="G372" s="2">
-        <v>207783</v>
+        <v>84589</v>
       </c>
       <c r="H372" s="2">
-        <v>205766</v>
+        <v>83768</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D373" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="C373" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E373" s="2">
-        <v>209829</v>
+        <v>82940</v>
       </c>
       <c r="F373" s="2">
-        <v>209829</v>
+        <v>82940</v>
       </c>
       <c r="G373" s="2">
-        <v>207812</v>
+        <v>82143</v>
       </c>
       <c r="H373" s="2">
-        <v>205794</v>
+        <v>81345</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D374" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="C374" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E374" s="2">
-        <v>2079977</v>
+        <v>136370</v>
       </c>
       <c r="F374" s="2">
-        <v>2079977</v>
+        <v>136370</v>
       </c>
       <c r="G374" s="2">
-        <v>2059977</v>
+        <v>135059</v>
       </c>
       <c r="H374" s="2">
-        <v>2039978</v>
+        <v>133748</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E375" s="2">
-        <v>181298</v>
+        <v>6014</v>
       </c>
       <c r="F375" s="2">
-        <v>181298</v>
+        <v>6014</v>
       </c>
       <c r="G375" s="2">
-        <v>179555</v>
+        <v>5956</v>
       </c>
       <c r="H375" s="2">
-        <v>177812</v>
+        <v>5899</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>747</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>89</v>
+        <v>745</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E376" s="2">
-        <v>136214</v>
+        <v>9022</v>
       </c>
       <c r="F376" s="2">
-        <v>136214</v>
+        <v>9022</v>
       </c>
       <c r="G376" s="2">
-        <v>134904</v>
+        <v>8935</v>
       </c>
       <c r="H376" s="2">
-        <v>133595</v>
+        <v>8849</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>89</v>
+        <v>745</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>750</v>
       </c>
       <c r="E377" s="2">
-        <v>35422</v>
+        <v>13879</v>
       </c>
       <c r="F377" s="2">
-        <v>35422</v>
+        <v>13879</v>
       </c>
       <c r="G377" s="2">
-        <v>35082</v>
+        <v>13745</v>
       </c>
       <c r="H377" s="2">
-        <v>34741</v>
+        <v>13612</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>751</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>89</v>
+        <v>745</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E378" s="2">
-        <v>31465</v>
+        <v>104031</v>
       </c>
       <c r="F378" s="2">
-        <v>31465</v>
+        <v>104031</v>
       </c>
       <c r="G378" s="2">
-        <v>31163</v>
+        <v>103031</v>
       </c>
       <c r="H378" s="2">
-        <v>30860</v>
+        <v>102031</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>753</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>89</v>
+        <v>745</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E379" s="2">
-        <v>259090</v>
+        <v>10410</v>
       </c>
       <c r="F379" s="2">
-        <v>259090</v>
+        <v>10410</v>
       </c>
       <c r="G379" s="2">
-        <v>256599</v>
+        <v>10310</v>
       </c>
       <c r="H379" s="2">
-        <v>254108</v>
+        <v>10210</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>89</v>
+        <v>745</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>756</v>
       </c>
       <c r="E380" s="2">
-        <v>411970</v>
+        <v>15616</v>
       </c>
       <c r="F380" s="2">
-        <v>411970</v>
+        <v>15616</v>
       </c>
       <c r="G380" s="2">
-        <v>408009</v>
+        <v>15465</v>
       </c>
       <c r="H380" s="2">
-        <v>404048</v>
+        <v>15315</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>757</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>89</v>
+        <v>745</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E381" s="2">
-        <v>68406</v>
+        <v>20816</v>
       </c>
       <c r="F381" s="2">
-        <v>68406</v>
+        <v>20816</v>
       </c>
       <c r="G381" s="2">
-        <v>67748</v>
+        <v>20615</v>
       </c>
       <c r="H381" s="2">
-        <v>67091</v>
+        <v>20415</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>759</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>89</v>
+        <v>745</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E382" s="2">
-        <v>85410</v>
+        <v>26016</v>
       </c>
       <c r="F382" s="2">
-        <v>85410</v>
+        <v>26016</v>
       </c>
       <c r="G382" s="2">
-        <v>84589</v>
+        <v>25765</v>
       </c>
       <c r="H382" s="2">
-        <v>83768</v>
+        <v>25515</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>89</v>
+        <v>745</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E383" s="2">
-        <v>82940</v>
+        <v>52031</v>
       </c>
       <c r="F383" s="2">
-        <v>82940</v>
+        <v>52031</v>
       </c>
       <c r="G383" s="2">
-        <v>82143</v>
+        <v>51531</v>
       </c>
       <c r="H383" s="2">
-        <v>81345</v>
+        <v>51031</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>763</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>89</v>
+        <v>745</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E384" s="2">
-        <v>136370</v>
+        <v>5210</v>
       </c>
       <c r="F384" s="2">
-        <v>136370</v>
+        <v>5210</v>
       </c>
       <c r="G384" s="2">
-        <v>135059</v>
+        <v>5160</v>
       </c>
       <c r="H384" s="2">
-        <v>133748</v>
+        <v>5110</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C385" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D385" s="1" t="s">
         <v>766</v>
       </c>
-      <c r="D385" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E385" s="2">
-        <v>6240</v>
+        <v>119626</v>
       </c>
       <c r="F385" s="2">
-        <v>6240</v>
+        <v>119626</v>
       </c>
       <c r="G385" s="2">
-        <v>6180</v>
+        <v>118476</v>
       </c>
       <c r="H385" s="2">
-        <v>6120</v>
+        <v>117326</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="D386" s="1" t="s">
         <v>768</v>
       </c>
-      <c r="C386" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E386" s="2">
-        <v>9656</v>
+        <v>48490</v>
       </c>
       <c r="F386" s="2">
-        <v>9656</v>
+        <v>48490</v>
       </c>
       <c r="G386" s="2">
-        <v>9564</v>
+        <v>48024</v>
       </c>
       <c r="H386" s="2">
-        <v>9471</v>
+        <v>47558</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="D387" s="1" t="s">
         <v>770</v>
       </c>
-      <c r="C387" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E387" s="2">
-        <v>13918</v>
+        <v>12657</v>
       </c>
       <c r="F387" s="2">
-        <v>13918</v>
+        <v>12657</v>
       </c>
       <c r="G387" s="2">
-        <v>13784</v>
+        <v>12535</v>
       </c>
       <c r="H387" s="2">
-        <v>13651</v>
+        <v>12413</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="D388" s="1" t="s">
         <v>772</v>
       </c>
-      <c r="C388" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E388" s="2">
-        <v>103974</v>
+        <v>67423</v>
       </c>
       <c r="F388" s="2">
-        <v>103974</v>
+        <v>67423</v>
       </c>
       <c r="G388" s="2">
-        <v>102974</v>
+        <v>66775</v>
       </c>
       <c r="H388" s="2">
-        <v>101975</v>
+        <v>66127</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="D389" s="1" t="s">
         <v>774</v>
       </c>
-      <c r="C389" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E389" s="2">
-        <v>10400</v>
+        <v>76466</v>
       </c>
       <c r="F389" s="2">
-        <v>10400</v>
+        <v>76466</v>
       </c>
       <c r="G389" s="2">
-        <v>10300</v>
+        <v>75731</v>
       </c>
       <c r="H389" s="2">
-        <v>10200</v>
+        <v>74996</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="D390" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="C390" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E390" s="2">
-        <v>15603</v>
+        <v>19245</v>
       </c>
       <c r="F390" s="2">
-        <v>15603</v>
+        <v>19245</v>
       </c>
       <c r="G390" s="2">
-        <v>15453</v>
+        <v>19060</v>
       </c>
       <c r="H390" s="2">
-        <v>15303</v>
+        <v>18875</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="D391" s="1" t="s">
         <v>778</v>
       </c>
-      <c r="C391" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E391" s="2">
-        <v>20800</v>
+        <v>41106</v>
       </c>
       <c r="F391" s="2">
-        <v>20800</v>
+        <v>41106</v>
       </c>
       <c r="G391" s="2">
-        <v>20600</v>
+        <v>40711</v>
       </c>
       <c r="H391" s="2">
-        <v>20400</v>
+        <v>40316</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="D392" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="C392" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E392" s="2">
-        <v>25998</v>
+        <v>124348</v>
       </c>
       <c r="F392" s="2">
-        <v>25998</v>
+        <v>124348</v>
       </c>
       <c r="G392" s="2">
-        <v>25748</v>
+        <v>123152</v>
       </c>
       <c r="H392" s="2">
-        <v>25498</v>
+        <v>121956</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="C393" s="1" t="s">
         <v>782</v>
-      </c>
-[...1 lines deleted...]
-        <v>766</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>783</v>
       </c>
       <c r="E393" s="2">
-        <v>52000</v>
+        <v>11126</v>
       </c>
       <c r="F393" s="2">
-        <v>52000</v>
+        <v>11126</v>
       </c>
       <c r="G393" s="2">
-        <v>51500</v>
+        <v>11019</v>
       </c>
       <c r="H393" s="2">
-        <v>51000</v>
+        <v>10912</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>784</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>785</v>
       </c>
       <c r="E394" s="2">
-        <v>5203</v>
+        <v>109380</v>
       </c>
       <c r="F394" s="2">
-        <v>5203</v>
+        <v>109380</v>
       </c>
       <c r="G394" s="2">
-        <v>5153</v>
+        <v>108328</v>
       </c>
       <c r="H394" s="2">
-        <v>5103</v>
+        <v>107276</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>10</v>
+        <v>782</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>787</v>
       </c>
       <c r="E395" s="2">
-        <v>119626</v>
+        <v>11337</v>
       </c>
       <c r="F395" s="2">
-        <v>119626</v>
+        <v>11337</v>
       </c>
       <c r="G395" s="2">
-        <v>118476</v>
+        <v>11228</v>
       </c>
       <c r="H395" s="2">
-        <v>117326</v>
+        <v>11119</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>789</v>
       </c>
       <c r="E396" s="2">
-        <v>48490</v>
+        <v>113289</v>
       </c>
       <c r="F396" s="2">
-        <v>48490</v>
+        <v>113289</v>
       </c>
       <c r="G396" s="2">
-        <v>48024</v>
+        <v>112200</v>
       </c>
       <c r="H396" s="2">
-        <v>47558</v>
+        <v>111111</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
         <v>790</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>791</v>
       </c>
       <c r="E397" s="2">
-        <v>12818</v>
+        <v>218734</v>
       </c>
       <c r="F397" s="2">
-        <v>12818</v>
+        <v>218734</v>
       </c>
       <c r="G397" s="2">
-        <v>12695</v>
+        <v>216631</v>
       </c>
       <c r="H397" s="2">
-        <v>12572</v>
+        <v>214527</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>793</v>
       </c>
       <c r="E398" s="2">
-        <v>67558</v>
+        <v>226552</v>
       </c>
       <c r="F398" s="2">
-        <v>67558</v>
+        <v>226552</v>
       </c>
       <c r="G398" s="2">
-        <v>66909</v>
+        <v>224373</v>
       </c>
       <c r="H398" s="2">
-        <v>66259</v>
+        <v>222195</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>794</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>795</v>
       </c>
       <c r="E399" s="2">
-        <v>78135</v>
+        <v>31738</v>
       </c>
       <c r="F399" s="2">
-        <v>78135</v>
+        <v>31738</v>
       </c>
       <c r="G399" s="2">
-        <v>77384</v>
+        <v>31433</v>
       </c>
       <c r="H399" s="2">
-        <v>76633</v>
+        <v>31127</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>796</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>797</v>
       </c>
       <c r="E400" s="2">
-        <v>19500</v>
+        <v>34005</v>
       </c>
       <c r="F400" s="2">
-        <v>19500</v>
+        <v>34005</v>
       </c>
       <c r="G400" s="2">
-        <v>19313</v>
+        <v>33678</v>
       </c>
       <c r="H400" s="2">
-        <v>19125</v>
+        <v>33351</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>798</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>799</v>
       </c>
       <c r="E401" s="2">
-        <v>41023</v>
+        <v>54621</v>
       </c>
       <c r="F401" s="2">
-        <v>41023</v>
+        <v>54621</v>
       </c>
       <c r="G401" s="2">
-        <v>40628</v>
+        <v>54096</v>
       </c>
       <c r="H401" s="2">
-        <v>40234</v>
+        <v>53570</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
         <v>800</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>801</v>
       </c>
       <c r="E402" s="2">
-        <v>124348</v>
+        <v>546632</v>
       </c>
       <c r="F402" s="2">
-        <v>124348</v>
+        <v>546632</v>
       </c>
       <c r="G402" s="2">
-        <v>123152</v>
+        <v>541376</v>
       </c>
       <c r="H402" s="2">
-        <v>121956</v>
+        <v>536120</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
         <v>802</v>
       </c>
       <c r="C403" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="D403" s="1" t="s">
         <v>803</v>
       </c>
-      <c r="D403" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E403" s="2">
-        <v>10701</v>
+        <v>56658</v>
       </c>
       <c r="F403" s="2">
-        <v>10701</v>
+        <v>56658</v>
       </c>
       <c r="G403" s="2">
-        <v>10598</v>
+        <v>56113</v>
       </c>
       <c r="H403" s="2">
-        <v>10495</v>
+        <v>55569</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="D404" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="C404" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E404" s="2">
-        <v>105367</v>
+        <v>566339</v>
       </c>
       <c r="F404" s="2">
-        <v>105367</v>
+        <v>566339</v>
       </c>
       <c r="G404" s="2">
-        <v>104353</v>
+        <v>560894</v>
       </c>
       <c r="H404" s="2">
-        <v>103340</v>
+        <v>555448</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="D405" s="1" t="s">
         <v>807</v>
       </c>
-      <c r="C405" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E405" s="2">
-        <v>11227</v>
+        <v>138922</v>
       </c>
       <c r="F405" s="2">
-        <v>11227</v>
+        <v>138922</v>
       </c>
       <c r="G405" s="2">
-        <v>11119</v>
+        <v>137586</v>
       </c>
       <c r="H405" s="2">
-        <v>11011</v>
+        <v>136251</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="D406" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="C406" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E406" s="2">
-        <v>112736</v>
+        <v>63113</v>
       </c>
       <c r="F406" s="2">
-        <v>112736</v>
+        <v>63113</v>
       </c>
       <c r="G406" s="2">
-        <v>111652</v>
+        <v>62507</v>
       </c>
       <c r="H406" s="2">
-        <v>110568</v>
+        <v>61900</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="D407" s="1" t="s">
         <v>811</v>
       </c>
-      <c r="C407" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E407" s="2">
-        <v>210726</v>
+        <v>127484</v>
       </c>
       <c r="F407" s="2">
-        <v>210726</v>
+        <v>127484</v>
       </c>
       <c r="G407" s="2">
-        <v>208700</v>
+        <v>126258</v>
       </c>
       <c r="H407" s="2">
-        <v>206673</v>
+        <v>125033</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>803</v>
+        <v>782</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>814</v>
+        <v>409</v>
       </c>
       <c r="E408" s="2">
-        <v>225966</v>
+        <v>11827</v>
       </c>
       <c r="F408" s="2">
-        <v>225966</v>
+        <v>11827</v>
       </c>
       <c r="G408" s="2">
-        <v>223793</v>
+        <v>11713</v>
       </c>
       <c r="H408" s="2">
-        <v>221621</v>
+        <v>11599</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>803</v>
+        <v>745</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="E409" s="2">
-        <v>30996</v>
+        <v>33206</v>
       </c>
       <c r="F409" s="2">
-        <v>30996</v>
+        <v>33206</v>
       </c>
       <c r="G409" s="2">
-        <v>30698</v>
+        <v>32887</v>
       </c>
       <c r="H409" s="2">
-        <v>30400</v>
+        <v>32568</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>803</v>
+        <v>745</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="E410" s="2">
-        <v>33840</v>
+        <v>66720</v>
       </c>
       <c r="F410" s="2">
-        <v>33840</v>
+        <v>66720</v>
       </c>
       <c r="G410" s="2">
-        <v>33514</v>
+        <v>66079</v>
       </c>
       <c r="H410" s="2">
-        <v>33189</v>
+        <v>65437</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>803</v>
+        <v>745</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="E411" s="2">
-        <v>52642</v>
+        <v>17230</v>
       </c>
       <c r="F411" s="2">
-        <v>52642</v>
+        <v>17230</v>
       </c>
       <c r="G411" s="2">
-        <v>52136</v>
+        <v>17064</v>
       </c>
       <c r="H411" s="2">
-        <v>51629</v>
+        <v>16898</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>803</v>
+        <v>745</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="E412" s="2">
-        <v>526577</v>
+        <v>92300</v>
       </c>
       <c r="F412" s="2">
-        <v>526577</v>
+        <v>92300</v>
       </c>
       <c r="G412" s="2">
-        <v>521514</v>
+        <v>91413</v>
       </c>
       <c r="H412" s="2">
-        <v>516450</v>
+        <v>90525</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>803</v>
+        <v>745</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="E413" s="2">
-        <v>56382</v>
+        <v>23852</v>
       </c>
       <c r="F413" s="2">
-        <v>56382</v>
+        <v>23852</v>
       </c>
       <c r="G413" s="2">
-        <v>55839</v>
+        <v>23623</v>
       </c>
       <c r="H413" s="2">
-        <v>55297</v>
+        <v>23394</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>803</v>
+        <v>745</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="E414" s="2">
-        <v>564616</v>
+        <v>121906</v>
       </c>
       <c r="F414" s="2">
-        <v>564616</v>
+        <v>121906</v>
       </c>
       <c r="G414" s="2">
-        <v>559187</v>
+        <v>120734</v>
       </c>
       <c r="H414" s="2">
-        <v>553758</v>
+        <v>119561</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>803</v>
+        <v>745</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="E415" s="2">
-        <v>139524</v>
+        <v>65806</v>
       </c>
       <c r="F415" s="2">
-        <v>139524</v>
+        <v>65806</v>
       </c>
       <c r="G415" s="2">
-        <v>138183</v>
+        <v>65173</v>
       </c>
       <c r="H415" s="2">
-        <v>136841</v>
+        <v>64541</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>803</v>
+        <v>745</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E416" s="2">
-        <v>61150</v>
+        <v>65130</v>
       </c>
       <c r="F416" s="2">
-        <v>61150</v>
+        <v>65130</v>
       </c>
       <c r="G416" s="2">
-        <v>60562</v>
+        <v>64504</v>
       </c>
       <c r="H416" s="2">
-        <v>59974</v>
+        <v>63878</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>803</v>
+        <v>782</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="E417" s="2">
-        <v>123558</v>
+        <v>157061</v>
       </c>
       <c r="F417" s="2">
-        <v>123558</v>
+        <v>157061</v>
       </c>
       <c r="G417" s="2">
-        <v>122370</v>
+        <v>155551</v>
       </c>
       <c r="H417" s="2">
-        <v>121182</v>
+        <v>154040</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>803</v>
+        <v>54</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>430</v>
+        <v>832</v>
       </c>
       <c r="E418" s="2">
-        <v>12125</v>
+        <v>68302</v>
       </c>
       <c r="F418" s="2">
-        <v>12125</v>
+        <v>68302</v>
       </c>
       <c r="G418" s="2">
-        <v>12009</v>
+        <v>67645</v>
       </c>
       <c r="H418" s="2">
-        <v>11892</v>
+        <v>66989</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D419" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="C419" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E419" s="2">
-        <v>33289</v>
+        <v>97786</v>
       </c>
       <c r="F419" s="2">
-        <v>33289</v>
+        <v>97786</v>
       </c>
       <c r="G419" s="2">
-        <v>32969</v>
+        <v>96846</v>
       </c>
       <c r="H419" s="2">
-        <v>32649</v>
+        <v>95906</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D420" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="C420" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E420" s="2">
-        <v>66680</v>
+        <v>88166</v>
       </c>
       <c r="F420" s="2">
-        <v>66680</v>
+        <v>88166</v>
       </c>
       <c r="G420" s="2">
-        <v>66038</v>
+        <v>87318</v>
       </c>
       <c r="H420" s="2">
-        <v>65397</v>
+        <v>86471</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D421" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="C421" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E421" s="2">
-        <v>17238</v>
+        <v>116262</v>
       </c>
       <c r="F421" s="2">
-        <v>17238</v>
+        <v>116262</v>
       </c>
       <c r="G421" s="2">
-        <v>17072</v>
+        <v>115144</v>
       </c>
       <c r="H421" s="2">
-        <v>16907</v>
+        <v>114026</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D422" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="C422" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E422" s="2">
-        <v>93704</v>
+        <v>51309</v>
       </c>
       <c r="F422" s="2">
-        <v>93704</v>
+        <v>51309</v>
       </c>
       <c r="G422" s="2">
-        <v>92803</v>
+        <v>50816</v>
       </c>
       <c r="H422" s="2">
-        <v>91902</v>
+        <v>50323</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D423" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="C423" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E423" s="2">
-        <v>24258</v>
+        <v>6401</v>
       </c>
       <c r="F423" s="2">
-        <v>24258</v>
+        <v>6401</v>
       </c>
       <c r="G423" s="2">
-        <v>24025</v>
+        <v>6340</v>
       </c>
       <c r="H423" s="2">
-        <v>23792</v>
+        <v>6278</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D424" s="1" t="s">
         <v>844</v>
       </c>
-      <c r="C424" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E424" s="2">
-        <v>121810</v>
+        <v>5491</v>
       </c>
       <c r="F424" s="2">
-        <v>121810</v>
+        <v>5491</v>
       </c>
       <c r="G424" s="2">
-        <v>120639</v>
+        <v>5438</v>
       </c>
       <c r="H424" s="2">
-        <v>119468</v>
+        <v>5386</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D425" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="C425" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E425" s="2">
-        <v>67850</v>
+        <v>64754</v>
       </c>
       <c r="F425" s="2">
-        <v>67850</v>
+        <v>64754</v>
       </c>
       <c r="G425" s="2">
-        <v>67197</v>
+        <v>64131</v>
       </c>
       <c r="H425" s="2">
-        <v>66545</v>
+        <v>63508</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D426" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="C426" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E426" s="2">
-        <v>66669</v>
+        <v>12188</v>
       </c>
       <c r="F426" s="2">
-        <v>66669</v>
+        <v>12188</v>
       </c>
       <c r="G426" s="2">
-        <v>66028</v>
+        <v>12071</v>
       </c>
       <c r="H426" s="2">
-        <v>65387</v>
+        <v>11953</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D427" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="C427" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E427" s="2">
-        <v>157061</v>
+        <v>17196</v>
       </c>
       <c r="F427" s="2">
-        <v>157061</v>
+        <v>17196</v>
       </c>
       <c r="G427" s="2">
-        <v>155551</v>
+        <v>17031</v>
       </c>
       <c r="H427" s="2">
-        <v>154040</v>
+        <v>16866</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D428" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="C428" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E428" s="2">
-        <v>68302</v>
+        <v>99570</v>
       </c>
       <c r="F428" s="2">
-        <v>68302</v>
+        <v>99570</v>
       </c>
       <c r="G428" s="2">
-        <v>67645</v>
+        <v>98612</v>
       </c>
       <c r="H428" s="2">
-        <v>66989</v>
+        <v>97655</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D429" s="1" t="s">
         <v>854</v>
       </c>
-      <c r="C429" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E429" s="2">
-        <v>97786</v>
+        <v>20353</v>
       </c>
       <c r="F429" s="2">
-        <v>97786</v>
+        <v>20353</v>
       </c>
       <c r="G429" s="2">
-        <v>96846</v>
+        <v>20157</v>
       </c>
       <c r="H429" s="2">
-        <v>95906</v>
+        <v>19961</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D430" s="1" t="s">
         <v>856</v>
       </c>
-      <c r="C430" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E430" s="2">
-        <v>101426</v>
+        <v>99304</v>
       </c>
       <c r="F430" s="2">
-        <v>101426</v>
+        <v>99304</v>
       </c>
       <c r="G430" s="2">
-        <v>100451</v>
+        <v>98350</v>
       </c>
       <c r="H430" s="2">
-        <v>99476</v>
+        <v>97395</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D431" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="C431" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E431" s="2">
-        <v>117572</v>
+        <v>11196</v>
       </c>
       <c r="F431" s="2">
-        <v>117572</v>
+        <v>11196</v>
       </c>
       <c r="G431" s="2">
-        <v>116442</v>
+        <v>11088</v>
       </c>
       <c r="H431" s="2">
-        <v>115311</v>
+        <v>10980</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D432" s="1" t="s">
         <v>860</v>
       </c>
-      <c r="C432" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E432" s="2">
-        <v>51551</v>
+        <v>3276</v>
       </c>
       <c r="F432" s="2">
-        <v>51551</v>
+        <v>3276</v>
       </c>
       <c r="G432" s="2">
-        <v>51055</v>
+        <v>3245</v>
       </c>
       <c r="H432" s="2">
-        <v>50559</v>
+        <v>3213</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D433" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="C433" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E433" s="2">
-        <v>6401</v>
+        <v>16271</v>
       </c>
       <c r="F433" s="2">
-        <v>6401</v>
+        <v>16271</v>
       </c>
       <c r="G433" s="2">
-        <v>6340</v>
+        <v>16114</v>
       </c>
       <c r="H433" s="2">
-        <v>6278</v>
+        <v>15958</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D434" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="C434" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E434" s="2">
-        <v>5491</v>
+        <v>20437</v>
       </c>
       <c r="F434" s="2">
-        <v>5491</v>
+        <v>20437</v>
       </c>
       <c r="G434" s="2">
-        <v>5438</v>
+        <v>20241</v>
       </c>
       <c r="H434" s="2">
-        <v>5386</v>
+        <v>20044</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D435" s="1" t="s">
         <v>866</v>
       </c>
-      <c r="C435" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E435" s="2">
-        <v>65057</v>
+        <v>25621</v>
       </c>
       <c r="F435" s="2">
-        <v>65057</v>
+        <v>25621</v>
       </c>
       <c r="G435" s="2">
-        <v>64432</v>
+        <v>25375</v>
       </c>
       <c r="H435" s="2">
-        <v>63806</v>
+        <v>25129</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D436" s="1" t="s">
         <v>868</v>
       </c>
-      <c r="C436" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E436" s="2">
-        <v>12074</v>
+        <v>51197</v>
       </c>
       <c r="F436" s="2">
-        <v>12074</v>
+        <v>51197</v>
       </c>
       <c r="G436" s="2">
-        <v>11958</v>
+        <v>50705</v>
       </c>
       <c r="H436" s="2">
-        <v>11842</v>
+        <v>50213</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D437" s="1" t="s">
         <v>870</v>
       </c>
-      <c r="C437" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E437" s="2">
-        <v>19812</v>
+        <v>5349</v>
       </c>
       <c r="F437" s="2">
-        <v>19812</v>
+        <v>5349</v>
       </c>
       <c r="G437" s="2">
-        <v>19622</v>
+        <v>5297</v>
       </c>
       <c r="H437" s="2">
-        <v>19431</v>
+        <v>5246</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D438" s="1" t="s">
         <v>872</v>
       </c>
-      <c r="C438" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E438" s="2">
-        <v>17196</v>
+        <v>101738</v>
       </c>
       <c r="F438" s="2">
-        <v>17196</v>
+        <v>101738</v>
       </c>
       <c r="G438" s="2">
-        <v>17031</v>
+        <v>100760</v>
       </c>
       <c r="H438" s="2">
-        <v>16866</v>
+        <v>99782</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D439" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="C439" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E439" s="2">
-        <v>99570</v>
+        <v>10545</v>
       </c>
       <c r="F439" s="2">
-        <v>99570</v>
+        <v>10545</v>
       </c>
       <c r="G439" s="2">
-        <v>98612</v>
+        <v>10443</v>
       </c>
       <c r="H439" s="2">
-        <v>97655</v>
+        <v>10342</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D440" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="C440" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E440" s="2">
-        <v>20353</v>
+        <v>15365</v>
       </c>
       <c r="F440" s="2">
-        <v>20353</v>
+        <v>15365</v>
       </c>
       <c r="G440" s="2">
-        <v>20157</v>
+        <v>15217</v>
       </c>
       <c r="H440" s="2">
-        <v>19961</v>
+        <v>15069</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D441" s="1" t="s">
         <v>878</v>
       </c>
-      <c r="C441" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E441" s="2">
-        <v>99320</v>
+        <v>20675</v>
       </c>
       <c r="F441" s="2">
-        <v>99320</v>
+        <v>20675</v>
       </c>
       <c r="G441" s="2">
-        <v>98365</v>
+        <v>20476</v>
       </c>
       <c r="H441" s="2">
-        <v>97410</v>
+        <v>20278</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D442" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="C442" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E442" s="2">
-        <v>10531</v>
+        <v>25593</v>
       </c>
       <c r="F442" s="2">
-        <v>10531</v>
+        <v>25593</v>
       </c>
       <c r="G442" s="2">
-        <v>10430</v>
+        <v>25347</v>
       </c>
       <c r="H442" s="2">
-        <v>10329</v>
+        <v>25101</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D443" s="1" t="s">
         <v>882</v>
       </c>
-      <c r="C443" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E443" s="2">
-        <v>3276</v>
+        <v>51402</v>
       </c>
       <c r="F443" s="2">
-        <v>3276</v>
+        <v>51402</v>
       </c>
       <c r="G443" s="2">
-        <v>3245</v>
+        <v>50908</v>
       </c>
       <c r="H443" s="2">
-        <v>3213</v>
+        <v>50414</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D444" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="C444" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E444" s="2">
-        <v>16271</v>
+        <v>5399</v>
       </c>
       <c r="F444" s="2">
-        <v>16271</v>
+        <v>5399</v>
       </c>
       <c r="G444" s="2">
-        <v>16114</v>
+        <v>5347</v>
       </c>
       <c r="H444" s="2">
-        <v>15958</v>
+        <v>5295</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="C445" s="1" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>887</v>
       </c>
       <c r="E445" s="2">
-        <v>20412</v>
+        <v>33561</v>
       </c>
       <c r="F445" s="2">
-        <v>20412</v>
+        <v>33561</v>
       </c>
       <c r="G445" s="2">
-        <v>20216</v>
+        <v>33238</v>
       </c>
       <c r="H445" s="2">
-        <v>20020</v>
+        <v>32915</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>888</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>56</v>
+        <v>886</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>889</v>
       </c>
       <c r="E446" s="2">
-        <v>25621</v>
+        <v>383004</v>
       </c>
       <c r="F446" s="2">
-        <v>25621</v>
+        <v>383004</v>
       </c>
       <c r="G446" s="2">
-        <v>25375</v>
+        <v>379321</v>
       </c>
       <c r="H446" s="2">
-        <v>25129</v>
+        <v>375638</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
         <v>890</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>56</v>
+        <v>886</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>891</v>
       </c>
       <c r="E447" s="2">
-        <v>51197</v>
+        <v>410022</v>
       </c>
       <c r="F447" s="2">
-        <v>51197</v>
+        <v>410022</v>
       </c>
       <c r="G447" s="2">
-        <v>50705</v>
+        <v>406080</v>
       </c>
       <c r="H447" s="2">
-        <v>50213</v>
+        <v>402137</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>892</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>56</v>
+        <v>886</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>893</v>
       </c>
       <c r="E448" s="2">
-        <v>5349</v>
+        <v>82634</v>
       </c>
       <c r="F448" s="2">
-        <v>5349</v>
+        <v>82634</v>
       </c>
       <c r="G448" s="2">
-        <v>5297</v>
+        <v>81840</v>
       </c>
       <c r="H448" s="2">
-        <v>5246</v>
+        <v>81045</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>894</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>89</v>
+        <v>886</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>895</v>
       </c>
       <c r="E449" s="2">
-        <v>100641</v>
+        <v>16487</v>
       </c>
       <c r="F449" s="2">
-        <v>100641</v>
+        <v>16487</v>
       </c>
       <c r="G449" s="2">
-        <v>99673</v>
+        <v>16329</v>
       </c>
       <c r="H449" s="2">
-        <v>98705</v>
+        <v>16170</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>896</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>89</v>
+        <v>886</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>897</v>
       </c>
       <c r="E450" s="2">
-        <v>10494</v>
+        <v>163444</v>
       </c>
       <c r="F450" s="2">
-        <v>10494</v>
+        <v>163444</v>
       </c>
       <c r="G450" s="2">
-        <v>10393</v>
+        <v>161873</v>
       </c>
       <c r="H450" s="2">
-        <v>10292</v>
+        <v>160301</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>898</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>89</v>
+        <v>487</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>899</v>
       </c>
       <c r="E451" s="2">
-        <v>15324</v>
+        <v>28319</v>
       </c>
       <c r="F451" s="2">
-        <v>15324</v>
+        <v>28319</v>
       </c>
       <c r="G451" s="2">
-        <v>15177</v>
+        <v>28047</v>
       </c>
       <c r="H451" s="2">
-        <v>15030</v>
+        <v>27775</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>900</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>89</v>
+        <v>487</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E452" s="2">
-        <v>20675</v>
+        <v>56727</v>
       </c>
       <c r="F452" s="2">
-        <v>20675</v>
+        <v>56727</v>
       </c>
       <c r="G452" s="2">
-        <v>20476</v>
+        <v>56181</v>
       </c>
       <c r="H452" s="2">
-        <v>20278</v>
+        <v>55636</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>902</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>89</v>
+        <v>487</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>903</v>
       </c>
       <c r="E453" s="2">
-        <v>25542</v>
+        <v>85077</v>
       </c>
       <c r="F453" s="2">
-        <v>25542</v>
+        <v>85077</v>
       </c>
       <c r="G453" s="2">
-        <v>25297</v>
+        <v>84259</v>
       </c>
       <c r="H453" s="2">
-        <v>25051</v>
+        <v>83441</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>904</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>89</v>
+        <v>487</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>905</v>
       </c>
       <c r="E454" s="2">
-        <v>51038</v>
+        <v>113428</v>
       </c>
       <c r="F454" s="2">
-        <v>51038</v>
+        <v>113428</v>
       </c>
       <c r="G454" s="2">
-        <v>50547</v>
+        <v>112337</v>
       </c>
       <c r="H454" s="2">
-        <v>50057</v>
+        <v>111246</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>906</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>89</v>
+        <v>487</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>907</v>
       </c>
       <c r="E455" s="2">
-        <v>5346</v>
+        <v>141778</v>
       </c>
       <c r="F455" s="2">
-        <v>5346</v>
+        <v>141778</v>
       </c>
       <c r="G455" s="2">
-        <v>5294</v>
+        <v>140415</v>
       </c>
       <c r="H455" s="2">
-        <v>5243</v>
+        <v>139052</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>908</v>
       </c>
       <c r="C456" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D456" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="D456" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E456" s="2">
-        <v>30390</v>
+        <v>26990</v>
       </c>
       <c r="F456" s="2">
-        <v>30390</v>
+        <v>26990</v>
       </c>
       <c r="G456" s="2">
-        <v>30098</v>
+        <v>26731</v>
       </c>
       <c r="H456" s="2">
-        <v>29805</v>
+        <v>26471</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D457" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="C457" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E457" s="2">
-        <v>356725</v>
+        <v>36079</v>
       </c>
       <c r="F457" s="2">
-        <v>356725</v>
+        <v>36079</v>
       </c>
       <c r="G457" s="2">
-        <v>353295</v>
+        <v>35732</v>
       </c>
       <c r="H457" s="2">
-        <v>349865</v>
+        <v>35385</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D458" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="C458" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E458" s="2">
-        <v>385388</v>
+        <v>16135</v>
       </c>
       <c r="F458" s="2">
-        <v>385388</v>
+        <v>16135</v>
       </c>
       <c r="G458" s="2">
-        <v>381682</v>
+        <v>15979</v>
       </c>
       <c r="H458" s="2">
-        <v>377976</v>
+        <v>15824</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D459" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="C459" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E459" s="2">
-        <v>76759</v>
+        <v>39530</v>
       </c>
       <c r="F459" s="2">
-        <v>76759</v>
+        <v>39530</v>
       </c>
       <c r="G459" s="2">
-        <v>76021</v>
+        <v>39150</v>
       </c>
       <c r="H459" s="2">
-        <v>75283</v>
+        <v>38770</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="C460" s="1" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>918</v>
       </c>
       <c r="E460" s="2">
-        <v>775458</v>
+        <v>70715</v>
       </c>
       <c r="F460" s="2">
-        <v>775458</v>
+        <v>70715</v>
       </c>
       <c r="G460" s="2">
-        <v>768002</v>
+        <v>70035</v>
       </c>
       <c r="H460" s="2">
-        <v>760546</v>
+        <v>69355</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>920</v>
       </c>
       <c r="E461" s="2">
-        <v>15438</v>
+        <v>350106</v>
       </c>
       <c r="F461" s="2">
-        <v>15438</v>
+        <v>350106</v>
       </c>
       <c r="G461" s="2">
-        <v>15289</v>
+        <v>346739</v>
       </c>
       <c r="H461" s="2">
-        <v>15141</v>
+        <v>343373</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>921</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E462" s="2">
-        <v>155113</v>
+        <v>700140</v>
       </c>
       <c r="F462" s="2">
-        <v>155113</v>
+        <v>700140</v>
       </c>
       <c r="G462" s="2">
-        <v>153621</v>
+        <v>693408</v>
       </c>
       <c r="H462" s="2">
-        <v>152130</v>
+        <v>686676</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>924</v>
       </c>
       <c r="E463" s="2">
-        <v>1550890</v>
+        <v>14488</v>
       </c>
       <c r="F463" s="2">
-        <v>1550890</v>
+        <v>14488</v>
       </c>
       <c r="G463" s="2">
-        <v>1535977</v>
+        <v>14349</v>
       </c>
       <c r="H463" s="2">
-        <v>1521065</v>
+        <v>14210</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>508</v>
+        <v>917</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>926</v>
       </c>
       <c r="E464" s="2">
-        <v>28321</v>
+        <v>140133</v>
       </c>
       <c r="F464" s="2">
-        <v>28321</v>
+        <v>140133</v>
       </c>
       <c r="G464" s="2">
-        <v>28049</v>
+        <v>138785</v>
       </c>
       <c r="H464" s="2">
-        <v>27777</v>
+        <v>137438</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>508</v>
+        <v>917</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E465" s="2">
-        <v>56348</v>
+        <v>1412941</v>
       </c>
       <c r="F465" s="2">
-        <v>56348</v>
+        <v>1412941</v>
       </c>
       <c r="G465" s="2">
-        <v>55806</v>
+        <v>1399355</v>
       </c>
       <c r="H465" s="2">
-        <v>55265</v>
+        <v>1385769</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>929</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>508</v>
+        <v>917</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>930</v>
       </c>
       <c r="E466" s="2">
-        <v>84509</v>
+        <v>16862</v>
       </c>
       <c r="F466" s="2">
-        <v>84509</v>
+        <v>16862</v>
       </c>
       <c r="G466" s="2">
-        <v>83697</v>
+        <v>16699</v>
       </c>
       <c r="H466" s="2">
-        <v>82884</v>
+        <v>16537</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>508</v>
+        <v>917</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>932</v>
       </c>
       <c r="E467" s="2">
-        <v>112670</v>
+        <v>67876</v>
       </c>
       <c r="F467" s="2">
-        <v>112670</v>
+        <v>67876</v>
       </c>
       <c r="G467" s="2">
-        <v>111587</v>
+        <v>67223</v>
       </c>
       <c r="H467" s="2">
-        <v>110504</v>
+        <v>66570</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>508</v>
+        <v>917</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E468" s="2">
-        <v>140832</v>
+        <v>38970</v>
       </c>
       <c r="F468" s="2">
-        <v>140832</v>
+        <v>38970</v>
       </c>
       <c r="G468" s="2">
-        <v>139477</v>
+        <v>38595</v>
       </c>
       <c r="H468" s="2">
-        <v>138123</v>
+        <v>38220</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
         <v>935</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>508</v>
+        <v>917</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>936</v>
       </c>
       <c r="E469" s="2">
-        <v>27071</v>
+        <v>117490</v>
       </c>
       <c r="F469" s="2">
-        <v>27071</v>
+        <v>117490</v>
       </c>
       <c r="G469" s="2">
-        <v>26811</v>
+        <v>116360</v>
       </c>
       <c r="H469" s="2">
-        <v>26551</v>
+        <v>115230</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
         <v>937</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>508</v>
+        <v>917</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>938</v>
       </c>
       <c r="E470" s="2">
-        <v>35865</v>
+        <v>14488</v>
       </c>
       <c r="F470" s="2">
-        <v>35865</v>
+        <v>14488</v>
       </c>
       <c r="G470" s="2">
-        <v>35521</v>
+        <v>14349</v>
       </c>
       <c r="H470" s="2">
-        <v>35176</v>
+        <v>14210</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>10</v>
+        <v>940</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="E471" s="2">
-        <v>16151</v>
+        <v>1892826</v>
       </c>
       <c r="F471" s="2">
-        <v>16151</v>
+        <v>1892826</v>
       </c>
       <c r="G471" s="2">
-        <v>15996</v>
+        <v>1874626</v>
       </c>
       <c r="H471" s="2">
-        <v>15841</v>
+        <v>1856426</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>10</v>
+        <v>940</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="E472" s="2">
-        <v>39530</v>
+        <v>16910</v>
       </c>
       <c r="F472" s="2">
-        <v>39530</v>
+        <v>16910</v>
       </c>
       <c r="G472" s="2">
-        <v>39150</v>
+        <v>16748</v>
       </c>
       <c r="H472" s="2">
-        <v>38770</v>
+        <v>16585</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>945</v>
       </c>
       <c r="E473" s="2">
-        <v>70715</v>
+        <v>169104</v>
       </c>
       <c r="F473" s="2">
-        <v>70715</v>
+        <v>169104</v>
       </c>
       <c r="G473" s="2">
-        <v>70035</v>
+        <v>167478</v>
       </c>
       <c r="H473" s="2">
-        <v>69355</v>
+        <v>165852</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
         <v>946</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>947</v>
       </c>
       <c r="E474" s="2">
-        <v>352793</v>
+        <v>253656</v>
       </c>
       <c r="F474" s="2">
-        <v>352793</v>
+        <v>253656</v>
       </c>
       <c r="G474" s="2">
-        <v>349401</v>
+        <v>251217</v>
       </c>
       <c r="H474" s="2">
-        <v>346008</v>
+        <v>248778</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
         <v>948</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>949</v>
       </c>
       <c r="E475" s="2">
-        <v>705533</v>
+        <v>4732026</v>
       </c>
       <c r="F475" s="2">
-        <v>705533</v>
+        <v>4732026</v>
       </c>
       <c r="G475" s="2">
-        <v>698749</v>
+        <v>4686526</v>
       </c>
       <c r="H475" s="2">
-        <v>691965</v>
+        <v>4641026</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>950</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>951</v>
       </c>
       <c r="E476" s="2">
-        <v>14488</v>
+        <v>4218</v>
       </c>
       <c r="F476" s="2">
-        <v>14488</v>
+        <v>4218</v>
       </c>
       <c r="G476" s="2">
-        <v>14349</v>
+        <v>4178</v>
       </c>
       <c r="H476" s="2">
-        <v>14210</v>
+        <v>4137</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
         <v>952</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>953</v>
       </c>
       <c r="E477" s="2">
-        <v>141159</v>
+        <v>42276</v>
       </c>
       <c r="F477" s="2">
-        <v>141159</v>
+        <v>42276</v>
       </c>
       <c r="G477" s="2">
-        <v>139802</v>
+        <v>41870</v>
       </c>
       <c r="H477" s="2">
-        <v>138445</v>
+        <v>41463</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
         <v>954</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>955</v>
       </c>
       <c r="E478" s="2">
-        <v>1412941</v>
+        <v>422760</v>
       </c>
       <c r="F478" s="2">
-        <v>1412941</v>
+        <v>422760</v>
       </c>
       <c r="G478" s="2">
-        <v>1399355</v>
+        <v>418695</v>
       </c>
       <c r="H478" s="2">
-        <v>1385769</v>
+        <v>414630</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
         <v>956</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>957</v>
       </c>
       <c r="E479" s="2">
-        <v>16862</v>
+        <v>617230</v>
       </c>
       <c r="F479" s="2">
-        <v>16862</v>
+        <v>617230</v>
       </c>
       <c r="G479" s="2">
-        <v>16699</v>
+        <v>611295</v>
       </c>
       <c r="H479" s="2">
-        <v>16537</v>
+        <v>605360</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
         <v>958</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>959</v>
       </c>
       <c r="E480" s="2">
-        <v>67876</v>
+        <v>8455</v>
       </c>
       <c r="F480" s="2">
-        <v>67876</v>
+        <v>8455</v>
       </c>
       <c r="G480" s="2">
-        <v>67223</v>
+        <v>8374</v>
       </c>
       <c r="H480" s="2">
-        <v>66570</v>
+        <v>8293</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
         <v>960</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>961</v>
       </c>
       <c r="E481" s="2">
-        <v>38217</v>
+        <v>84552</v>
       </c>
       <c r="F481" s="2">
-        <v>38217</v>
+        <v>84552</v>
       </c>
       <c r="G481" s="2">
-        <v>37849</v>
+        <v>83739</v>
       </c>
       <c r="H481" s="2">
-        <v>37482</v>
+        <v>82926</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
         <v>962</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D482" s="1" t="s">
         <v>963</v>
       </c>
       <c r="E482" s="2">
-        <v>114564</v>
+        <v>941174</v>
       </c>
       <c r="F482" s="2">
-        <v>114564</v>
+        <v>941174</v>
       </c>
       <c r="G482" s="2">
-        <v>113463</v>
+        <v>932124</v>
       </c>
       <c r="H482" s="2">
-        <v>112361</v>
+        <v>923075</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
         <v>964</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>965</v>
       </c>
       <c r="E483" s="2">
-        <v>14488</v>
+        <v>101462</v>
       </c>
       <c r="F483" s="2">
-        <v>14488</v>
+        <v>101462</v>
       </c>
       <c r="G483" s="2">
-        <v>14349</v>
+        <v>100487</v>
       </c>
       <c r="H483" s="2">
-        <v>14210</v>
+        <v>99511</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
         <v>966</v>
       </c>
       <c r="C484" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="D484" s="1" t="s">
         <v>967</v>
       </c>
-      <c r="D484" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E484" s="2">
-        <v>1892826</v>
+        <v>19835</v>
       </c>
       <c r="F484" s="2">
-        <v>1892826</v>
+        <v>19835</v>
       </c>
       <c r="G484" s="2">
-        <v>1874626</v>
+        <v>19644</v>
       </c>
       <c r="H484" s="2">
-        <v>1856426</v>
+        <v>19453</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="C485" s="1" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>970</v>
       </c>
       <c r="E485" s="2">
-        <v>18554</v>
+        <v>107619</v>
       </c>
       <c r="F485" s="2">
-        <v>18554</v>
+        <v>107619</v>
       </c>
       <c r="G485" s="2">
-        <v>18375</v>
+        <v>106584</v>
       </c>
       <c r="H485" s="2">
-        <v>18197</v>
+        <v>105550</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
         <v>971</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>972</v>
       </c>
       <c r="E486" s="2">
-        <v>185536</v>
+        <v>1053494</v>
       </c>
       <c r="F486" s="2">
-        <v>185536</v>
+        <v>1053494</v>
       </c>
       <c r="G486" s="2">
-        <v>183752</v>
+        <v>1043364</v>
       </c>
       <c r="H486" s="2">
-        <v>181968</v>
+        <v>1033235</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
         <v>973</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>974</v>
       </c>
       <c r="E487" s="2">
-        <v>278304</v>
+        <v>1107893</v>
       </c>
       <c r="F487" s="2">
-        <v>278304</v>
+        <v>1107893</v>
       </c>
       <c r="G487" s="2">
-        <v>275628</v>
+        <v>1097240</v>
       </c>
       <c r="H487" s="2">
-        <v>272952</v>
+        <v>1086588</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>975</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>976</v>
       </c>
       <c r="E488" s="2">
-        <v>4732026</v>
+        <v>1161607</v>
       </c>
       <c r="F488" s="2">
-        <v>4732026</v>
+        <v>1161607</v>
       </c>
       <c r="G488" s="2">
-        <v>4686526</v>
+        <v>1150438</v>
       </c>
       <c r="H488" s="2">
-        <v>4641026</v>
+        <v>1139269</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>978</v>
       </c>
       <c r="E489" s="2">
-        <v>4597</v>
+        <v>1269037</v>
       </c>
       <c r="F489" s="2">
-        <v>4597</v>
+        <v>1269037</v>
       </c>
       <c r="G489" s="2">
-        <v>4553</v>
+        <v>1256835</v>
       </c>
       <c r="H489" s="2">
-        <v>4508</v>
+        <v>1244633</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
         <v>979</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>980</v>
       </c>
       <c r="E490" s="2">
-        <v>46384</v>
+        <v>1427303</v>
       </c>
       <c r="F490" s="2">
-        <v>46384</v>
+        <v>1427303</v>
       </c>
       <c r="G490" s="2">
-        <v>45938</v>
+        <v>1413579</v>
       </c>
       <c r="H490" s="2">
-        <v>45492</v>
+        <v>1399855</v>
       </c>
       <c r="I490" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
         <v>981</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>982</v>
       </c>
       <c r="E491" s="2">
-        <v>463840</v>
+        <v>161411</v>
       </c>
       <c r="F491" s="2">
-        <v>463840</v>
+        <v>161411</v>
       </c>
       <c r="G491" s="2">
-        <v>459380</v>
+        <v>159859</v>
       </c>
       <c r="H491" s="2">
-        <v>454920</v>
+        <v>158307</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>984</v>
       </c>
       <c r="E492" s="2">
-        <v>677206</v>
+        <v>215206</v>
       </c>
       <c r="F492" s="2">
-        <v>677206</v>
+        <v>215206</v>
       </c>
       <c r="G492" s="2">
-        <v>670695</v>
+        <v>213137</v>
       </c>
       <c r="H492" s="2">
-        <v>664183</v>
+        <v>211068</v>
       </c>
       <c r="I492" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
         <v>985</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>986</v>
       </c>
       <c r="E493" s="2">
-        <v>9277</v>
+        <v>215207</v>
       </c>
       <c r="F493" s="2">
-        <v>9277</v>
+        <v>215207</v>
       </c>
       <c r="G493" s="2">
-        <v>9188</v>
+        <v>213138</v>
       </c>
       <c r="H493" s="2">
-        <v>9098</v>
+        <v>211069</v>
       </c>
       <c r="I493" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
         <v>987</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>988</v>
       </c>
       <c r="E494" s="2">
-        <v>92768</v>
+        <v>2108330</v>
       </c>
       <c r="F494" s="2">
-        <v>92768</v>
+        <v>2108330</v>
       </c>
       <c r="G494" s="2">
-        <v>91876</v>
+        <v>2088057</v>
       </c>
       <c r="H494" s="2">
-        <v>90984</v>
+        <v>2067785</v>
       </c>
       <c r="I494" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>990</v>
       </c>
       <c r="E495" s="2">
-        <v>941174</v>
+        <v>268600</v>
       </c>
       <c r="F495" s="2">
-        <v>941174</v>
+        <v>268600</v>
       </c>
       <c r="G495" s="2">
-        <v>932124</v>
+        <v>266017</v>
       </c>
       <c r="H495" s="2">
-        <v>923075</v>
+        <v>263434</v>
       </c>
       <c r="I495" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
         <v>991</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>992</v>
       </c>
       <c r="E496" s="2">
-        <v>111322</v>
+        <v>322796</v>
       </c>
       <c r="F496" s="2">
-        <v>111322</v>
+        <v>322796</v>
       </c>
       <c r="G496" s="2">
-        <v>110251</v>
+        <v>319692</v>
       </c>
       <c r="H496" s="2">
-        <v>109181</v>
+        <v>316589</v>
       </c>
       <c r="I496" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
         <v>993</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>766</v>
+        <v>969</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>994</v>
       </c>
       <c r="E497" s="2">
-        <v>19835</v>
+        <v>372910</v>
       </c>
       <c r="F497" s="2">
-        <v>19835</v>
+        <v>372910</v>
       </c>
       <c r="G497" s="2">
-        <v>19644</v>
+        <v>369324</v>
       </c>
       <c r="H497" s="2">
-        <v>19453</v>
+        <v>365738</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>995</v>
       </c>
       <c r="C498" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D498" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="D498" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E498" s="2">
-        <v>107619</v>
+        <v>427506</v>
       </c>
       <c r="F498" s="2">
-        <v>107619</v>
+        <v>427506</v>
       </c>
       <c r="G498" s="2">
-        <v>106584</v>
+        <v>423395</v>
       </c>
       <c r="H498" s="2">
-        <v>105550</v>
+        <v>419284</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D499" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="C499" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E499" s="2">
-        <v>1055080</v>
+        <v>426867</v>
       </c>
       <c r="F499" s="2">
-        <v>1055080</v>
+        <v>426867</v>
       </c>
       <c r="G499" s="2">
-        <v>1044935</v>
+        <v>422762</v>
       </c>
       <c r="H499" s="2">
-        <v>1034790</v>
+        <v>418658</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D500" s="1" t="s">
         <v>1000</v>
       </c>
-      <c r="C500" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E500" s="2">
-        <v>1107893</v>
+        <v>481301</v>
       </c>
       <c r="F500" s="2">
-        <v>1107893</v>
+        <v>481301</v>
       </c>
       <c r="G500" s="2">
-        <v>1097240</v>
+        <v>476673</v>
       </c>
       <c r="H500" s="2">
-        <v>1086588</v>
+        <v>472045</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D501" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="C501" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E501" s="2">
-        <v>1161607</v>
+        <v>53706</v>
       </c>
       <c r="F501" s="2">
-        <v>1161607</v>
+        <v>53706</v>
       </c>
       <c r="G501" s="2">
-        <v>1150438</v>
+        <v>53189</v>
       </c>
       <c r="H501" s="2">
-        <v>1139269</v>
+        <v>52673</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D502" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="C502" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E502" s="2">
-        <v>1269037</v>
+        <v>535866</v>
       </c>
       <c r="F502" s="2">
-        <v>1269037</v>
+        <v>535866</v>
       </c>
       <c r="G502" s="2">
-        <v>1256835</v>
+        <v>530714</v>
       </c>
       <c r="H502" s="2">
-        <v>1244633</v>
+        <v>525561</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D503" s="1" t="s">
         <v>1006</v>
       </c>
-      <c r="C503" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E503" s="2">
-        <v>1427303</v>
+        <v>588891</v>
       </c>
       <c r="F503" s="2">
-        <v>1427303</v>
+        <v>588891</v>
       </c>
       <c r="G503" s="2">
-        <v>1413579</v>
+        <v>583228</v>
       </c>
       <c r="H503" s="2">
-        <v>1399855</v>
+        <v>577566</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D504" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="C504" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E504" s="2">
-        <v>161512</v>
+        <v>589930</v>
       </c>
       <c r="F504" s="2">
-        <v>161512</v>
+        <v>589930</v>
       </c>
       <c r="G504" s="2">
-        <v>159959</v>
+        <v>584257</v>
       </c>
       <c r="H504" s="2">
-        <v>158406</v>
+        <v>578585</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D505" s="1" t="s">
         <v>1010</v>
       </c>
-      <c r="C505" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E505" s="2">
-        <v>215280</v>
+        <v>644607</v>
       </c>
       <c r="F505" s="2">
-        <v>215280</v>
+        <v>644607</v>
       </c>
       <c r="G505" s="2">
-        <v>213210</v>
+        <v>638408</v>
       </c>
       <c r="H505" s="2">
-        <v>211140</v>
+        <v>632210</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D506" s="1" t="s">
         <v>1012</v>
       </c>
-      <c r="C506" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E506" s="2">
-        <v>215207</v>
+        <v>748140</v>
       </c>
       <c r="F506" s="2">
-        <v>215207</v>
+        <v>748140</v>
       </c>
       <c r="G506" s="2">
-        <v>213138</v>
+        <v>740946</v>
       </c>
       <c r="H506" s="2">
-        <v>211069</v>
+        <v>733752</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D507" s="1" t="s">
         <v>1014</v>
       </c>
-      <c r="C507" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E507" s="2">
-        <v>2108330</v>
+        <v>752948</v>
       </c>
       <c r="F507" s="2">
-        <v>2108330</v>
+        <v>752948</v>
       </c>
       <c r="G507" s="2">
-        <v>2088057</v>
+        <v>745708</v>
       </c>
       <c r="H507" s="2">
-        <v>2067785</v>
+        <v>738468</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D508" s="1" t="s">
         <v>1016</v>
       </c>
-      <c r="C508" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E508" s="2">
-        <v>268600</v>
+        <v>910701</v>
       </c>
       <c r="F508" s="2">
-        <v>268600</v>
+        <v>910701</v>
       </c>
       <c r="G508" s="2">
-        <v>266017</v>
+        <v>901944</v>
       </c>
       <c r="H508" s="2">
-        <v>263434</v>
+        <v>893187</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D509" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="C509" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E509" s="2">
-        <v>322920</v>
+        <v>107616</v>
       </c>
       <c r="F509" s="2">
-        <v>322920</v>
+        <v>107616</v>
       </c>
       <c r="G509" s="2">
-        <v>319815</v>
+        <v>106581</v>
       </c>
       <c r="H509" s="2">
-        <v>316710</v>
+        <v>105547</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C510" s="1" t="s">
         <v>1020</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="E510" s="2">
-        <v>373360</v>
+        <v>12133</v>
       </c>
       <c r="F510" s="2">
-        <v>373360</v>
+        <v>12133</v>
       </c>
       <c r="G510" s="2">
-        <v>369770</v>
+        <v>12016</v>
       </c>
       <c r="H510" s="2">
-        <v>366180</v>
+        <v>11899</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>996</v>
+        <v>1023</v>
       </c>
       <c r="D511" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="E511" s="2">
-        <v>427440</v>
+        <v>13317</v>
       </c>
       <c r="F511" s="2">
-        <v>427440</v>
+        <v>13317</v>
       </c>
       <c r="G511" s="2">
-        <v>423330</v>
+        <v>13189</v>
       </c>
       <c r="H511" s="2">
-        <v>419220</v>
+        <v>13061</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>996</v>
+        <v>1023</v>
       </c>
       <c r="D512" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E512" s="2">
-        <v>427440</v>
+        <v>133268</v>
       </c>
       <c r="F512" s="2">
-        <v>427440</v>
+        <v>133268</v>
       </c>
       <c r="G512" s="2">
-        <v>423330</v>
+        <v>131986</v>
       </c>
       <c r="H512" s="2">
-        <v>419220</v>
+        <v>130705</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>996</v>
+        <v>1023</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="E513" s="2">
-        <v>481520</v>
+        <v>266439</v>
       </c>
       <c r="F513" s="2">
-        <v>481520</v>
+        <v>266439</v>
       </c>
       <c r="G513" s="2">
-        <v>476890</v>
+        <v>263877</v>
       </c>
       <c r="H513" s="2">
-        <v>472260</v>
+        <v>261315</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>996</v>
+        <v>1023</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="E514" s="2">
-        <v>53768</v>
+        <v>39992</v>
       </c>
       <c r="F514" s="2">
-        <v>53768</v>
+        <v>39992</v>
       </c>
       <c r="G514" s="2">
-        <v>53251</v>
+        <v>39608</v>
       </c>
       <c r="H514" s="2">
-        <v>52734</v>
+        <v>39223</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>996</v>
+        <v>1023</v>
       </c>
       <c r="D515" s="1" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="E515" s="2">
-        <v>536640</v>
+        <v>66650</v>
       </c>
       <c r="F515" s="2">
-        <v>536640</v>
+        <v>66650</v>
       </c>
       <c r="G515" s="2">
-        <v>531480</v>
+        <v>66010</v>
       </c>
       <c r="H515" s="2">
-        <v>526320</v>
+        <v>65369</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>996</v>
+        <v>1023</v>
       </c>
       <c r="D516" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="E516" s="2">
-        <v>589160</v>
+        <v>666075</v>
       </c>
       <c r="F516" s="2">
-        <v>589160</v>
+        <v>666075</v>
       </c>
       <c r="G516" s="2">
-        <v>583495</v>
+        <v>659671</v>
       </c>
       <c r="H516" s="2">
-        <v>577830</v>
+        <v>653266</v>
       </c>
       <c r="I516" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>996</v>
+        <v>1023</v>
       </c>
       <c r="D517" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E517" s="2">
-        <v>590720</v>
+        <v>29262</v>
       </c>
       <c r="F517" s="2">
-        <v>590720</v>
+        <v>29262</v>
       </c>
       <c r="G517" s="2">
-        <v>585040</v>
+        <v>28981</v>
       </c>
       <c r="H517" s="2">
-        <v>579360</v>
+        <v>28700</v>
       </c>
       <c r="I517" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>996</v>
+        <v>1023</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="E518" s="2">
-        <v>644800</v>
+        <v>58499</v>
       </c>
       <c r="F518" s="2">
-        <v>644800</v>
+        <v>58499</v>
       </c>
       <c r="G518" s="2">
-        <v>638600</v>
+        <v>57936</v>
       </c>
       <c r="H518" s="2">
-        <v>632400</v>
+        <v>57374</v>
       </c>
       <c r="I518" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>996</v>
+        <v>1023</v>
       </c>
       <c r="D519" s="1" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="E519" s="2">
-        <v>748140</v>
+        <v>131590</v>
       </c>
       <c r="F519" s="2">
-        <v>748140</v>
+        <v>131590</v>
       </c>
       <c r="G519" s="2">
-        <v>740946</v>
+        <v>130325</v>
       </c>
       <c r="H519" s="2">
-        <v>733752</v>
+        <v>129060</v>
       </c>
       <c r="I519" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>996</v>
+        <v>1042</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E520" s="2">
-        <v>752948</v>
+        <v>15251</v>
       </c>
       <c r="F520" s="2">
-        <v>752948</v>
+        <v>15251</v>
       </c>
       <c r="G520" s="2">
-        <v>745708</v>
+        <v>15104</v>
       </c>
       <c r="H520" s="2">
-        <v>738468</v>
+        <v>14957</v>
       </c>
       <c r="I520" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C521" s="1" t="s">
         <v>1042</v>
       </c>
-      <c r="C521" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D521" s="1" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E521" s="2">
-        <v>911040</v>
+        <v>154889</v>
       </c>
       <c r="F521" s="2">
-        <v>911040</v>
+        <v>154889</v>
       </c>
       <c r="G521" s="2">
-        <v>902280</v>
+        <v>153400</v>
       </c>
       <c r="H521" s="2">
-        <v>893520</v>
+        <v>151911</v>
       </c>
       <c r="I521" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>996</v>
+        <v>1042</v>
       </c>
       <c r="D522" s="1" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="E522" s="2">
-        <v>107640</v>
+        <v>1556507</v>
       </c>
       <c r="F522" s="2">
-        <v>107640</v>
+        <v>1556507</v>
       </c>
       <c r="G522" s="2">
-        <v>106605</v>
+        <v>1541540</v>
       </c>
       <c r="H522" s="2">
-        <v>105570</v>
+        <v>1526574</v>
       </c>
       <c r="I522" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>1047</v>
+        <v>1042</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="E523" s="2">
-        <v>12277</v>
+        <v>320467</v>
       </c>
       <c r="F523" s="2">
-        <v>12277</v>
+        <v>320467</v>
       </c>
       <c r="G523" s="2">
-        <v>12159</v>
+        <v>317385</v>
       </c>
       <c r="H523" s="2">
-        <v>12041</v>
+        <v>314304</v>
       </c>
       <c r="I523" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
         <v>523</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>1050</v>
+        <v>1042</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="E524" s="2">
-        <v>12268</v>
+        <v>6337</v>
       </c>
       <c r="F524" s="2">
-        <v>12268</v>
+        <v>6337</v>
       </c>
       <c r="G524" s="2">
-        <v>12150</v>
+        <v>6276</v>
       </c>
       <c r="H524" s="2">
-        <v>12032</v>
+        <v>6215</v>
       </c>
       <c r="I524" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
         <v>524</v>
       </c>
       <c r="B525" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1050</v>
+        <v>1042</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="E525" s="2">
-        <v>122600</v>
+        <v>76818</v>
       </c>
       <c r="F525" s="2">
-        <v>122600</v>
+        <v>76818</v>
       </c>
       <c r="G525" s="2">
-        <v>121422</v>
+        <v>76079</v>
       </c>
       <c r="H525" s="2">
-        <v>120243</v>
+        <v>75340</v>
       </c>
       <c r="I525" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
         <v>525</v>
       </c>
       <c r="B526" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1050</v>
+        <v>1042</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="E526" s="2">
-        <v>245174</v>
+        <v>778238</v>
       </c>
       <c r="F526" s="2">
-        <v>245174</v>
+        <v>778238</v>
       </c>
       <c r="G526" s="2">
-        <v>242816</v>
+        <v>770755</v>
       </c>
       <c r="H526" s="2">
-        <v>240459</v>
+        <v>763272</v>
       </c>
       <c r="I526" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
         <v>526</v>
       </c>
       <c r="B527" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="D527" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="E527" s="2">
-        <v>36798</v>
+        <v>9093</v>
       </c>
       <c r="F527" s="2">
-        <v>36798</v>
+        <v>9093</v>
       </c>
       <c r="G527" s="2">
-        <v>36444</v>
+        <v>9005</v>
       </c>
       <c r="H527" s="2">
-        <v>36091</v>
+        <v>8918</v>
       </c>
       <c r="I527" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
         <v>527</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="D528" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="E528" s="2">
-        <v>61313</v>
+        <v>90904</v>
       </c>
       <c r="F528" s="2">
-        <v>61313</v>
+        <v>90904</v>
       </c>
       <c r="G528" s="2">
-        <v>60724</v>
+        <v>90030</v>
       </c>
       <c r="H528" s="2">
-        <v>60134</v>
+        <v>89156</v>
       </c>
       <c r="I528" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
         <v>528</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="E529" s="2">
-        <v>612355</v>
+        <v>18186</v>
       </c>
       <c r="F529" s="2">
-        <v>612355</v>
+        <v>18186</v>
       </c>
       <c r="G529" s="2">
-        <v>606467</v>
+        <v>18012</v>
       </c>
       <c r="H529" s="2">
-        <v>600579</v>
+        <v>17837</v>
       </c>
       <c r="I529" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
         <v>529</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E530" s="2">
-        <v>28194</v>
+        <v>181783</v>
       </c>
       <c r="F530" s="2">
-        <v>28194</v>
+        <v>181783</v>
       </c>
       <c r="G530" s="2">
-        <v>27923</v>
+        <v>180035</v>
       </c>
       <c r="H530" s="2">
-        <v>27652</v>
+        <v>178287</v>
       </c>
       <c r="I530" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
         <v>530</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="E531" s="2">
-        <v>55565</v>
+        <v>272661</v>
       </c>
       <c r="F531" s="2">
-        <v>55565</v>
+        <v>272661</v>
       </c>
       <c r="G531" s="2">
-        <v>55031</v>
+        <v>270039</v>
       </c>
       <c r="H531" s="2">
-        <v>54497</v>
+        <v>267417</v>
       </c>
       <c r="I531" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
         <v>531</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="E532" s="2">
-        <v>125649</v>
+        <v>45466</v>
       </c>
       <c r="F532" s="2">
-        <v>125649</v>
+        <v>45466</v>
       </c>
       <c r="G532" s="2">
-        <v>124440</v>
+        <v>45029</v>
       </c>
       <c r="H532" s="2">
-        <v>123232</v>
+        <v>44591</v>
       </c>
       <c r="I532" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
         <v>532</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1069</v>
+        <v>1057</v>
       </c>
       <c r="D533" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="E533" s="2">
-        <v>15758</v>
+        <v>454418</v>
       </c>
       <c r="F533" s="2">
-        <v>15758</v>
+        <v>454418</v>
       </c>
       <c r="G533" s="2">
-        <v>15607</v>
+        <v>450048</v>
       </c>
       <c r="H533" s="2">
-        <v>15455</v>
+        <v>445679</v>
       </c>
       <c r="I533" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
         <v>533</v>
       </c>
       <c r="B534" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1069</v>
+        <v>1020</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="E534" s="2">
-        <v>154889</v>
+        <v>105898</v>
       </c>
       <c r="F534" s="2">
-        <v>154889</v>
+        <v>105898</v>
       </c>
       <c r="G534" s="2">
-        <v>153400</v>
+        <v>104880</v>
       </c>
       <c r="H534" s="2">
-        <v>151911</v>
+        <v>103862</v>
       </c>
       <c r="I534" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
         <v>534</v>
       </c>
       <c r="B535" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1069</v>
+        <v>1020</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="E535" s="2">
-        <v>1556507</v>
+        <v>1041898</v>
       </c>
       <c r="F535" s="2">
-        <v>1556507</v>
+        <v>1041898</v>
       </c>
       <c r="G535" s="2">
-        <v>1541540</v>
+        <v>1031880</v>
       </c>
       <c r="H535" s="2">
-        <v>1526574</v>
+        <v>1021862</v>
       </c>
       <c r="I535" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1">
         <v>535</v>
       </c>
       <c r="B536" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1069</v>
+        <v>1020</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="E536" s="2">
-        <v>320467</v>
+        <v>209898</v>
       </c>
       <c r="F536" s="2">
-        <v>320467</v>
+        <v>209898</v>
       </c>
       <c r="G536" s="2">
-        <v>317385</v>
+        <v>207880</v>
       </c>
       <c r="H536" s="2">
-        <v>314304</v>
+        <v>205862</v>
       </c>
       <c r="I536" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1">
         <v>536</v>
       </c>
       <c r="B537" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>1069</v>
+        <v>1020</v>
       </c>
       <c r="D537" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="E537" s="2">
-        <v>6337</v>
+        <v>22639</v>
       </c>
       <c r="F537" s="2">
-        <v>6337</v>
+        <v>22639</v>
       </c>
       <c r="G537" s="2">
-        <v>6276</v>
+        <v>22421</v>
       </c>
       <c r="H537" s="2">
-        <v>6215</v>
+        <v>22203</v>
       </c>
       <c r="I537" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1">
         <v>537</v>
       </c>
       <c r="B538" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>1069</v>
+        <v>1020</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="E538" s="2">
-        <v>76818</v>
+        <v>521898</v>
       </c>
       <c r="F538" s="2">
-        <v>76818</v>
+        <v>521898</v>
       </c>
       <c r="G538" s="2">
-        <v>76079</v>
+        <v>516880</v>
       </c>
       <c r="H538" s="2">
-        <v>75340</v>
+        <v>511862</v>
       </c>
       <c r="I538" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1">
         <v>538</v>
       </c>
       <c r="B539" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>1069</v>
+        <v>1020</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="E539" s="2">
-        <v>778238</v>
+        <v>53898</v>
       </c>
       <c r="F539" s="2">
-        <v>778238</v>
+        <v>53898</v>
       </c>
       <c r="G539" s="2">
-        <v>770755</v>
+        <v>53380</v>
       </c>
       <c r="H539" s="2">
-        <v>763272</v>
+        <v>52862</v>
       </c>
       <c r="I539" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1">
         <v>539</v>
       </c>
       <c r="B540" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="D540" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="E540" s="2">
-        <v>9093</v>
+        <v>958351</v>
       </c>
       <c r="F540" s="2">
-        <v>9093</v>
+        <v>958351</v>
       </c>
       <c r="G540" s="2">
-        <v>9005</v>
+        <v>949136</v>
       </c>
       <c r="H540" s="2">
-        <v>8918</v>
+        <v>939921</v>
       </c>
       <c r="I540" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1">
         <v>540</v>
       </c>
       <c r="B541" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="E541" s="2">
-        <v>90904</v>
+        <v>19687</v>
       </c>
       <c r="F541" s="2">
-        <v>90904</v>
+        <v>19687</v>
       </c>
       <c r="G541" s="2">
-        <v>90030</v>
+        <v>19498</v>
       </c>
       <c r="H541" s="2">
-        <v>89156</v>
+        <v>19309</v>
       </c>
       <c r="I541" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1">
         <v>541</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E542" s="2">
-        <v>18186</v>
+        <v>170070</v>
       </c>
       <c r="F542" s="2">
-        <v>18186</v>
+        <v>170070</v>
       </c>
       <c r="G542" s="2">
-        <v>18012</v>
+        <v>168435</v>
       </c>
       <c r="H542" s="2">
-        <v>17837</v>
+        <v>166800</v>
       </c>
       <c r="I542" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1">
         <v>542</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="D543" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="E543" s="2">
-        <v>181783</v>
+        <v>174928</v>
       </c>
       <c r="F543" s="2">
-        <v>181783</v>
+        <v>174928</v>
       </c>
       <c r="G543" s="2">
-        <v>180035</v>
+        <v>173246</v>
       </c>
       <c r="H543" s="2">
-        <v>178287</v>
+        <v>171564</v>
       </c>
       <c r="I543" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1">
         <v>543</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="E544" s="2">
-        <v>272661</v>
+        <v>45987</v>
       </c>
       <c r="F544" s="2">
-        <v>272661</v>
+        <v>45987</v>
       </c>
       <c r="G544" s="2">
-        <v>270039</v>
+        <v>45545</v>
       </c>
       <c r="H544" s="2">
-        <v>267417</v>
+        <v>45102</v>
       </c>
       <c r="I544" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
         <v>544</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="D545" s="1" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E545" s="2">
-        <v>45466</v>
+        <v>97968</v>
       </c>
       <c r="F545" s="2">
-        <v>45466</v>
+        <v>97968</v>
       </c>
       <c r="G545" s="2">
-        <v>45029</v>
+        <v>97026</v>
       </c>
       <c r="H545" s="2">
-        <v>44591</v>
+        <v>96084</v>
       </c>
       <c r="I545" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
         <v>545</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="D546" s="1" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="E546" s="2">
-        <v>454418</v>
+        <v>84941</v>
       </c>
       <c r="F546" s="2">
-        <v>454418</v>
+        <v>84941</v>
       </c>
       <c r="G546" s="2">
-        <v>450048</v>
+        <v>84124</v>
       </c>
       <c r="H546" s="2">
-        <v>445679</v>
+        <v>83307</v>
       </c>
       <c r="I546" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
         <v>546</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>1047</v>
+        <v>1100</v>
       </c>
       <c r="D547" s="1" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="E547" s="2">
-        <v>105898</v>
+        <v>19344</v>
       </c>
       <c r="F547" s="2">
-        <v>105898</v>
+        <v>19344</v>
       </c>
       <c r="G547" s="2">
-        <v>104880</v>
+        <v>19158</v>
       </c>
       <c r="H547" s="2">
-        <v>103862</v>
+        <v>18972</v>
       </c>
       <c r="I547" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
         <v>547</v>
       </c>
       <c r="B548" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C548" s="1" t="s">
         <v>1100</v>
       </c>
-      <c r="C548" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D548" s="1" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E548" s="2">
-        <v>1041898</v>
+        <v>166801</v>
       </c>
       <c r="F548" s="2">
-        <v>1041898</v>
+        <v>166801</v>
       </c>
       <c r="G548" s="2">
-        <v>1031880</v>
+        <v>165198</v>
       </c>
       <c r="H548" s="2">
-        <v>1021862</v>
+        <v>163594</v>
       </c>
       <c r="I548" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
         <v>548</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>1047</v>
+        <v>1100</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="E549" s="2">
-        <v>209898</v>
+        <v>45158</v>
       </c>
       <c r="F549" s="2">
-        <v>209898</v>
+        <v>45158</v>
       </c>
       <c r="G549" s="2">
-        <v>207880</v>
+        <v>44724</v>
       </c>
       <c r="H549" s="2">
-        <v>205862</v>
+        <v>44289</v>
       </c>
       <c r="I549" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
         <v>549</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>1047</v>
+        <v>1100</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="E550" s="2">
-        <v>22682</v>
+        <v>83352</v>
       </c>
       <c r="F550" s="2">
-        <v>22682</v>
+        <v>83352</v>
       </c>
       <c r="G550" s="2">
-        <v>22464</v>
+        <v>82550</v>
       </c>
       <c r="H550" s="2">
-        <v>22246</v>
+        <v>81749</v>
       </c>
       <c r="I550" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
         <v>550</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>1047</v>
+        <v>10</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E551" s="2">
-        <v>521898</v>
+        <v>5049</v>
       </c>
       <c r="F551" s="2">
-        <v>521898</v>
+        <v>5049</v>
       </c>
       <c r="G551" s="2">
-        <v>516880</v>
+        <v>5001</v>
       </c>
       <c r="H551" s="2">
-        <v>511862</v>
+        <v>4952</v>
       </c>
       <c r="I551" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
         <v>551</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>1047</v>
+        <v>10</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="E552" s="2">
-        <v>53898</v>
+        <v>58266</v>
       </c>
       <c r="F552" s="2">
-        <v>53898</v>
+        <v>58266</v>
       </c>
       <c r="G552" s="2">
-        <v>53380</v>
+        <v>57706</v>
       </c>
       <c r="H552" s="2">
-        <v>52862</v>
+        <v>57146</v>
       </c>
       <c r="I552" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
         <v>552</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>1111</v>
+        <v>345</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="E553" s="2">
-        <v>19687</v>
+        <v>59441</v>
       </c>
       <c r="F553" s="2">
-        <v>19687</v>
+        <v>59441</v>
       </c>
       <c r="G553" s="2">
-        <v>19498</v>
+        <v>58870</v>
       </c>
       <c r="H553" s="2">
-        <v>19309</v>
+        <v>58298</v>
       </c>
       <c r="I553" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1">
         <v>553</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>1111</v>
+        <v>345</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="E554" s="2">
-        <v>170070</v>
+        <v>14757</v>
       </c>
       <c r="F554" s="2">
-        <v>170070</v>
+        <v>14757</v>
       </c>
       <c r="G554" s="2">
-        <v>168435</v>
+        <v>14615</v>
       </c>
       <c r="H554" s="2">
-        <v>166800</v>
+        <v>14473</v>
       </c>
       <c r="I554" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
         <v>554</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>1111</v>
+        <v>345</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="E555" s="2">
-        <v>174928</v>
+        <v>110251</v>
       </c>
       <c r="F555" s="2">
-        <v>174928</v>
+        <v>110251</v>
       </c>
       <c r="G555" s="2">
-        <v>173246</v>
+        <v>109191</v>
       </c>
       <c r="H555" s="2">
-        <v>171564</v>
+        <v>108131</v>
       </c>
       <c r="I555" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
         <v>555</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>1111</v>
+        <v>345</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E556" s="2">
-        <v>46020</v>
+        <v>33919</v>
       </c>
       <c r="F556" s="2">
-        <v>46020</v>
+        <v>33919</v>
       </c>
       <c r="G556" s="2">
-        <v>45578</v>
+        <v>33592</v>
       </c>
       <c r="H556" s="2">
-        <v>45135</v>
+        <v>33266</v>
       </c>
       <c r="I556" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
         <v>556</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>1111</v>
+        <v>85</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E557" s="2">
-        <v>97968</v>
+        <v>64345</v>
       </c>
       <c r="F557" s="2">
-        <v>97968</v>
+        <v>64345</v>
       </c>
       <c r="G557" s="2">
-        <v>97026</v>
+        <v>63726</v>
       </c>
       <c r="H557" s="2">
-        <v>96084</v>
+        <v>63107</v>
       </c>
       <c r="I557" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1">
         <v>557</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>1111</v>
+        <v>85</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="E558" s="2">
-        <v>84941</v>
+        <v>13551</v>
       </c>
       <c r="F558" s="2">
-        <v>84941</v>
+        <v>13551</v>
       </c>
       <c r="G558" s="2">
-        <v>84124</v>
+        <v>13421</v>
       </c>
       <c r="H558" s="2">
-        <v>83307</v>
+        <v>13291</v>
       </c>
       <c r="I558" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1">
         <v>558</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>1124</v>
+        <v>85</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="E559" s="2">
-        <v>19344</v>
+        <v>119328</v>
       </c>
       <c r="F559" s="2">
-        <v>19344</v>
+        <v>119328</v>
       </c>
       <c r="G559" s="2">
-        <v>19158</v>
+        <v>118180</v>
       </c>
       <c r="H559" s="2">
-        <v>18972</v>
+        <v>117033</v>
       </c>
       <c r="I559" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1">
         <v>559</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>1124</v>
+        <v>85</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="E560" s="2">
-        <v>166801</v>
+        <v>34261</v>
       </c>
       <c r="F560" s="2">
-        <v>166801</v>
+        <v>34261</v>
       </c>
       <c r="G560" s="2">
-        <v>165198</v>
+        <v>33931</v>
       </c>
       <c r="H560" s="2">
-        <v>163594</v>
+        <v>33602</v>
       </c>
       <c r="I560" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1">
         <v>560</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1124</v>
+        <v>104</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="E561" s="2">
-        <v>45158</v>
+        <v>16031</v>
       </c>
       <c r="F561" s="2">
-        <v>45158</v>
+        <v>16031</v>
       </c>
       <c r="G561" s="2">
-        <v>44724</v>
+        <v>15876</v>
       </c>
       <c r="H561" s="2">
-        <v>44289</v>
+        <v>15722</v>
       </c>
       <c r="I561" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1">
         <v>561</v>
       </c>
       <c r="B562" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>1124</v>
+        <v>104</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="E562" s="2">
-        <v>83352</v>
+        <v>170700</v>
       </c>
       <c r="F562" s="2">
-        <v>83352</v>
+        <v>170700</v>
       </c>
       <c r="G562" s="2">
-        <v>82550</v>
+        <v>169059</v>
       </c>
       <c r="H562" s="2">
-        <v>81749</v>
+        <v>167418</v>
       </c>
       <c r="I562" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1">
         <v>562</v>
       </c>
       <c r="B563" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>10</v>
+        <v>1084</v>
       </c>
       <c r="D563" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="E563" s="2">
-        <v>6765</v>
+        <v>1437513</v>
       </c>
       <c r="F563" s="2">
-        <v>6765</v>
+        <v>1437513</v>
       </c>
       <c r="G563" s="2">
-        <v>6700</v>
+        <v>1423691</v>
       </c>
       <c r="H563" s="2">
-        <v>6635</v>
+        <v>1409868</v>
       </c>
       <c r="I563" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
         <v>563</v>
       </c>
       <c r="B564" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>10</v>
+        <v>1084</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="E564" s="2">
-        <v>58266</v>
+        <v>19818</v>
       </c>
       <c r="F564" s="2">
-        <v>58266</v>
+        <v>19818</v>
       </c>
       <c r="G564" s="2">
-        <v>57706</v>
+        <v>19628</v>
       </c>
       <c r="H564" s="2">
-        <v>57146</v>
+        <v>19437</v>
       </c>
       <c r="I564" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
         <v>564</v>
       </c>
       <c r="B565" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>349</v>
+        <v>1084</v>
       </c>
       <c r="D565" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="E565" s="2">
-        <v>59441</v>
+        <v>1916674</v>
       </c>
       <c r="F565" s="2">
-        <v>59441</v>
+        <v>1916674</v>
       </c>
       <c r="G565" s="2">
-        <v>58870</v>
+        <v>1898245</v>
       </c>
       <c r="H565" s="2">
-        <v>58298</v>
+        <v>1879815</v>
       </c>
       <c r="I565" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1">
         <v>565</v>
       </c>
       <c r="B566" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>349</v>
+        <v>104</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="E566" s="2">
-        <v>14757</v>
+        <v>337280</v>
       </c>
       <c r="F566" s="2">
-        <v>14757</v>
+        <v>337280</v>
       </c>
       <c r="G566" s="2">
-        <v>14615</v>
+        <v>334037</v>
       </c>
       <c r="H566" s="2">
-        <v>14473</v>
+        <v>330794</v>
       </c>
       <c r="I566" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
         <v>566</v>
       </c>
       <c r="B567" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>349</v>
+        <v>104</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="E567" s="2">
-        <v>110251</v>
+        <v>4191</v>
       </c>
       <c r="F567" s="2">
-        <v>110251</v>
+        <v>4191</v>
       </c>
       <c r="G567" s="2">
-        <v>109191</v>
+        <v>4151</v>
       </c>
       <c r="H567" s="2">
-        <v>108131</v>
+        <v>4111</v>
       </c>
       <c r="I567" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
         <v>567</v>
       </c>
       <c r="B568" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>349</v>
+        <v>104</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="E568" s="2">
-        <v>33919</v>
+        <v>665706</v>
       </c>
       <c r="F568" s="2">
-        <v>33919</v>
+        <v>665706</v>
       </c>
       <c r="G568" s="2">
-        <v>33592</v>
+        <v>659305</v>
       </c>
       <c r="H568" s="2">
-        <v>33266</v>
+        <v>652904</v>
       </c>
       <c r="I568" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1">
         <v>568</v>
       </c>
       <c r="B569" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="D569" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="E569" s="2">
-        <v>64345</v>
+        <v>9212</v>
       </c>
       <c r="F569" s="2">
-        <v>64345</v>
+        <v>9212</v>
       </c>
       <c r="G569" s="2">
-        <v>63726</v>
+        <v>9124</v>
       </c>
       <c r="H569" s="2">
-        <v>63107</v>
+        <v>9035</v>
       </c>
       <c r="I569" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1">
         <v>569</v>
       </c>
       <c r="B570" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>89</v>
+        <v>1084</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="E570" s="2">
-        <v>12605</v>
+        <v>57527</v>
       </c>
       <c r="F570" s="2">
-        <v>12605</v>
+        <v>57527</v>
       </c>
       <c r="G570" s="2">
-        <v>12484</v>
+        <v>56973</v>
       </c>
       <c r="H570" s="2">
-        <v>12362</v>
+        <v>56420</v>
       </c>
       <c r="I570" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1">
         <v>570</v>
       </c>
       <c r="B571" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="E571" s="2">
-        <v>119328</v>
+        <v>101708</v>
       </c>
       <c r="F571" s="2">
-        <v>119328</v>
+        <v>101708</v>
       </c>
       <c r="G571" s="2">
-        <v>118180</v>
+        <v>100730</v>
       </c>
       <c r="H571" s="2">
-        <v>117033</v>
+        <v>99752</v>
       </c>
       <c r="I571" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1">
         <v>571</v>
       </c>
       <c r="B572" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="E572" s="2">
-        <v>34261</v>
+        <v>1031039</v>
       </c>
       <c r="F572" s="2">
-        <v>34261</v>
+        <v>1031039</v>
       </c>
       <c r="G572" s="2">
-        <v>33931</v>
+        <v>1021126</v>
       </c>
       <c r="H572" s="2">
-        <v>33602</v>
+        <v>1011212</v>
       </c>
       <c r="I572" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="1">
         <v>572</v>
       </c>
       <c r="B573" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="E573" s="2">
-        <v>16031</v>
+        <v>136706</v>
       </c>
       <c r="F573" s="2">
-        <v>16031</v>
+        <v>136706</v>
       </c>
       <c r="G573" s="2">
-        <v>15876</v>
+        <v>135391</v>
       </c>
       <c r="H573" s="2">
-        <v>15722</v>
+        <v>134077</v>
       </c>
       <c r="I573" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="1">
         <v>573</v>
       </c>
       <c r="B574" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="E574" s="2">
-        <v>170700</v>
+        <v>27389</v>
       </c>
       <c r="F574" s="2">
-        <v>170700</v>
+        <v>27389</v>
       </c>
       <c r="G574" s="2">
-        <v>169059</v>
+        <v>27126</v>
       </c>
       <c r="H574" s="2">
-        <v>167418</v>
+        <v>26863</v>
       </c>
       <c r="I574" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="1">
         <v>574</v>
       </c>
       <c r="B575" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>108</v>
+        <v>447</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="E575" s="2">
-        <v>337280</v>
+        <v>345090</v>
       </c>
       <c r="F575" s="2">
-        <v>337280</v>
+        <v>345090</v>
       </c>
       <c r="G575" s="2">
-        <v>334037</v>
+        <v>341772</v>
       </c>
       <c r="H575" s="2">
-        <v>330794</v>
+        <v>338453</v>
       </c>
       <c r="I575" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="1">
         <v>575</v>
       </c>
       <c r="B576" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>108</v>
+        <v>447</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="E576" s="2">
-        <v>4609</v>
+        <v>46041</v>
       </c>
       <c r="F576" s="2">
-        <v>4609</v>
+        <v>46041</v>
       </c>
       <c r="G576" s="2">
-        <v>4565</v>
+        <v>45598</v>
       </c>
       <c r="H576" s="2">
-        <v>4521</v>
+        <v>45155</v>
       </c>
       <c r="I576" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1">
         <v>576</v>
       </c>
       <c r="B577" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>108</v>
+        <v>447</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="E577" s="2">
-        <v>665706</v>
+        <v>460221</v>
       </c>
       <c r="F577" s="2">
-        <v>665706</v>
+        <v>460221</v>
       </c>
       <c r="G577" s="2">
-        <v>659305</v>
+        <v>455796</v>
       </c>
       <c r="H577" s="2">
-        <v>652904</v>
+        <v>451370</v>
       </c>
       <c r="I577" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1">
         <v>577</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>108</v>
+        <v>447</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="E578" s="2">
-        <v>9212</v>
+        <v>92338</v>
       </c>
       <c r="F578" s="2">
-        <v>9212</v>
+        <v>92338</v>
       </c>
       <c r="G578" s="2">
-        <v>9124</v>
+        <v>91451</v>
       </c>
       <c r="H578" s="2">
-        <v>9035</v>
+        <v>90563</v>
       </c>
       <c r="I578" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="1">
         <v>578</v>
       </c>
       <c r="B579" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>108</v>
+        <v>447</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="E579" s="2">
-        <v>101596</v>
+        <v>922963</v>
       </c>
       <c r="F579" s="2">
-        <v>101596</v>
+        <v>922963</v>
       </c>
       <c r="G579" s="2">
-        <v>100619</v>
+        <v>914088</v>
       </c>
       <c r="H579" s="2">
-        <v>99642</v>
+        <v>905213</v>
       </c>
       <c r="I579" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="1">
         <v>579</v>
       </c>
       <c r="B580" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>108</v>
+        <v>447</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="E580" s="2">
-        <v>1030927</v>
+        <v>115393</v>
       </c>
       <c r="F580" s="2">
-        <v>1030927</v>
+        <v>115393</v>
       </c>
       <c r="G580" s="2">
-        <v>1021014</v>
+        <v>114284</v>
       </c>
       <c r="H580" s="2">
-        <v>1011102</v>
+        <v>113174</v>
       </c>
       <c r="I580" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="1">
         <v>580</v>
       </c>
       <c r="B581" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>108</v>
+        <v>447</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="E581" s="2">
-        <v>137092</v>
+        <v>13872</v>
       </c>
       <c r="F581" s="2">
-        <v>137092</v>
+        <v>13872</v>
       </c>
       <c r="G581" s="2">
-        <v>135774</v>
+        <v>13738</v>
       </c>
       <c r="H581" s="2">
-        <v>134455</v>
+        <v>13605</v>
       </c>
       <c r="I581" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="1">
         <v>581</v>
       </c>
       <c r="B582" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>108</v>
+        <v>447</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="E582" s="2">
-        <v>27487</v>
+        <v>138495</v>
       </c>
       <c r="F582" s="2">
-        <v>27487</v>
+        <v>138495</v>
       </c>
       <c r="G582" s="2">
-        <v>27223</v>
+        <v>137163</v>
       </c>
       <c r="H582" s="2">
-        <v>26959</v>
+        <v>135831</v>
       </c>
       <c r="I582" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="1">
         <v>582</v>
       </c>
       <c r="B583" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>468</v>
+        <v>447</v>
       </c>
       <c r="D583" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="E583" s="2">
-        <v>345090</v>
+        <v>23065</v>
       </c>
       <c r="F583" s="2">
-        <v>345090</v>
+        <v>23065</v>
       </c>
       <c r="G583" s="2">
-        <v>341772</v>
+        <v>22843</v>
       </c>
       <c r="H583" s="2">
-        <v>338453</v>
+        <v>22622</v>
       </c>
       <c r="I583" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="1">
         <v>583</v>
       </c>
       <c r="B584" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>468</v>
+        <v>447</v>
       </c>
       <c r="D584" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="E584" s="2">
-        <v>46041</v>
+        <v>230760</v>
       </c>
       <c r="F584" s="2">
-        <v>46041</v>
+        <v>230760</v>
       </c>
       <c r="G584" s="2">
-        <v>45598</v>
+        <v>228542</v>
       </c>
       <c r="H584" s="2">
-        <v>45155</v>
+        <v>226323</v>
       </c>
       <c r="I584" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1">
         <v>584</v>
       </c>
       <c r="B585" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>468</v>
+        <v>447</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="E585" s="2">
-        <v>460221</v>
+        <v>2303029</v>
       </c>
       <c r="F585" s="2">
-        <v>460221</v>
+        <v>2303029</v>
       </c>
       <c r="G585" s="2">
-        <v>455796</v>
+        <v>2280885</v>
       </c>
       <c r="H585" s="2">
-        <v>451370</v>
+        <v>2258740</v>
       </c>
       <c r="I585" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1">
         <v>585</v>
       </c>
       <c r="B586" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>468</v>
+        <v>447</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="E586" s="2">
-        <v>92338</v>
+        <v>18106</v>
       </c>
       <c r="F586" s="2">
-        <v>92338</v>
+        <v>18106</v>
       </c>
       <c r="G586" s="2">
-        <v>91451</v>
+        <v>17932</v>
       </c>
       <c r="H586" s="2">
-        <v>90563</v>
+        <v>17758</v>
       </c>
       <c r="I586" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1">
         <v>586</v>
       </c>
       <c r="B587" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>468</v>
+        <v>447</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="E587" s="2">
-        <v>922963</v>
+        <v>198842</v>
       </c>
       <c r="F587" s="2">
-        <v>922963</v>
+        <v>198842</v>
       </c>
       <c r="G587" s="2">
-        <v>914088</v>
+        <v>196930</v>
       </c>
       <c r="H587" s="2">
-        <v>905213</v>
+        <v>195018</v>
       </c>
       <c r="I587" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1">
         <v>587</v>
       </c>
       <c r="B588" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>468</v>
+        <v>447</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="E588" s="2">
-        <v>115393</v>
+        <v>59666</v>
       </c>
       <c r="F588" s="2">
-        <v>115393</v>
+        <v>59666</v>
       </c>
       <c r="G588" s="2">
-        <v>114284</v>
+        <v>59092</v>
       </c>
       <c r="H588" s="2">
-        <v>113174</v>
+        <v>58518</v>
       </c>
       <c r="I588" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" s="1">
         <v>588</v>
       </c>
       <c r="B589" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>468</v>
+        <v>447</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="E589" s="2">
-        <v>13872</v>
+        <v>99222</v>
       </c>
       <c r="F589" s="2">
-        <v>13872</v>
+        <v>99222</v>
       </c>
       <c r="G589" s="2">
-        <v>13738</v>
+        <v>98268</v>
       </c>
       <c r="H589" s="2">
-        <v>13605</v>
+        <v>97314</v>
       </c>
       <c r="I589" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" s="1">
         <v>589</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>468</v>
+        <v>447</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1187</v>
       </c>
       <c r="E590" s="2">
-        <v>138495</v>
+        <v>36520</v>
       </c>
       <c r="F590" s="2">
-        <v>138495</v>
+        <v>36520</v>
       </c>
       <c r="G590" s="2">
-        <v>137163</v>
+        <v>36168</v>
       </c>
       <c r="H590" s="2">
-        <v>135831</v>
+        <v>35817</v>
       </c>
       <c r="I590" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" s="1">
         <v>590</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>468</v>
+        <v>1189</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="E591" s="2">
-        <v>23065</v>
+        <v>274560</v>
       </c>
       <c r="F591" s="2">
-        <v>23065</v>
+        <v>274560</v>
       </c>
       <c r="G591" s="2">
-        <v>22843</v>
+        <v>271920</v>
       </c>
       <c r="H591" s="2">
-        <v>22622</v>
+        <v>269280</v>
       </c>
       <c r="I591" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" s="1">
         <v>591</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>468</v>
+        <v>1189</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="E592" s="2">
-        <v>230760</v>
+        <v>46696</v>
       </c>
       <c r="F592" s="2">
-        <v>230760</v>
+        <v>46696</v>
       </c>
       <c r="G592" s="2">
-        <v>228542</v>
+        <v>46247</v>
       </c>
       <c r="H592" s="2">
-        <v>226323</v>
+        <v>45798</v>
       </c>
       <c r="I592" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" s="1">
         <v>592</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>468</v>
+        <v>1189</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="E593" s="2">
-        <v>2303029</v>
+        <v>457600</v>
       </c>
       <c r="F593" s="2">
-        <v>2303029</v>
+        <v>457600</v>
       </c>
       <c r="G593" s="2">
-        <v>2280885</v>
+        <v>453200</v>
       </c>
       <c r="H593" s="2">
-        <v>2258740</v>
+        <v>448800</v>
       </c>
       <c r="I593" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" s="1">
         <v>593</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>468</v>
+        <v>1189</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="E594" s="2">
-        <v>20555</v>
+        <v>8430</v>
       </c>
       <c r="F594" s="2">
-        <v>20555</v>
+        <v>8430</v>
       </c>
       <c r="G594" s="2">
-        <v>20357</v>
+        <v>8349</v>
       </c>
       <c r="H594" s="2">
-        <v>20159</v>
+        <v>8268</v>
       </c>
       <c r="I594" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" s="1">
         <v>594</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>468</v>
+        <v>1189</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="E595" s="2">
-        <v>198842</v>
+        <v>84552</v>
       </c>
       <c r="F595" s="2">
-        <v>198842</v>
+        <v>84552</v>
       </c>
       <c r="G595" s="2">
-        <v>196930</v>
+        <v>83739</v>
       </c>
       <c r="H595" s="2">
-        <v>195018</v>
+        <v>82926</v>
       </c>
       <c r="I595" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" s="1">
         <v>595</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>468</v>
+        <v>1189</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="E596" s="2">
-        <v>59666</v>
+        <v>938095</v>
       </c>
       <c r="F596" s="2">
-        <v>59666</v>
+        <v>938095</v>
       </c>
       <c r="G596" s="2">
-        <v>59092</v>
+        <v>929074</v>
       </c>
       <c r="H596" s="2">
-        <v>58518</v>
+        <v>920054</v>
       </c>
       <c r="I596" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1">
         <v>596</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>468</v>
+        <v>1189</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="E597" s="2">
-        <v>99222</v>
+        <v>16910</v>
       </c>
       <c r="F597" s="2">
-        <v>99222</v>
+        <v>16910</v>
       </c>
       <c r="G597" s="2">
-        <v>98268</v>
+        <v>16748</v>
       </c>
       <c r="H597" s="2">
-        <v>97314</v>
+        <v>16585</v>
       </c>
       <c r="I597" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1">
         <v>597</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>468</v>
+        <v>1189</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="E598" s="2">
-        <v>35012</v>
+        <v>183040</v>
       </c>
       <c r="F598" s="2">
-        <v>35012</v>
+        <v>183040</v>
       </c>
       <c r="G598" s="2">
-        <v>34675</v>
+        <v>181280</v>
       </c>
       <c r="H598" s="2">
-        <v>34338</v>
+        <v>179520</v>
       </c>
       <c r="I598" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1">
         <v>598</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>1205</v>
+        <v>487</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="E599" s="2">
-        <v>276744</v>
+        <v>148893</v>
       </c>
       <c r="F599" s="2">
-        <v>276744</v>
+        <v>148893</v>
       </c>
       <c r="G599" s="2">
-        <v>274083</v>
+        <v>147461</v>
       </c>
       <c r="H599" s="2">
-        <v>271422</v>
+        <v>146029</v>
       </c>
       <c r="I599" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" s="1">
         <v>599</v>
       </c>
       <c r="B600" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1205</v>
+        <v>487</v>
       </c>
       <c r="D600" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="E600" s="2">
-        <v>46826</v>
+        <v>66546</v>
       </c>
       <c r="F600" s="2">
-        <v>46826</v>
+        <v>66546</v>
       </c>
       <c r="G600" s="2">
-        <v>46376</v>
+        <v>65907</v>
       </c>
       <c r="H600" s="2">
-        <v>45926</v>
+        <v>65267</v>
       </c>
       <c r="I600" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" s="1">
         <v>600</v>
       </c>
       <c r="B601" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1205</v>
+        <v>487</v>
       </c>
       <c r="D601" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="E601" s="2">
-        <v>461240</v>
+        <v>13493</v>
       </c>
       <c r="F601" s="2">
-        <v>461240</v>
+        <v>13493</v>
       </c>
       <c r="G601" s="2">
-        <v>456805</v>
+        <v>13363</v>
       </c>
       <c r="H601" s="2">
-        <v>452370</v>
+        <v>13233</v>
       </c>
       <c r="I601" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1">
         <v>601</v>
       </c>
       <c r="B602" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1205</v>
+        <v>487</v>
       </c>
       <c r="D602" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="E602" s="2">
-        <v>9188</v>
+        <v>66560</v>
       </c>
       <c r="F602" s="2">
-        <v>9188</v>
+        <v>66560</v>
       </c>
       <c r="G602" s="2">
-        <v>9100</v>
+        <v>65920</v>
       </c>
       <c r="H602" s="2">
-        <v>9012</v>
+        <v>65280</v>
       </c>
       <c r="I602" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1">
         <v>602</v>
       </c>
       <c r="B603" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>1205</v>
+        <v>487</v>
       </c>
       <c r="D603" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="E603" s="2">
-        <v>92768</v>
+        <v>146381</v>
       </c>
       <c r="F603" s="2">
-        <v>92768</v>
+        <v>146381</v>
       </c>
       <c r="G603" s="2">
-        <v>91876</v>
+        <v>144974</v>
       </c>
       <c r="H603" s="2">
-        <v>90984</v>
+        <v>143566</v>
       </c>
       <c r="I603" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" s="1">
         <v>603</v>
       </c>
       <c r="B604" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1205</v>
+        <v>487</v>
       </c>
       <c r="D604" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="E604" s="2">
-        <v>938095</v>
+        <v>13312</v>
       </c>
       <c r="F604" s="2">
-        <v>938095</v>
+        <v>13312</v>
       </c>
       <c r="G604" s="2">
-        <v>929074</v>
+        <v>13184</v>
       </c>
       <c r="H604" s="2">
-        <v>920054</v>
+        <v>13056</v>
       </c>
       <c r="I604" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" s="1">
         <v>604</v>
       </c>
       <c r="B605" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1205</v>
+        <v>487</v>
       </c>
       <c r="D605" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="E605" s="2">
-        <v>18554</v>
+        <v>48981</v>
       </c>
       <c r="F605" s="2">
-        <v>18554</v>
+        <v>48981</v>
       </c>
       <c r="G605" s="2">
-        <v>18375</v>
+        <v>48510</v>
       </c>
       <c r="H605" s="2">
-        <v>18197</v>
+        <v>48039</v>
       </c>
       <c r="I605" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1">
         <v>605</v>
       </c>
       <c r="B606" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>1205</v>
+        <v>487</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>1220</v>
       </c>
       <c r="E606" s="2">
-        <v>184496</v>
+        <v>81466</v>
       </c>
       <c r="F606" s="2">
-        <v>184496</v>
+        <v>81466</v>
       </c>
       <c r="G606" s="2">
-        <v>182722</v>
+        <v>80683</v>
       </c>
       <c r="H606" s="2">
-        <v>180948</v>
+        <v>79900</v>
       </c>
       <c r="I606" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1">
         <v>606</v>
       </c>
       <c r="B607" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="C607" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D607" s="1" t="s">
         <v>1222</v>
       </c>
-      <c r="D607" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E607" s="2">
-        <v>21720</v>
+        <v>16524</v>
       </c>
       <c r="F607" s="2">
-        <v>21720</v>
+        <v>16524</v>
       </c>
       <c r="G607" s="2">
-        <v>21512</v>
+        <v>16365</v>
       </c>
       <c r="H607" s="2">
-        <v>21303</v>
+        <v>16206</v>
       </c>
       <c r="I607" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" s="1">
         <v>607</v>
       </c>
       <c r="B608" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C608" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D608" s="1" t="s">
         <v>1224</v>
       </c>
-      <c r="C608" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E608" s="2">
-        <v>16520</v>
+        <v>167810</v>
       </c>
       <c r="F608" s="2">
-        <v>16520</v>
+        <v>167810</v>
       </c>
       <c r="G608" s="2">
-        <v>16362</v>
+        <v>166197</v>
       </c>
       <c r="H608" s="2">
-        <v>16203</v>
+        <v>164583</v>
       </c>
       <c r="I608" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" s="1">
         <v>608</v>
       </c>
       <c r="B609" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C609" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D609" s="1" t="s">
         <v>1226</v>
       </c>
-      <c r="C609" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E609" s="2">
-        <v>104936</v>
+        <v>83538</v>
       </c>
       <c r="F609" s="2">
-        <v>104936</v>
+        <v>83538</v>
       </c>
       <c r="G609" s="2">
-        <v>103927</v>
+        <v>82735</v>
       </c>
       <c r="H609" s="2">
-        <v>102918</v>
+        <v>81932</v>
       </c>
       <c r="I609" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" s="1">
         <v>609</v>
       </c>
       <c r="B610" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C610" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D610" s="1" t="s">
         <v>1228</v>
       </c>
-      <c r="C610" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E610" s="2">
-        <v>11315</v>
+        <v>162032</v>
       </c>
       <c r="F610" s="2">
-        <v>11315</v>
+        <v>162032</v>
       </c>
       <c r="G610" s="2">
-        <v>11206</v>
+        <v>160474</v>
       </c>
       <c r="H610" s="2">
-        <v>11098</v>
+        <v>158916</v>
       </c>
       <c r="I610" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" s="1">
         <v>610</v>
       </c>
       <c r="B611" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C611" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D611" s="1" t="s">
         <v>1230</v>
       </c>
-      <c r="C611" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E611" s="2">
-        <v>98878</v>
+        <v>16945</v>
       </c>
       <c r="F611" s="2">
-        <v>98878</v>
+        <v>16945</v>
       </c>
       <c r="G611" s="2">
-        <v>97927</v>
+        <v>16782</v>
       </c>
       <c r="H611" s="2">
-        <v>96977</v>
+        <v>16619</v>
       </c>
       <c r="I611" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1">
         <v>611</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1234</v>
+        <v>1232</v>
       </c>
       <c r="E612" s="2">
-        <v>93678</v>
+        <v>280800</v>
       </c>
       <c r="F612" s="2">
-        <v>93678</v>
+        <v>280800</v>
       </c>
       <c r="G612" s="2">
-        <v>92777</v>
+        <v>278100</v>
       </c>
       <c r="H612" s="2">
-        <v>91877</v>
+        <v>275400</v>
       </c>
       <c r="I612" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1">
         <v>612</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1235</v>
+        <v>1233</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1236</v>
+        <v>1234</v>
       </c>
       <c r="E613" s="2">
-        <v>88478</v>
+        <v>234054</v>
       </c>
       <c r="F613" s="2">
-        <v>88478</v>
+        <v>234054</v>
       </c>
       <c r="G613" s="2">
-        <v>87627</v>
+        <v>231804</v>
       </c>
       <c r="H613" s="2">
-        <v>86777</v>
+        <v>229553</v>
       </c>
       <c r="I613" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1">
         <v>613</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1237</v>
+        <v>1235</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="E614" s="2">
-        <v>83278</v>
+        <v>37425</v>
       </c>
       <c r="F614" s="2">
-        <v>83278</v>
+        <v>37425</v>
       </c>
       <c r="G614" s="2">
-        <v>82477</v>
+        <v>37066</v>
       </c>
       <c r="H614" s="2">
-        <v>81677</v>
+        <v>36706</v>
       </c>
       <c r="I614" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1">
         <v>614</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1239</v>
+        <v>1237</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="E615" s="2">
-        <v>78078</v>
+        <v>361420</v>
       </c>
       <c r="F615" s="2">
-        <v>78078</v>
+        <v>361420</v>
       </c>
       <c r="G615" s="2">
-        <v>77327</v>
+        <v>357945</v>
       </c>
       <c r="H615" s="2">
-        <v>76577</v>
+        <v>354469</v>
       </c>
       <c r="I615" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1">
         <v>615</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1241</v>
+        <v>1239</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="E616" s="2">
-        <v>72878</v>
+        <v>39031</v>
       </c>
       <c r="F616" s="2">
-        <v>72878</v>
+        <v>39031</v>
       </c>
       <c r="G616" s="2">
-        <v>72177</v>
+        <v>38656</v>
       </c>
       <c r="H616" s="2">
-        <v>71477</v>
+        <v>38281</v>
       </c>
       <c r="I616" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1">
         <v>616</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="E617" s="2">
-        <v>62478</v>
+        <v>380506</v>
       </c>
       <c r="F617" s="2">
-        <v>62478</v>
+        <v>380506</v>
       </c>
       <c r="G617" s="2">
-        <v>61877</v>
+        <v>376847</v>
       </c>
       <c r="H617" s="2">
-        <v>61277</v>
+        <v>373188</v>
       </c>
       <c r="I617" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1">
         <v>617</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1246</v>
+        <v>1244</v>
       </c>
       <c r="E618" s="2">
-        <v>67678</v>
+        <v>437446</v>
       </c>
       <c r="F618" s="2">
-        <v>67678</v>
+        <v>437446</v>
       </c>
       <c r="G618" s="2">
-        <v>67027</v>
+        <v>433240</v>
       </c>
       <c r="H618" s="2">
-        <v>66377</v>
+        <v>429033</v>
       </c>
       <c r="I618" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1">
         <v>618</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>1247</v>
+        <v>1245</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1248</v>
+        <v>1246</v>
       </c>
       <c r="E619" s="2">
-        <v>5257</v>
+        <v>58453</v>
       </c>
       <c r="F619" s="2">
-        <v>5257</v>
+        <v>58453</v>
       </c>
       <c r="G619" s="2">
-        <v>5207</v>
+        <v>57891</v>
       </c>
       <c r="H619" s="2">
-        <v>5156</v>
+        <v>57329</v>
       </c>
       <c r="I619" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1">
         <v>619</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>1249</v>
+        <v>1247</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1250</v>
+        <v>1248</v>
       </c>
       <c r="E620" s="2">
-        <v>57278</v>
+        <v>624096</v>
       </c>
       <c r="F620" s="2">
-        <v>57278</v>
+        <v>624096</v>
       </c>
       <c r="G620" s="2">
-        <v>56727</v>
+        <v>618095</v>
       </c>
       <c r="H620" s="2">
-        <v>56177</v>
+        <v>612094</v>
       </c>
       <c r="I620" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1">
         <v>620</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1251</v>
+        <v>1249</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="E621" s="2">
-        <v>52078</v>
+        <v>78028</v>
       </c>
       <c r="F621" s="2">
-        <v>52078</v>
+        <v>78028</v>
       </c>
       <c r="G621" s="2">
-        <v>51577</v>
+        <v>77278</v>
       </c>
       <c r="H621" s="2">
-        <v>51077</v>
+        <v>76528</v>
       </c>
       <c r="I621" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1">
         <v>621</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1254</v>
+        <v>1252</v>
       </c>
       <c r="E622" s="2">
-        <v>46878</v>
+        <v>780112</v>
       </c>
       <c r="F622" s="2">
-        <v>46878</v>
+        <v>780112</v>
       </c>
       <c r="G622" s="2">
-        <v>46427</v>
+        <v>772611</v>
       </c>
       <c r="H622" s="2">
-        <v>45977</v>
+        <v>765110</v>
       </c>
       <c r="I622" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1">
         <v>622</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>1256</v>
+        <v>1254</v>
       </c>
       <c r="E623" s="2">
-        <v>41678</v>
+        <v>97458</v>
       </c>
       <c r="F623" s="2">
-        <v>41678</v>
+        <v>97458</v>
       </c>
       <c r="G623" s="2">
-        <v>41277</v>
+        <v>96521</v>
       </c>
       <c r="H623" s="2">
-        <v>40877</v>
+        <v>95584</v>
       </c>
       <c r="I623" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624" s="1">
         <v>623</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>1257</v>
+        <v>1255</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1258</v>
+        <v>1256</v>
       </c>
       <c r="E624" s="2">
-        <v>31278</v>
+        <v>117040</v>
       </c>
       <c r="F624" s="2">
-        <v>31278</v>
+        <v>117040</v>
       </c>
       <c r="G624" s="2">
-        <v>30977</v>
+        <v>115914</v>
       </c>
       <c r="H624" s="2">
-        <v>30677</v>
+        <v>114789</v>
       </c>
       <c r="I624" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1">
         <v>624</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1259</v>
+        <v>1257</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1260</v>
+        <v>1258</v>
       </c>
       <c r="E625" s="2">
-        <v>36478</v>
+        <v>1161063</v>
       </c>
       <c r="F625" s="2">
-        <v>36478</v>
+        <v>1161063</v>
       </c>
       <c r="G625" s="2">
-        <v>36127</v>
+        <v>1149899</v>
       </c>
       <c r="H625" s="2">
-        <v>35777</v>
+        <v>1138735</v>
       </c>
       <c r="I625" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1">
         <v>625</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1262</v>
+        <v>1260</v>
       </c>
       <c r="E626" s="2">
-        <v>26062</v>
+        <v>136531</v>
       </c>
       <c r="F626" s="2">
-        <v>26062</v>
+        <v>136531</v>
       </c>
       <c r="G626" s="2">
-        <v>25812</v>
+        <v>135218</v>
       </c>
       <c r="H626" s="2">
-        <v>25561</v>
+        <v>133906</v>
       </c>
       <c r="I626" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627" s="1">
         <v>626</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1263</v>
+        <v>1261</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1264</v>
+        <v>1262</v>
       </c>
       <c r="E627" s="2">
-        <v>20862</v>
+        <v>156044</v>
       </c>
       <c r="F627" s="2">
-        <v>20862</v>
+        <v>156044</v>
       </c>
       <c r="G627" s="2">
-        <v>20662</v>
+        <v>154543</v>
       </c>
       <c r="H627" s="2">
-        <v>20461</v>
+        <v>153043</v>
       </c>
       <c r="I627" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628" s="1">
         <v>627</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>1265</v>
+        <v>1263</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1266</v>
+        <v>1264</v>
       </c>
       <c r="E628" s="2">
-        <v>104078</v>
+        <v>171351</v>
       </c>
       <c r="F628" s="2">
-        <v>104078</v>
+        <v>171351</v>
       </c>
       <c r="G628" s="2">
-        <v>103077</v>
+        <v>169704</v>
       </c>
       <c r="H628" s="2">
-        <v>102077</v>
+        <v>168056</v>
       </c>
       <c r="I628" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629" s="1">
         <v>628</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>1267</v>
+        <v>1265</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1268</v>
+        <v>1266</v>
       </c>
       <c r="E629" s="2">
-        <v>10457</v>
+        <v>19594</v>
       </c>
       <c r="F629" s="2">
-        <v>10457</v>
+        <v>19594</v>
       </c>
       <c r="G629" s="2">
-        <v>10357</v>
+        <v>19405</v>
       </c>
       <c r="H629" s="2">
-        <v>10256</v>
+        <v>19217</v>
       </c>
       <c r="I629" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1">
         <v>629</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1269</v>
+        <v>1267</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1231</v>
+        <v>487</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1270</v>
+        <v>1268</v>
       </c>
       <c r="E630" s="2">
-        <v>15662</v>
+        <v>195049</v>
       </c>
       <c r="F630" s="2">
-        <v>15662</v>
+        <v>195049</v>
       </c>
       <c r="G630" s="2">
-        <v>15512</v>
+        <v>193173</v>
       </c>
       <c r="H630" s="2">
-        <v>15361</v>
+        <v>191298</v>
       </c>
       <c r="I630" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1">
         <v>630</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>1271</v>
+        <v>1269</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1272</v>
+        <v>1270</v>
       </c>
       <c r="E631" s="2">
-        <v>26920</v>
+        <v>61663</v>
       </c>
       <c r="F631" s="2">
-        <v>26920</v>
+        <v>61663</v>
       </c>
       <c r="G631" s="2">
-        <v>26662</v>
+        <v>61070</v>
       </c>
       <c r="H631" s="2">
-        <v>26403</v>
+        <v>60477</v>
       </c>
       <c r="I631" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1">
         <v>631</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>1273</v>
+        <v>1271</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
       <c r="E632" s="2">
-        <v>32136</v>
+        <v>12460</v>
       </c>
       <c r="F632" s="2">
-        <v>32136</v>
+        <v>12460</v>
       </c>
       <c r="G632" s="2">
-        <v>31827</v>
+        <v>12340</v>
       </c>
       <c r="H632" s="2">
-        <v>31518</v>
+        <v>12221</v>
       </c>
       <c r="I632" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633" s="1">
         <v>632</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>1275</v>
+        <v>1273</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
       <c r="E633" s="2">
-        <v>37336</v>
+        <v>126349</v>
       </c>
       <c r="F633" s="2">
-        <v>37336</v>
+        <v>126349</v>
       </c>
       <c r="G633" s="2">
-        <v>36977</v>
+        <v>125134</v>
       </c>
       <c r="H633" s="2">
-        <v>36618</v>
+        <v>123919</v>
       </c>
       <c r="I633" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634" s="1">
         <v>633</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>1277</v>
+        <v>1275</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1278</v>
+        <v>1276</v>
       </c>
       <c r="E634" s="2">
-        <v>42536</v>
+        <v>61663</v>
       </c>
       <c r="F634" s="2">
-        <v>42536</v>
+        <v>61663</v>
       </c>
       <c r="G634" s="2">
-        <v>42127</v>
+        <v>61070</v>
       </c>
       <c r="H634" s="2">
-        <v>41718</v>
+        <v>60477</v>
       </c>
       <c r="I634" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635" s="1">
         <v>634</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>1279</v>
+        <v>1277</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1280</v>
+        <v>1278</v>
       </c>
       <c r="E635" s="2">
-        <v>47736</v>
+        <v>71133</v>
       </c>
       <c r="F635" s="2">
-        <v>47736</v>
+        <v>71133</v>
       </c>
       <c r="G635" s="2">
-        <v>47277</v>
+        <v>70449</v>
       </c>
       <c r="H635" s="2">
-        <v>46818</v>
+        <v>69765</v>
       </c>
       <c r="I635" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636" s="1">
         <v>635</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>1281</v>
+        <v>1279</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1282</v>
+        <v>1280</v>
       </c>
       <c r="E636" s="2">
-        <v>52936</v>
+        <v>2789</v>
       </c>
       <c r="F636" s="2">
-        <v>52936</v>
+        <v>2789</v>
       </c>
       <c r="G636" s="2">
-        <v>52427</v>
+        <v>2762</v>
       </c>
       <c r="H636" s="2">
-        <v>51918</v>
+        <v>2736</v>
       </c>
       <c r="I636" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1">
         <v>636</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>1283</v>
+        <v>1281</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
       <c r="E637" s="2">
-        <v>58136</v>
+        <v>27865</v>
       </c>
       <c r="F637" s="2">
-        <v>58136</v>
+        <v>27865</v>
       </c>
       <c r="G637" s="2">
-        <v>57577</v>
+        <v>27597</v>
       </c>
       <c r="H637" s="2">
-        <v>57018</v>
+        <v>27329</v>
       </c>
       <c r="I637" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1">
         <v>637</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>1285</v>
+        <v>1283</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1286</v>
+        <v>1284</v>
       </c>
       <c r="E638" s="2">
-        <v>6141</v>
+        <v>274994</v>
       </c>
       <c r="F638" s="2">
-        <v>6141</v>
+        <v>274994</v>
       </c>
       <c r="G638" s="2">
-        <v>6082</v>
+        <v>272350</v>
       </c>
       <c r="H638" s="2">
-        <v>6023</v>
+        <v>269705</v>
       </c>
       <c r="I638" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639" s="1">
         <v>638</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>1287</v>
+        <v>1285</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1288</v>
+        <v>1286</v>
       </c>
       <c r="E639" s="2">
-        <v>63336</v>
+        <v>5573</v>
       </c>
       <c r="F639" s="2">
-        <v>63336</v>
+        <v>5573</v>
       </c>
       <c r="G639" s="2">
-        <v>62727</v>
+        <v>5520</v>
       </c>
       <c r="H639" s="2">
-        <v>62118</v>
+        <v>5466</v>
       </c>
       <c r="I639" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1">
         <v>639</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>1289</v>
+        <v>1287</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>1290</v>
+        <v>1288</v>
       </c>
       <c r="E640" s="2">
-        <v>68536</v>
+        <v>55680</v>
       </c>
       <c r="F640" s="2">
-        <v>68536</v>
+        <v>55680</v>
       </c>
       <c r="G640" s="2">
-        <v>67877</v>
+        <v>55144</v>
       </c>
       <c r="H640" s="2">
-        <v>67218</v>
+        <v>54609</v>
       </c>
       <c r="I640" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1">
         <v>640</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>1291</v>
+        <v>1289</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1292</v>
+        <v>1290</v>
       </c>
       <c r="E641" s="2">
-        <v>73736</v>
+        <v>559197</v>
       </c>
       <c r="F641" s="2">
-        <v>73736</v>
+        <v>559197</v>
       </c>
       <c r="G641" s="2">
-        <v>73027</v>
+        <v>553820</v>
       </c>
       <c r="H641" s="2">
-        <v>72318</v>
+        <v>548443</v>
       </c>
       <c r="I641" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1">
         <v>641</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>1293</v>
+        <v>1291</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D642" s="1" t="s">
-        <v>1294</v>
+        <v>1292</v>
       </c>
       <c r="E642" s="2">
-        <v>78936</v>
+        <v>83544</v>
       </c>
       <c r="F642" s="2">
-        <v>78936</v>
+        <v>83544</v>
       </c>
       <c r="G642" s="2">
-        <v>78177</v>
+        <v>82741</v>
       </c>
       <c r="H642" s="2">
-        <v>77418</v>
+        <v>81938</v>
       </c>
       <c r="I642" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643" s="1">
         <v>642</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>1295</v>
+        <v>1293</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1296</v>
+        <v>1294</v>
       </c>
       <c r="E643" s="2">
-        <v>84136</v>
+        <v>1451</v>
       </c>
       <c r="F643" s="2">
-        <v>84136</v>
+        <v>1451</v>
       </c>
       <c r="G643" s="2">
-        <v>83327</v>
+        <v>1437</v>
       </c>
       <c r="H643" s="2">
-        <v>82518</v>
+        <v>1423</v>
       </c>
       <c r="I643" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644" s="1">
         <v>643</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>1297</v>
+        <v>1295</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D644" s="1" t="s">
-        <v>1298</v>
+        <v>1296</v>
       </c>
       <c r="E644" s="2">
-        <v>89336</v>
+        <v>13931</v>
       </c>
       <c r="F644" s="2">
-        <v>89336</v>
+        <v>13931</v>
       </c>
       <c r="G644" s="2">
-        <v>88477</v>
+        <v>13797</v>
       </c>
       <c r="H644" s="2">
-        <v>87618</v>
+        <v>13663</v>
       </c>
       <c r="I644" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1">
         <v>644</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>1299</v>
+        <v>1297</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D645" s="1" t="s">
-        <v>1300</v>
+        <v>1298</v>
       </c>
       <c r="E645" s="2">
-        <v>94536</v>
+        <v>139224</v>
       </c>
       <c r="F645" s="2">
-        <v>94536</v>
+        <v>139224</v>
       </c>
       <c r="G645" s="2">
-        <v>93627</v>
+        <v>137885</v>
       </c>
       <c r="H645" s="2">
-        <v>92718</v>
+        <v>136546</v>
       </c>
       <c r="I645" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1">
         <v>645</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>1301</v>
+        <v>1299</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>1222</v>
+        <v>487</v>
       </c>
       <c r="D646" s="1" t="s">
-        <v>1302</v>
+        <v>1300</v>
       </c>
       <c r="E646" s="2">
-        <v>99736</v>
+        <v>1374948</v>
       </c>
       <c r="F646" s="2">
-        <v>99736</v>
+        <v>1374948</v>
       </c>
       <c r="G646" s="2">
-        <v>98777</v>
+        <v>1361727</v>
       </c>
       <c r="H646" s="2">
-        <v>97818</v>
+        <v>1348506</v>
       </c>
       <c r="I646" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1">
         <v>646</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>1303</v>
+        <v>1301</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D647" s="1" t="s">
-        <v>1305</v>
+        <v>1302</v>
       </c>
       <c r="E647" s="2">
-        <v>104156</v>
+        <v>42398</v>
       </c>
       <c r="F647" s="2">
-        <v>104156</v>
+        <v>42398</v>
       </c>
       <c r="G647" s="2">
-        <v>103155</v>
+        <v>41990</v>
       </c>
       <c r="H647" s="2">
-        <v>102153</v>
+        <v>41582</v>
       </c>
       <c r="I647" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648" s="1">
         <v>647</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>1306</v>
+        <v>1303</v>
       </c>
       <c r="C648" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D648" s="1" t="s">
         <v>1304</v>
       </c>
-      <c r="D648" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E648" s="2">
-        <v>10535</v>
+        <v>70454</v>
       </c>
       <c r="F648" s="2">
-        <v>10535</v>
+        <v>70454</v>
       </c>
       <c r="G648" s="2">
-        <v>10434</v>
+        <v>69776</v>
       </c>
       <c r="H648" s="2">
-        <v>10333</v>
+        <v>69099</v>
       </c>
       <c r="I648" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1">
         <v>648</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>1308</v>
+        <v>1305</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D649" s="1" t="s">
-        <v>1309</v>
+        <v>1306</v>
       </c>
       <c r="E649" s="2">
-        <v>15740</v>
+        <v>14310</v>
       </c>
       <c r="F649" s="2">
-        <v>15740</v>
+        <v>14310</v>
       </c>
       <c r="G649" s="2">
-        <v>15589</v>
+        <v>14173</v>
       </c>
       <c r="H649" s="2">
-        <v>15438</v>
+        <v>14035</v>
       </c>
       <c r="I649" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1">
         <v>649</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>1310</v>
+        <v>1307</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>1311</v>
+        <v>1308</v>
       </c>
       <c r="E650" s="2">
-        <v>20940</v>
+        <v>142601</v>
       </c>
       <c r="F650" s="2">
-        <v>20940</v>
+        <v>142601</v>
       </c>
       <c r="G650" s="2">
-        <v>20739</v>
+        <v>141229</v>
       </c>
       <c r="H650" s="2">
-        <v>20538</v>
+        <v>139858</v>
       </c>
       <c r="I650" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1">
         <v>650</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>1312</v>
+        <v>1309</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D651" s="1" t="s">
-        <v>1313</v>
+        <v>1310</v>
       </c>
       <c r="E651" s="2">
-        <v>26140</v>
+        <v>316810</v>
       </c>
       <c r="F651" s="2">
-        <v>26140</v>
+        <v>316810</v>
       </c>
       <c r="G651" s="2">
-        <v>25889</v>
+        <v>313764</v>
       </c>
       <c r="H651" s="2">
-        <v>25638</v>
+        <v>310718</v>
       </c>
       <c r="I651" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652" s="1">
         <v>651</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>1314</v>
+        <v>1311</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D652" s="1" t="s">
-        <v>1315</v>
+        <v>1312</v>
       </c>
       <c r="E652" s="2">
-        <v>31356</v>
+        <v>4268</v>
       </c>
       <c r="F652" s="2">
-        <v>31356</v>
+        <v>4268</v>
       </c>
       <c r="G652" s="2">
-        <v>31055</v>
+        <v>4227</v>
       </c>
       <c r="H652" s="2">
-        <v>30753</v>
+        <v>4186</v>
       </c>
       <c r="I652" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653" s="1">
         <v>652</v>
       </c>
       <c r="B653" s="1" t="s">
-        <v>1316</v>
+        <v>1313</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D653" s="1" t="s">
-        <v>1317</v>
+        <v>1314</v>
       </c>
       <c r="E653" s="2">
-        <v>36556</v>
+        <v>42589</v>
       </c>
       <c r="F653" s="2">
-        <v>36556</v>
+        <v>42589</v>
       </c>
       <c r="G653" s="2">
-        <v>36205</v>
+        <v>42180</v>
       </c>
       <c r="H653" s="2">
-        <v>35853</v>
+        <v>41770</v>
       </c>
       <c r="I653" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654" s="1">
         <v>653</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>1318</v>
+        <v>1315</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D654" s="1" t="s">
-        <v>1319</v>
+        <v>1316</v>
       </c>
       <c r="E654" s="2">
-        <v>41756</v>
+        <v>403098</v>
       </c>
       <c r="F654" s="2">
-        <v>41756</v>
+        <v>403098</v>
       </c>
       <c r="G654" s="2">
-        <v>41355</v>
+        <v>399222</v>
       </c>
       <c r="H654" s="2">
-        <v>40953</v>
+        <v>395346</v>
       </c>
       <c r="I654" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655" s="1">
         <v>654</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>1320</v>
+        <v>1317</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D655" s="1" t="s">
-        <v>1321</v>
+        <v>1318</v>
       </c>
       <c r="E655" s="2">
-        <v>46956</v>
+        <v>826556</v>
       </c>
       <c r="F655" s="2">
-        <v>46956</v>
+        <v>826556</v>
       </c>
       <c r="G655" s="2">
-        <v>46505</v>
+        <v>818608</v>
       </c>
       <c r="H655" s="2">
-        <v>46053</v>
+        <v>810660</v>
       </c>
       <c r="I655" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656" s="1">
         <v>655</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>1322</v>
+        <v>1319</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D656" s="1" t="s">
-        <v>1323</v>
+        <v>1320</v>
       </c>
       <c r="E656" s="2">
-        <v>52156</v>
+        <v>106725</v>
       </c>
       <c r="F656" s="2">
-        <v>52156</v>
+        <v>106725</v>
       </c>
       <c r="G656" s="2">
-        <v>51655</v>
+        <v>105699</v>
       </c>
       <c r="H656" s="2">
-        <v>51153</v>
+        <v>104672</v>
       </c>
       <c r="I656" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657" s="1">
         <v>656</v>
       </c>
       <c r="B657" s="1" t="s">
-        <v>1324</v>
+        <v>1321</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D657" s="1" t="s">
-        <v>1325</v>
+        <v>1322</v>
       </c>
       <c r="E657" s="2">
-        <v>57356</v>
+        <v>128028</v>
       </c>
       <c r="F657" s="2">
-        <v>57356</v>
+        <v>128028</v>
       </c>
       <c r="G657" s="2">
-        <v>56805</v>
+        <v>126797</v>
       </c>
       <c r="H657" s="2">
-        <v>56253</v>
+        <v>125566</v>
       </c>
       <c r="I657" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658" s="1">
         <v>657</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>1326</v>
+        <v>1323</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D658" s="1" t="s">
-        <v>1327</v>
+        <v>1324</v>
       </c>
       <c r="E658" s="2">
-        <v>5283</v>
+        <v>21271</v>
       </c>
       <c r="F658" s="2">
-        <v>5283</v>
+        <v>21271</v>
       </c>
       <c r="G658" s="2">
-        <v>5232</v>
+        <v>21067</v>
       </c>
       <c r="H658" s="2">
-        <v>5182</v>
+        <v>20862</v>
       </c>
       <c r="I658" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659" s="1">
         <v>658</v>
       </c>
       <c r="B659" s="1" t="s">
-        <v>1328</v>
+        <v>1325</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D659" s="1" t="s">
-        <v>1329</v>
+        <v>1326</v>
       </c>
       <c r="E659" s="2">
-        <v>62556</v>
+        <v>213378</v>
       </c>
       <c r="F659" s="2">
-        <v>62556</v>
+        <v>213378</v>
       </c>
       <c r="G659" s="2">
-        <v>61955</v>
+        <v>211326</v>
       </c>
       <c r="H659" s="2">
-        <v>61353</v>
+        <v>209274</v>
       </c>
       <c r="I659" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660" s="1">
         <v>659</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>1330</v>
+        <v>1327</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D660" s="1" t="s">
-        <v>1331</v>
+        <v>1328</v>
       </c>
       <c r="E660" s="2">
-        <v>67756</v>
+        <v>2061119</v>
       </c>
       <c r="F660" s="2">
-        <v>67756</v>
+        <v>2061119</v>
       </c>
       <c r="G660" s="2">
-        <v>67105</v>
+        <v>2041300</v>
       </c>
       <c r="H660" s="2">
-        <v>66453</v>
+        <v>2021482</v>
       </c>
       <c r="I660" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661" s="1">
         <v>660</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>1332</v>
+        <v>1329</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D661" s="1" t="s">
-        <v>1333</v>
+        <v>1330</v>
       </c>
       <c r="E661" s="2">
-        <v>72956</v>
+        <v>50481</v>
       </c>
       <c r="F661" s="2">
-        <v>72956</v>
+        <v>50481</v>
       </c>
       <c r="G661" s="2">
-        <v>72255</v>
+        <v>49995</v>
       </c>
       <c r="H661" s="2">
-        <v>71553</v>
+        <v>49510</v>
       </c>
       <c r="I661" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662" s="1">
         <v>661</v>
       </c>
       <c r="B662" s="1" t="s">
-        <v>1334</v>
+        <v>1331</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D662" s="1" t="s">
-        <v>1335</v>
+        <v>1332</v>
       </c>
       <c r="E662" s="2">
-        <v>78156</v>
+        <v>83871</v>
       </c>
       <c r="F662" s="2">
-        <v>78156</v>
+        <v>83871</v>
       </c>
       <c r="G662" s="2">
-        <v>77405</v>
+        <v>83064</v>
       </c>
       <c r="H662" s="2">
-        <v>76653</v>
+        <v>82258</v>
       </c>
       <c r="I662" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663" s="1">
         <v>662</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>1336</v>
+        <v>1333</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D663" s="1" t="s">
-        <v>1337</v>
+        <v>1334</v>
       </c>
       <c r="E663" s="2">
-        <v>83356</v>
+        <v>17003</v>
       </c>
       <c r="F663" s="2">
-        <v>83356</v>
+        <v>17003</v>
       </c>
       <c r="G663" s="2">
-        <v>82555</v>
+        <v>16839</v>
       </c>
       <c r="H663" s="2">
-        <v>81753</v>
+        <v>16676</v>
       </c>
       <c r="I663" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664" s="1">
         <v>663</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>1338</v>
+        <v>1335</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D664" s="1" t="s">
-        <v>1339</v>
+        <v>1336</v>
       </c>
       <c r="E664" s="2">
-        <v>88556</v>
+        <v>170950</v>
       </c>
       <c r="F664" s="2">
-        <v>88556</v>
+        <v>170950</v>
       </c>
       <c r="G664" s="2">
-        <v>87705</v>
+        <v>169306</v>
       </c>
       <c r="H664" s="2">
-        <v>86853</v>
+        <v>167663</v>
       </c>
       <c r="I664" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665" s="1">
         <v>664</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>1340</v>
+        <v>1337</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D665" s="1" t="s">
-        <v>1341</v>
+        <v>1338</v>
       </c>
       <c r="E665" s="2">
-        <v>93756</v>
+        <v>12531</v>
       </c>
       <c r="F665" s="2">
-        <v>93756</v>
+        <v>12531</v>
       </c>
       <c r="G665" s="2">
-        <v>92855</v>
+        <v>12410</v>
       </c>
       <c r="H665" s="2">
-        <v>91953</v>
+        <v>12290</v>
       </c>
       <c r="I665" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666" s="1">
         <v>665</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>1304</v>
+        <v>487</v>
       </c>
       <c r="D666" s="1" t="s">
-        <v>1343</v>
+        <v>1340</v>
       </c>
       <c r="E666" s="2">
-        <v>98956</v>
+        <v>14457</v>
       </c>
       <c r="F666" s="2">
-        <v>98956</v>
+        <v>14457</v>
       </c>
       <c r="G666" s="2">
-        <v>98005</v>
+        <v>14318</v>
       </c>
       <c r="H666" s="2">
-        <v>97053</v>
+        <v>14179</v>
       </c>
       <c r="I666" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667" s="1">
         <v>666</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>1344</v>
+        <v>1341</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>1345</v>
+        <v>487</v>
       </c>
       <c r="D667" s="1" t="s">
-        <v>1346</v>
+        <v>1342</v>
       </c>
       <c r="E667" s="2">
-        <v>104619</v>
+        <v>24929</v>
       </c>
       <c r="F667" s="2">
-        <v>104619</v>
+        <v>24929</v>
       </c>
       <c r="G667" s="2">
-        <v>103613</v>
+        <v>24689</v>
       </c>
       <c r="H667" s="2">
-        <v>102607</v>
+        <v>24449</v>
       </c>
       <c r="I667" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668" s="1">
         <v>667</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>1347</v>
+        <v>1343</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>1345</v>
+        <v>487</v>
       </c>
       <c r="D668" s="1" t="s">
-        <v>1348</v>
+        <v>1344</v>
       </c>
       <c r="E668" s="2">
-        <v>10993</v>
+        <v>27587</v>
       </c>
       <c r="F668" s="2">
-        <v>10993</v>
+        <v>27587</v>
       </c>
       <c r="G668" s="2">
-        <v>10887</v>
+        <v>27322</v>
       </c>
       <c r="H668" s="2">
-        <v>10781</v>
+        <v>27057</v>
       </c>
       <c r="I668" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669" s="1">
         <v>668</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>1349</v>
+        <v>1345</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>1345</v>
+        <v>487</v>
       </c>
       <c r="D669" s="1" t="s">
-        <v>1350</v>
+        <v>1346</v>
       </c>
       <c r="E669" s="2">
-        <v>16203</v>
+        <v>36838</v>
       </c>
       <c r="F669" s="2">
-        <v>16203</v>
+        <v>36838</v>
       </c>
       <c r="G669" s="2">
-        <v>16047</v>
+        <v>36484</v>
       </c>
       <c r="H669" s="2">
-        <v>15892</v>
+        <v>36129</v>
       </c>
       <c r="I669" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670" s="1">
         <v>669</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>1351</v>
+        <v>1347</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="D670" s="1" t="s">
-        <v>1352</v>
+        <v>1349</v>
       </c>
       <c r="E670" s="2">
-        <v>21403</v>
+        <v>123266</v>
       </c>
       <c r="F670" s="2">
-        <v>21403</v>
+        <v>123266</v>
       </c>
       <c r="G670" s="2">
-        <v>21197</v>
+        <v>122081</v>
       </c>
       <c r="H670" s="2">
-        <v>20992</v>
+        <v>120896</v>
       </c>
       <c r="I670" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671" s="1">
         <v>670</v>
       </c>
       <c r="B671" s="1" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="D671" s="1" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="E671" s="2">
-        <v>26603</v>
+        <v>100672</v>
       </c>
       <c r="F671" s="2">
-        <v>26603</v>
+        <v>100672</v>
       </c>
       <c r="G671" s="2">
-        <v>26347</v>
+        <v>99704</v>
       </c>
       <c r="H671" s="2">
-        <v>26092</v>
+        <v>98736</v>
       </c>
       <c r="I671" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672" s="1">
         <v>671</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>1355</v>
+        <v>1353</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="D672" s="1" t="s">
-        <v>1356</v>
+        <v>1354</v>
       </c>
       <c r="E672" s="2">
-        <v>31819</v>
+        <v>10233</v>
       </c>
       <c r="F672" s="2">
-        <v>31819</v>
+        <v>10233</v>
       </c>
       <c r="G672" s="2">
-        <v>31513</v>
+        <v>10134</v>
       </c>
       <c r="H672" s="2">
-        <v>31207</v>
+        <v>10036</v>
       </c>
       <c r="I672" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673" s="1">
         <v>672</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>1357</v>
+        <v>1355</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="D673" s="1" t="s">
-        <v>1358</v>
+        <v>1356</v>
       </c>
       <c r="E673" s="2">
-        <v>37019</v>
+        <v>151840</v>
       </c>
       <c r="F673" s="2">
-        <v>37019</v>
+        <v>151840</v>
       </c>
       <c r="G673" s="2">
-        <v>36663</v>
+        <v>150380</v>
       </c>
       <c r="H673" s="2">
-        <v>36307</v>
+        <v>148920</v>
       </c>
       <c r="I673" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674" s="1">
         <v>673</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>1359</v>
+        <v>1357</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="D674" s="1" t="s">
-        <v>1360</v>
+        <v>1358</v>
       </c>
       <c r="E674" s="2">
-        <v>42219</v>
+        <v>18652</v>
       </c>
       <c r="F674" s="2">
-        <v>42219</v>
+        <v>18652</v>
       </c>
       <c r="G674" s="2">
-        <v>41813</v>
+        <v>18473</v>
       </c>
       <c r="H674" s="2">
-        <v>41407</v>
+        <v>18294</v>
       </c>
       <c r="I674" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675" s="1">
         <v>674</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>1361</v>
+        <v>1359</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="D675" s="1" t="s">
-        <v>1362</v>
+        <v>1360</v>
       </c>
       <c r="E675" s="2">
-        <v>47419</v>
+        <v>303680</v>
       </c>
       <c r="F675" s="2">
-        <v>47419</v>
+        <v>303680</v>
       </c>
       <c r="G675" s="2">
-        <v>46963</v>
+        <v>300760</v>
       </c>
       <c r="H675" s="2">
-        <v>46507</v>
+        <v>297840</v>
       </c>
       <c r="I675" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676" s="1">
         <v>675</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>1363</v>
+        <v>1361</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="D676" s="1" t="s">
-        <v>1364</v>
+        <v>1362</v>
       </c>
       <c r="E676" s="2">
-        <v>52619</v>
+        <v>511638</v>
       </c>
       <c r="F676" s="2">
-        <v>52619</v>
+        <v>511638</v>
       </c>
       <c r="G676" s="2">
-        <v>52113</v>
+        <v>506719</v>
       </c>
       <c r="H676" s="2">
-        <v>51607</v>
+        <v>501799</v>
       </c>
       <c r="I676" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677" s="1">
         <v>676</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>1365</v>
+        <v>1363</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="D677" s="1" t="s">
-        <v>1366</v>
+        <v>1364</v>
       </c>
       <c r="E677" s="2">
-        <v>57819</v>
+        <v>50648</v>
       </c>
       <c r="F677" s="2">
-        <v>57819</v>
+        <v>50648</v>
       </c>
       <c r="G677" s="2">
-        <v>57263</v>
+        <v>50161</v>
       </c>
       <c r="H677" s="2">
-        <v>56707</v>
+        <v>49674</v>
       </c>
       <c r="I677" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678" s="1">
         <v>677</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>1367</v>
+        <v>1365</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="D678" s="1" t="s">
-        <v>1368</v>
+        <v>1366</v>
       </c>
       <c r="E678" s="2">
-        <v>63019</v>
+        <v>4794</v>
       </c>
       <c r="F678" s="2">
-        <v>63019</v>
+        <v>4794</v>
       </c>
       <c r="G678" s="2">
-        <v>62413</v>
+        <v>4748</v>
       </c>
       <c r="H678" s="2">
-        <v>61807</v>
+        <v>4702</v>
       </c>
       <c r="I678" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679" s="1">
         <v>678</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>1369</v>
+        <v>1367</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="D679" s="1" t="s">
-        <v>1370</v>
+        <v>1368</v>
       </c>
       <c r="E679" s="2">
-        <v>68219</v>
+        <v>12262</v>
       </c>
       <c r="F679" s="2">
-        <v>68219</v>
+        <v>12262</v>
       </c>
       <c r="G679" s="2">
-        <v>67563</v>
+        <v>12144</v>
       </c>
       <c r="H679" s="2">
-        <v>66907</v>
+        <v>12026</v>
       </c>
       <c r="I679" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="A680" s="1">
         <v>679</v>
       </c>
       <c r="B680" s="1" t="s">
-        <v>1371</v>
+        <v>1369</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="D680" s="1" t="s">
-        <v>1372</v>
+        <v>1370</v>
       </c>
       <c r="E680" s="2">
-        <v>73419</v>
+        <v>257426</v>
       </c>
       <c r="F680" s="2">
-        <v>73419</v>
+        <v>257426</v>
       </c>
       <c r="G680" s="2">
-        <v>72713</v>
+        <v>254951</v>
       </c>
       <c r="H680" s="2">
-        <v>72007</v>
+        <v>252476</v>
       </c>
       <c r="I680" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681" s="1">
         <v>680</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>1373</v>
+        <v>1371</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="D681" s="1" t="s">
-        <v>1374</v>
+        <v>1372</v>
       </c>
       <c r="E681" s="2">
-        <v>78619</v>
+        <v>411346</v>
       </c>
       <c r="F681" s="2">
-        <v>78619</v>
+        <v>411346</v>
       </c>
       <c r="G681" s="2">
-        <v>77863</v>
+        <v>407391</v>
       </c>
       <c r="H681" s="2">
-        <v>77107</v>
+        <v>403436</v>
       </c>
       <c r="I681" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="682" spans="1:9">
       <c r="A682" s="1">
         <v>681</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>1375</v>
+        <v>1373</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="D682" s="1" t="s">
-        <v>1376</v>
+        <v>1374</v>
       </c>
       <c r="E682" s="2">
-        <v>83819</v>
+        <v>46228</v>
       </c>
       <c r="F682" s="2">
-        <v>83819</v>
+        <v>46228</v>
       </c>
       <c r="G682" s="2">
-        <v>83013</v>
+        <v>45784</v>
       </c>
       <c r="H682" s="2">
-        <v>82207</v>
+        <v>45339</v>
       </c>
       <c r="I682" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="683" spans="1:9">
       <c r="A683" s="1">
         <v>682</v>
       </c>
       <c r="B683" s="1" t="s">
-        <v>1377</v>
+        <v>1375</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="D683" s="1" t="s">
-        <v>1378</v>
+        <v>1376</v>
       </c>
       <c r="E683" s="2">
-        <v>89019</v>
+        <v>605306</v>
       </c>
       <c r="F683" s="2">
-        <v>89019</v>
+        <v>605306</v>
       </c>
       <c r="G683" s="2">
-        <v>88163</v>
+        <v>599486</v>
       </c>
       <c r="H683" s="2">
-        <v>87307</v>
+        <v>593666</v>
       </c>
       <c r="I683" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="684" spans="1:9">
       <c r="A684" s="1">
         <v>683</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>1379</v>
+        <v>1377</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="D684" s="1" t="s">
-        <v>1380</v>
+        <v>1378</v>
       </c>
       <c r="E684" s="2">
-        <v>94219</v>
+        <v>61698</v>
       </c>
       <c r="F684" s="2">
-        <v>94219</v>
+        <v>61698</v>
       </c>
       <c r="G684" s="2">
-        <v>93313</v>
+        <v>61105</v>
       </c>
       <c r="H684" s="2">
-        <v>92407</v>
+        <v>60512</v>
       </c>
       <c r="I684" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="685" spans="1:9">
       <c r="A685" s="1">
         <v>684</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>1381</v>
+        <v>1379</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="D685" s="1" t="s">
-        <v>1382</v>
+        <v>1380</v>
       </c>
       <c r="E685" s="2">
-        <v>99419</v>
+        <v>8278</v>
       </c>
       <c r="F685" s="2">
-        <v>99419</v>
+        <v>8278</v>
       </c>
       <c r="G685" s="2">
-        <v>98463</v>
+        <v>8199</v>
       </c>
       <c r="H685" s="2">
-        <v>97507</v>
+        <v>8119</v>
       </c>
       <c r="I685" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686" s="1">
         <v>685</v>
       </c>
       <c r="B686" s="1" t="s">
-        <v>1383</v>
+        <v>1381</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>508</v>
+        <v>1348</v>
       </c>
       <c r="D686" s="1" t="s">
-        <v>1384</v>
+        <v>1382</v>
       </c>
       <c r="E686" s="2">
-        <v>148893</v>
+        <v>91858</v>
       </c>
       <c r="F686" s="2">
-        <v>148893</v>
+        <v>91858</v>
       </c>
       <c r="G686" s="2">
-        <v>147461</v>
+        <v>90975</v>
       </c>
       <c r="H686" s="2">
-        <v>146029</v>
+        <v>90092</v>
       </c>
       <c r="I686" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="687" spans="1:9">
       <c r="A687" s="1">
         <v>686</v>
       </c>
       <c r="B687" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C687" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D687" s="1" t="s">
         <v>1385</v>
       </c>
-      <c r="C687" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E687" s="2">
-        <v>66765</v>
+        <v>98826</v>
       </c>
       <c r="F687" s="2">
-        <v>66765</v>
+        <v>98826</v>
       </c>
       <c r="G687" s="2">
-        <v>66123</v>
+        <v>97876</v>
       </c>
       <c r="H687" s="2">
-        <v>65481</v>
+        <v>96926</v>
       </c>
       <c r="I687" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688" s="1">
         <v>687</v>
       </c>
       <c r="B688" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C688" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D688" s="1" t="s">
         <v>1387</v>
       </c>
-      <c r="C688" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E688" s="2">
-        <v>13379</v>
+        <v>988026</v>
       </c>
       <c r="F688" s="2">
-        <v>13379</v>
+        <v>988026</v>
       </c>
       <c r="G688" s="2">
-        <v>13250</v>
+        <v>978526</v>
       </c>
       <c r="H688" s="2">
-        <v>13121</v>
+        <v>969026</v>
       </c>
       <c r="I688" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="A689" s="1">
         <v>688</v>
       </c>
       <c r="B689" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D689" s="1" t="s">
         <v>1389</v>
       </c>
-      <c r="C689" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E689" s="2">
-        <v>66560</v>
+        <v>197626</v>
       </c>
       <c r="F689" s="2">
-        <v>66560</v>
+        <v>197626</v>
       </c>
       <c r="G689" s="2">
-        <v>65920</v>
+        <v>195726</v>
       </c>
       <c r="H689" s="2">
-        <v>65280</v>
+        <v>193826</v>
       </c>
       <c r="I689" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690" s="1">
         <v>689</v>
       </c>
       <c r="B690" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C690" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D690" s="1" t="s">
         <v>1391</v>
       </c>
-      <c r="C690" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E690" s="2">
-        <v>144919</v>
+        <v>296007</v>
       </c>
       <c r="F690" s="2">
-        <v>144919</v>
+        <v>296007</v>
       </c>
       <c r="G690" s="2">
-        <v>143525</v>
+        <v>293161</v>
       </c>
       <c r="H690" s="2">
-        <v>142132</v>
+        <v>290314</v>
       </c>
       <c r="I690" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="A691" s="1">
         <v>690</v>
       </c>
       <c r="B691" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C691" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D691" s="1" t="s">
         <v>1393</v>
       </c>
-      <c r="C691" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E691" s="2">
-        <v>13312</v>
+        <v>592826</v>
       </c>
       <c r="F691" s="2">
-        <v>13312</v>
+        <v>592826</v>
       </c>
       <c r="G691" s="2">
-        <v>13184</v>
+        <v>587126</v>
       </c>
       <c r="H691" s="2">
-        <v>13056</v>
+        <v>581426</v>
       </c>
       <c r="I691" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692" s="1">
         <v>691</v>
       </c>
       <c r="B692" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C692" s="1" t="s">
         <v>1395</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="E692" s="2">
-        <v>48938</v>
+        <v>280103</v>
       </c>
       <c r="F692" s="2">
-        <v>48938</v>
+        <v>280103</v>
       </c>
       <c r="G692" s="2">
-        <v>48468</v>
+        <v>277410</v>
       </c>
       <c r="H692" s="2">
-        <v>47997</v>
+        <v>274717</v>
       </c>
       <c r="I692" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="A693" s="1">
         <v>692</v>
       </c>
       <c r="B693" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>508</v>
+        <v>886</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="E693" s="2">
-        <v>81441</v>
+        <v>3399549</v>
       </c>
       <c r="F693" s="2">
-        <v>81441</v>
+        <v>3399549</v>
       </c>
       <c r="G693" s="2">
-        <v>80658</v>
+        <v>3366861</v>
       </c>
       <c r="H693" s="2">
-        <v>79875</v>
+        <v>3334173</v>
       </c>
       <c r="I693" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694" s="1">
         <v>693</v>
       </c>
       <c r="B694" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>508</v>
+        <v>886</v>
       </c>
       <c r="D694" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="E694" s="2">
-        <v>16510</v>
+        <v>423036</v>
       </c>
       <c r="F694" s="2">
-        <v>16510</v>
+        <v>423036</v>
       </c>
       <c r="G694" s="2">
-        <v>16351</v>
+        <v>418968</v>
       </c>
       <c r="H694" s="2">
-        <v>16193</v>
+        <v>414900</v>
       </c>
       <c r="I694" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="A695" s="1">
         <v>694</v>
       </c>
       <c r="B695" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>508</v>
+        <v>886</v>
       </c>
       <c r="D695" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="E695" s="2">
-        <v>165785</v>
+        <v>5099310</v>
       </c>
       <c r="F695" s="2">
-        <v>165785</v>
+        <v>5099310</v>
       </c>
       <c r="G695" s="2">
-        <v>164191</v>
+        <v>5050278</v>
       </c>
       <c r="H695" s="2">
-        <v>162597</v>
+        <v>5001247</v>
       </c>
       <c r="I695" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="696" spans="1:9">
       <c r="A696" s="1">
         <v>695</v>
       </c>
       <c r="B696" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>508</v>
+        <v>886</v>
       </c>
       <c r="D696" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="E696" s="2">
-        <v>81441</v>
+        <v>6799071</v>
       </c>
       <c r="F696" s="2">
-        <v>81441</v>
+        <v>6799071</v>
       </c>
       <c r="G696" s="2">
-        <v>80658</v>
+        <v>6733695</v>
       </c>
       <c r="H696" s="2">
-        <v>79875</v>
+        <v>6668319</v>
       </c>
       <c r="I696" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="697" spans="1:9">
       <c r="A697" s="1">
         <v>696</v>
       </c>
       <c r="B697" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>508</v>
+        <v>886</v>
       </c>
       <c r="D697" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="E697" s="2">
-        <v>156815</v>
+        <v>84637</v>
       </c>
       <c r="F697" s="2">
-        <v>156815</v>
+        <v>84637</v>
       </c>
       <c r="G697" s="2">
-        <v>155308</v>
+        <v>83823</v>
       </c>
       <c r="H697" s="2">
-        <v>153800</v>
+        <v>83010</v>
       </c>
       <c r="I697" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="698" spans="1:9">
       <c r="A698" s="1">
         <v>697</v>
       </c>
       <c r="B698" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>508</v>
+        <v>886</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="E698" s="2">
-        <v>16510</v>
+        <v>846044</v>
       </c>
       <c r="F698" s="2">
-        <v>16510</v>
+        <v>846044</v>
       </c>
       <c r="G698" s="2">
-        <v>16351</v>
+        <v>837909</v>
       </c>
       <c r="H698" s="2">
-        <v>16193</v>
+        <v>829774</v>
       </c>
       <c r="I698" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="699" spans="1:9">
       <c r="A699" s="1">
         <v>698</v>
       </c>
       <c r="B699" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>508</v>
+        <v>886</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="E699" s="2">
-        <v>280800</v>
+        <v>16775</v>
       </c>
       <c r="F699" s="2">
-        <v>280800</v>
+        <v>16775</v>
       </c>
       <c r="G699" s="2">
-        <v>278100</v>
+        <v>16614</v>
       </c>
       <c r="H699" s="2">
-        <v>275400</v>
+        <v>16453</v>
       </c>
       <c r="I699" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="700" spans="1:9">
       <c r="A700" s="1">
         <v>699</v>
       </c>
       <c r="B700" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>508</v>
+        <v>886</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="E700" s="2">
-        <v>227105</v>
+        <v>169079</v>
       </c>
       <c r="F700" s="2">
-        <v>227105</v>
+        <v>169079</v>
       </c>
       <c r="G700" s="2">
-        <v>224921</v>
+        <v>167453</v>
       </c>
       <c r="H700" s="2">
-        <v>222737</v>
+        <v>165828</v>
       </c>
       <c r="I700" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="701" spans="1:9">
       <c r="A701" s="1">
         <v>700</v>
       </c>
       <c r="B701" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>508</v>
+        <v>886</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="E701" s="2">
-        <v>36322</v>
+        <v>1647360</v>
       </c>
       <c r="F701" s="2">
-        <v>36322</v>
+        <v>1647360</v>
       </c>
       <c r="G701" s="2">
-        <v>35973</v>
+        <v>1631520</v>
       </c>
       <c r="H701" s="2">
-        <v>35624</v>
+        <v>1615680</v>
       </c>
       <c r="I701" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="702" spans="1:9">
       <c r="A702" s="1">
         <v>701</v>
       </c>
       <c r="B702" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="E702" s="2">
-        <v>360032</v>
+        <v>2857189</v>
       </c>
       <c r="F702" s="2">
-        <v>360032</v>
+        <v>2857189</v>
       </c>
       <c r="G702" s="2">
-        <v>356571</v>
+        <v>2829716</v>
       </c>
       <c r="H702" s="2">
-        <v>353109</v>
+        <v>2802243</v>
       </c>
       <c r="I702" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="703" spans="1:9">
       <c r="A703" s="1">
         <v>702</v>
       </c>
       <c r="B703" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D703" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="E703" s="2">
-        <v>37873</v>
+        <v>350714</v>
       </c>
       <c r="F703" s="2">
-        <v>37873</v>
+        <v>350714</v>
       </c>
       <c r="G703" s="2">
-        <v>37508</v>
+        <v>347342</v>
       </c>
       <c r="H703" s="2">
-        <v>37144</v>
+        <v>343970</v>
       </c>
       <c r="I703" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="704" spans="1:9">
       <c r="A704" s="1">
         <v>703</v>
       </c>
       <c r="B704" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D704" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="E704" s="2">
-        <v>374665</v>
+        <v>4038</v>
       </c>
       <c r="F704" s="2">
-        <v>374665</v>
+        <v>4038</v>
       </c>
       <c r="G704" s="2">
-        <v>371063</v>
+        <v>3999</v>
       </c>
       <c r="H704" s="2">
-        <v>367460</v>
+        <v>3961</v>
       </c>
       <c r="I704" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="705" spans="1:9">
       <c r="A705" s="1">
         <v>704</v>
       </c>
       <c r="B705" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D705" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="E705" s="2">
-        <v>425677</v>
+        <v>4138853</v>
       </c>
       <c r="F705" s="2">
-        <v>425677</v>
+        <v>4138853</v>
       </c>
       <c r="G705" s="2">
-        <v>421584</v>
+        <v>4099056</v>
       </c>
       <c r="H705" s="2">
-        <v>417491</v>
+        <v>4059259</v>
       </c>
       <c r="I705" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="706" spans="1:9">
       <c r="A706" s="1">
         <v>705</v>
       </c>
       <c r="B706" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="E706" s="2">
-        <v>56640</v>
+        <v>6876</v>
       </c>
       <c r="F706" s="2">
-        <v>56640</v>
+        <v>6876</v>
       </c>
       <c r="G706" s="2">
-        <v>56096</v>
+        <v>6810</v>
       </c>
       <c r="H706" s="2">
-        <v>55551</v>
+        <v>6744</v>
       </c>
       <c r="I706" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="707" spans="1:9">
       <c r="A707" s="1">
         <v>706</v>
       </c>
       <c r="B707" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="E707" s="2">
-        <v>605412</v>
+        <v>70293</v>
       </c>
       <c r="F707" s="2">
-        <v>605412</v>
+        <v>70293</v>
       </c>
       <c r="G707" s="2">
-        <v>599591</v>
+        <v>69617</v>
       </c>
       <c r="H707" s="2">
-        <v>593770</v>
+        <v>68941</v>
       </c>
       <c r="I707" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="708" spans="1:9">
       <c r="A708" s="1">
         <v>707</v>
       </c>
       <c r="B708" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="E708" s="2">
-        <v>75879</v>
+        <v>700859</v>
       </c>
       <c r="F708" s="2">
-        <v>75879</v>
+        <v>700859</v>
       </c>
       <c r="G708" s="2">
-        <v>75150</v>
+        <v>694120</v>
       </c>
       <c r="H708" s="2">
-        <v>74420</v>
+        <v>687381</v>
       </c>
       <c r="I708" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="709" spans="1:9">
       <c r="A709" s="1">
         <v>708</v>
       </c>
       <c r="B709" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>1430</v>
       </c>
       <c r="E709" s="2">
-        <v>749304</v>
+        <v>101506</v>
       </c>
       <c r="F709" s="2">
-        <v>749304</v>
+        <v>101506</v>
       </c>
       <c r="G709" s="2">
-        <v>742100</v>
+        <v>100530</v>
       </c>
       <c r="H709" s="2">
-        <v>734895</v>
+        <v>99554</v>
       </c>
       <c r="I709" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="710" spans="1:9">
       <c r="A710" s="1">
         <v>709</v>
       </c>
       <c r="B710" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="E710" s="2">
-        <v>95430</v>
+        <v>13856</v>
       </c>
       <c r="F710" s="2">
-        <v>95430</v>
+        <v>13856</v>
       </c>
       <c r="G710" s="2">
-        <v>94513</v>
+        <v>13723</v>
       </c>
       <c r="H710" s="2">
-        <v>93595</v>
+        <v>13589</v>
       </c>
       <c r="I710" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="711" spans="1:9">
       <c r="A711" s="1">
         <v>710</v>
       </c>
       <c r="B711" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>1434</v>
       </c>
       <c r="E711" s="2">
-        <v>113565</v>
+        <v>1410021</v>
       </c>
       <c r="F711" s="2">
-        <v>113565</v>
+        <v>1410021</v>
       </c>
       <c r="G711" s="2">
-        <v>112473</v>
+        <v>1396463</v>
       </c>
       <c r="H711" s="2">
-        <v>111381</v>
+        <v>1382905</v>
       </c>
       <c r="I711" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="712" spans="1:9">
       <c r="A712" s="1">
         <v>711</v>
       </c>
       <c r="B712" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="E712" s="2">
-        <v>1124096</v>
+        <v>141010</v>
       </c>
       <c r="F712" s="2">
-        <v>1124096</v>
+        <v>141010</v>
       </c>
       <c r="G712" s="2">
-        <v>1113288</v>
+        <v>139655</v>
       </c>
       <c r="H712" s="2">
-        <v>1102479</v>
+        <v>138299</v>
       </c>
       <c r="I712" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="713" spans="1:9">
       <c r="A713" s="1">
         <v>712</v>
       </c>
       <c r="B713" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="E713" s="2">
-        <v>132489</v>
+        <v>282048</v>
       </c>
       <c r="F713" s="2">
-        <v>132489</v>
+        <v>282048</v>
       </c>
       <c r="G713" s="2">
-        <v>131215</v>
+        <v>279336</v>
       </c>
       <c r="H713" s="2">
-        <v>129941</v>
+        <v>276624</v>
       </c>
       <c r="I713" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="714" spans="1:9">
       <c r="A714" s="1">
         <v>713</v>
       </c>
       <c r="B714" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="E714" s="2">
-        <v>149943</v>
+        <v>2891584</v>
       </c>
       <c r="F714" s="2">
-        <v>149943</v>
+        <v>2891584</v>
       </c>
       <c r="G714" s="2">
-        <v>148501</v>
+        <v>2863780</v>
       </c>
       <c r="H714" s="2">
-        <v>147060</v>
+        <v>2835976</v>
       </c>
       <c r="I714" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="715" spans="1:9">
       <c r="A715" s="1">
         <v>714</v>
       </c>
       <c r="B715" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="E715" s="2">
-        <v>170335</v>
+        <v>352490</v>
       </c>
       <c r="F715" s="2">
-        <v>170335</v>
+        <v>352490</v>
       </c>
       <c r="G715" s="2">
-        <v>168698</v>
+        <v>349101</v>
       </c>
       <c r="H715" s="2">
-        <v>167060</v>
+        <v>345712</v>
       </c>
       <c r="I715" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="716" spans="1:9">
       <c r="A716" s="1">
         <v>715</v>
       </c>
       <c r="B716" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D716" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="E716" s="2">
-        <v>18934</v>
+        <v>4992</v>
       </c>
       <c r="F716" s="2">
-        <v>18934</v>
+        <v>4992</v>
       </c>
       <c r="G716" s="2">
-        <v>18752</v>
+        <v>4944</v>
       </c>
       <c r="H716" s="2">
-        <v>18570</v>
+        <v>4896</v>
       </c>
       <c r="I716" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="717" spans="1:9">
       <c r="A717" s="1">
         <v>716</v>
       </c>
       <c r="B717" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="E717" s="2">
-        <v>189258</v>
+        <v>4337363</v>
       </c>
       <c r="F717" s="2">
-        <v>189258</v>
+        <v>4337363</v>
       </c>
       <c r="G717" s="2">
-        <v>187438</v>
+        <v>4295657</v>
       </c>
       <c r="H717" s="2">
-        <v>185619</v>
+        <v>4253952</v>
       </c>
       <c r="I717" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="718" spans="1:9">
       <c r="A718" s="1">
         <v>717</v>
       </c>
       <c r="B718" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>1448</v>
       </c>
       <c r="E718" s="2">
-        <v>60487</v>
+        <v>7488</v>
       </c>
       <c r="F718" s="2">
-        <v>60487</v>
+        <v>7488</v>
       </c>
       <c r="G718" s="2">
-        <v>59906</v>
+        <v>7416</v>
       </c>
       <c r="H718" s="2">
-        <v>59324</v>
+        <v>7344</v>
       </c>
       <c r="I718" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="719" spans="1:9">
       <c r="A719" s="1">
         <v>718</v>
       </c>
       <c r="B719" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D719" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="E719" s="2">
-        <v>12110</v>
+        <v>73216</v>
       </c>
       <c r="F719" s="2">
-        <v>12110</v>
+        <v>73216</v>
       </c>
       <c r="G719" s="2">
-        <v>11993</v>
+        <v>72512</v>
       </c>
       <c r="H719" s="2">
-        <v>11877</v>
+        <v>71808</v>
       </c>
       <c r="I719" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="720" spans="1:9">
       <c r="A720" s="1">
         <v>719</v>
       </c>
       <c r="B720" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>1452</v>
       </c>
       <c r="E720" s="2">
-        <v>122561</v>
+        <v>726158</v>
       </c>
       <c r="F720" s="2">
-        <v>122561</v>
+        <v>726158</v>
       </c>
       <c r="G720" s="2">
-        <v>121382</v>
+        <v>719176</v>
       </c>
       <c r="H720" s="2">
-        <v>120204</v>
+        <v>712194</v>
       </c>
       <c r="I720" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="721" spans="1:9">
       <c r="A721" s="1">
         <v>720</v>
       </c>
       <c r="B721" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>1454</v>
       </c>
       <c r="E721" s="2">
-        <v>59743</v>
+        <v>100672</v>
       </c>
       <c r="F721" s="2">
-        <v>59743</v>
+        <v>100672</v>
       </c>
       <c r="G721" s="2">
-        <v>59168</v>
+        <v>99704</v>
       </c>
       <c r="H721" s="2">
-        <v>58594</v>
+        <v>98736</v>
       </c>
       <c r="I721" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="722" spans="1:9">
       <c r="A722" s="1">
         <v>721</v>
       </c>
       <c r="B722" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D722" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="E722" s="2">
-        <v>69316</v>
+        <v>14698</v>
       </c>
       <c r="F722" s="2">
-        <v>69316</v>
+        <v>14698</v>
       </c>
       <c r="G722" s="2">
-        <v>68650</v>
+        <v>14557</v>
       </c>
       <c r="H722" s="2">
-        <v>67983</v>
+        <v>14416</v>
       </c>
       <c r="I722" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="723" spans="1:9">
       <c r="A723" s="1">
         <v>722</v>
       </c>
       <c r="B723" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="E723" s="2">
-        <v>2722</v>
+        <v>1409408</v>
       </c>
       <c r="F723" s="2">
-        <v>2722</v>
+        <v>1409408</v>
       </c>
       <c r="G723" s="2">
-        <v>2696</v>
+        <v>1395856</v>
       </c>
       <c r="H723" s="2">
-        <v>2669</v>
+        <v>1382304</v>
       </c>
       <c r="I723" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="724" spans="1:9">
       <c r="A724" s="1">
         <v>723</v>
       </c>
       <c r="B724" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="E724" s="2">
-        <v>27188</v>
+        <v>141162</v>
       </c>
       <c r="F724" s="2">
-        <v>27188</v>
+        <v>141162</v>
       </c>
       <c r="G724" s="2">
-        <v>26926</v>
+        <v>139805</v>
       </c>
       <c r="H724" s="2">
-        <v>26665</v>
+        <v>138448</v>
       </c>
       <c r="I724" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="725" spans="1:9">
       <c r="A725" s="1">
         <v>724</v>
       </c>
       <c r="B725" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>508</v>
+        <v>345</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="E725" s="2">
-        <v>271643</v>
+        <v>13359</v>
       </c>
       <c r="F725" s="2">
-        <v>271643</v>
+        <v>13359</v>
       </c>
       <c r="G725" s="2">
-        <v>269031</v>
+        <v>13230</v>
       </c>
       <c r="H725" s="2">
-        <v>266419</v>
+        <v>13102</v>
       </c>
       <c r="I725" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="726" spans="1:9">
       <c r="A726" s="1">
         <v>725</v>
       </c>
       <c r="B726" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="E726" s="2">
-        <v>5438</v>
+        <v>7766</v>
       </c>
       <c r="F726" s="2">
-        <v>5438</v>
+        <v>7766</v>
       </c>
       <c r="G726" s="2">
-        <v>5386</v>
+        <v>7691</v>
       </c>
       <c r="H726" s="2">
-        <v>5334</v>
+        <v>7616</v>
       </c>
       <c r="I726" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="727" spans="1:9">
       <c r="A727" s="1">
         <v>726</v>
       </c>
       <c r="B727" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D727" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="E727" s="2">
-        <v>54349</v>
+        <v>22968</v>
       </c>
       <c r="F727" s="2">
-        <v>54349</v>
+        <v>22968</v>
       </c>
       <c r="G727" s="2">
-        <v>53827</v>
+        <v>22748</v>
       </c>
       <c r="H727" s="2">
-        <v>53304</v>
+        <v>22527</v>
       </c>
       <c r="I727" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="728" spans="1:9">
       <c r="A728" s="1">
         <v>727</v>
       </c>
       <c r="B728" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>508</v>
+        <v>1084</v>
       </c>
       <c r="D728" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="E728" s="2">
-        <v>543260</v>
+        <v>383356</v>
       </c>
       <c r="F728" s="2">
-        <v>543260</v>
+        <v>383356</v>
       </c>
       <c r="G728" s="2">
-        <v>538036</v>
+        <v>379670</v>
       </c>
       <c r="H728" s="2">
-        <v>532812</v>
+        <v>375984</v>
       </c>
       <c r="I728" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="729" spans="1:9">
       <c r="A729" s="1">
         <v>728</v>
       </c>
       <c r="B729" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>1470</v>
       </c>
       <c r="E729" s="2">
-        <v>81511</v>
+        <v>356784</v>
       </c>
       <c r="F729" s="2">
-        <v>81511</v>
+        <v>356784</v>
       </c>
       <c r="G729" s="2">
-        <v>80727</v>
+        <v>353354</v>
       </c>
       <c r="H729" s="2">
-        <v>79944</v>
+        <v>349923</v>
       </c>
       <c r="I729" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="730" spans="1:9">
       <c r="A730" s="1">
         <v>729</v>
       </c>
       <c r="B730" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="E730" s="2">
-        <v>1397</v>
+        <v>3604395</v>
       </c>
       <c r="F730" s="2">
-        <v>1397</v>
+        <v>3604395</v>
       </c>
       <c r="G730" s="2">
-        <v>1383</v>
+        <v>3569737</v>
       </c>
       <c r="H730" s="2">
-        <v>1370</v>
+        <v>3535079</v>
       </c>
       <c r="I730" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="731" spans="1:9">
       <c r="A731" s="1">
         <v>730</v>
       </c>
       <c r="B731" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="E731" s="2">
-        <v>13592</v>
+        <v>5346</v>
       </c>
       <c r="F731" s="2">
-        <v>13592</v>
+        <v>5346</v>
       </c>
       <c r="G731" s="2">
-        <v>13461</v>
+        <v>5294</v>
       </c>
       <c r="H731" s="2">
-        <v>13330</v>
+        <v>5243</v>
       </c>
       <c r="I731" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="732" spans="1:9">
       <c r="A732" s="1">
         <v>731</v>
       </c>
       <c r="B732" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D732" s="1" t="s">
         <v>1476</v>
       </c>
       <c r="E732" s="2">
-        <v>135834</v>
+        <v>444750</v>
       </c>
       <c r="F732" s="2">
-        <v>135834</v>
+        <v>444750</v>
       </c>
       <c r="G732" s="2">
-        <v>134528</v>
+        <v>440473</v>
       </c>
       <c r="H732" s="2">
-        <v>133222</v>
+        <v>436197</v>
       </c>
       <c r="I732" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="733" spans="1:9">
       <c r="A733" s="1">
         <v>732</v>
       </c>
       <c r="B733" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="E733" s="2">
-        <v>1358110</v>
+        <v>5351786</v>
       </c>
       <c r="F733" s="2">
-        <v>1358110</v>
+        <v>5351786</v>
       </c>
       <c r="G733" s="2">
-        <v>1345051</v>
+        <v>5300326</v>
       </c>
       <c r="H733" s="2">
-        <v>1331993</v>
+        <v>5248867</v>
       </c>
       <c r="I733" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="734" spans="1:9">
       <c r="A734" s="1">
         <v>733</v>
       </c>
       <c r="B734" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="E734" s="2">
-        <v>41440</v>
+        <v>9027</v>
       </c>
       <c r="F734" s="2">
-        <v>41440</v>
+        <v>9027</v>
       </c>
       <c r="G734" s="2">
-        <v>41041</v>
+        <v>8940</v>
       </c>
       <c r="H734" s="2">
-        <v>40643</v>
+        <v>8854</v>
       </c>
       <c r="I734" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="735" spans="1:9">
       <c r="A735" s="1">
         <v>734</v>
       </c>
       <c r="B735" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D735" s="1" t="s">
         <v>1482</v>
       </c>
       <c r="E735" s="2">
-        <v>68894</v>
+        <v>90373</v>
       </c>
       <c r="F735" s="2">
-        <v>68894</v>
+        <v>90373</v>
       </c>
       <c r="G735" s="2">
-        <v>68231</v>
+        <v>89504</v>
       </c>
       <c r="H735" s="2">
-        <v>67569</v>
+        <v>88635</v>
       </c>
       <c r="I735" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="736" spans="1:9">
       <c r="A736" s="1">
         <v>735</v>
       </c>
       <c r="B736" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="E736" s="2">
-        <v>13970</v>
+        <v>892680</v>
       </c>
       <c r="F736" s="2">
-        <v>13970</v>
+        <v>892680</v>
       </c>
       <c r="G736" s="2">
-        <v>13836</v>
+        <v>884096</v>
       </c>
       <c r="H736" s="2">
-        <v>13702</v>
+        <v>875513</v>
       </c>
       <c r="I736" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="737" spans="1:9">
       <c r="A737" s="1">
         <v>736</v>
       </c>
       <c r="B737" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="E737" s="2">
-        <v>137727</v>
+        <v>126093</v>
       </c>
       <c r="F737" s="2">
-        <v>137727</v>
+        <v>126093</v>
       </c>
       <c r="G737" s="2">
-        <v>136403</v>
+        <v>124880</v>
       </c>
       <c r="H737" s="2">
-        <v>135079</v>
+        <v>123668</v>
       </c>
       <c r="I737" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="738" spans="1:9">
       <c r="A738" s="1">
         <v>737</v>
       </c>
       <c r="B738" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>1488</v>
       </c>
       <c r="E738" s="2">
-        <v>314824</v>
+        <v>18290</v>
       </c>
       <c r="F738" s="2">
-        <v>314824</v>
+        <v>18290</v>
       </c>
       <c r="G738" s="2">
-        <v>311796</v>
+        <v>18115</v>
       </c>
       <c r="H738" s="2">
-        <v>308769</v>
+        <v>17939</v>
       </c>
       <c r="I738" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="739" spans="1:9">
       <c r="A739" s="1">
         <v>738</v>
       </c>
       <c r="B739" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="E739" s="2">
-        <v>4198</v>
+        <v>178283</v>
       </c>
       <c r="F739" s="2">
-        <v>4198</v>
+        <v>178283</v>
       </c>
       <c r="G739" s="2">
-        <v>4158</v>
+        <v>176569</v>
       </c>
       <c r="H739" s="2">
-        <v>4118</v>
+        <v>174855</v>
       </c>
       <c r="I739" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="740" spans="1:9">
       <c r="A740" s="1">
         <v>739</v>
       </c>
       <c r="B740" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>508</v>
+        <v>1395</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="E740" s="2">
-        <v>41965</v>
+        <v>1785382</v>
       </c>
       <c r="F740" s="2">
-        <v>41965</v>
+        <v>1785382</v>
       </c>
       <c r="G740" s="2">
-        <v>41562</v>
+        <v>1768214</v>
       </c>
       <c r="H740" s="2">
-        <v>41158</v>
+        <v>1751047</v>
       </c>
       <c r="I740" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="741" spans="1:9">
       <c r="A741" s="1">
         <v>740</v>
       </c>
       <c r="B741" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>508</v>
+        <v>1020</v>
       </c>
       <c r="D741" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="E741" s="2">
-        <v>420495</v>
+        <v>7077</v>
       </c>
       <c r="F741" s="2">
-        <v>420495</v>
+        <v>7077</v>
       </c>
       <c r="G741" s="2">
-        <v>416452</v>
+        <v>7009</v>
       </c>
       <c r="H741" s="2">
-        <v>412408</v>
+        <v>6941</v>
       </c>
       <c r="I741" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="742" spans="1:9">
       <c r="A742" s="1">
         <v>741</v>
       </c>
       <c r="B742" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>508</v>
+        <v>345</v>
       </c>
       <c r="D742" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="E742" s="2">
-        <v>837578</v>
+        <v>124306</v>
       </c>
       <c r="F742" s="2">
-        <v>837578</v>
+        <v>124306</v>
       </c>
       <c r="G742" s="2">
-        <v>829524</v>
+        <v>123111</v>
       </c>
       <c r="H742" s="2">
-        <v>821470</v>
+        <v>121916</v>
       </c>
       <c r="I742" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="743" spans="1:9">
       <c r="A743" s="1">
         <v>742</v>
       </c>
       <c r="B743" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>508</v>
+        <v>1020</v>
       </c>
       <c r="D743" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="E743" s="2">
-        <v>105942</v>
+        <v>27738</v>
       </c>
       <c r="F743" s="2">
-        <v>105942</v>
+        <v>27738</v>
       </c>
       <c r="G743" s="2">
-        <v>104923</v>
+        <v>27471</v>
       </c>
       <c r="H743" s="2">
-        <v>103904</v>
+        <v>27204</v>
       </c>
       <c r="I743" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="744" spans="1:9">
       <c r="A744" s="1">
         <v>743</v>
       </c>
       <c r="B744" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>508</v>
+        <v>447</v>
       </c>
       <c r="D744" s="1" t="s">
         <v>1500</v>
       </c>
       <c r="E744" s="2">
-        <v>125890</v>
+        <v>56691</v>
       </c>
       <c r="F744" s="2">
-        <v>125890</v>
+        <v>56691</v>
       </c>
       <c r="G744" s="2">
-        <v>124679</v>
+        <v>56146</v>
       </c>
       <c r="H744" s="2">
-        <v>123469</v>
+        <v>55601</v>
       </c>
       <c r="I744" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="745" spans="1:9">
       <c r="A745" s="1">
         <v>744</v>
       </c>
       <c r="B745" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>508</v>
+        <v>447</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="E745" s="2">
-        <v>20928</v>
+        <v>85038</v>
       </c>
       <c r="F745" s="2">
-        <v>20928</v>
+        <v>85038</v>
       </c>
       <c r="G745" s="2">
-        <v>20727</v>
+        <v>84220</v>
       </c>
       <c r="H745" s="2">
-        <v>20525</v>
+        <v>83402</v>
       </c>
       <c r="I745" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="746" spans="1:9">
       <c r="A746" s="1">
         <v>745</v>
       </c>
       <c r="B746" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>508</v>
+        <v>1084</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="E746" s="2">
-        <v>210869</v>
+        <v>95859</v>
       </c>
       <c r="F746" s="2">
-        <v>210869</v>
+        <v>95859</v>
       </c>
       <c r="G746" s="2">
-        <v>208842</v>
+        <v>94937</v>
       </c>
       <c r="H746" s="2">
-        <v>206814</v>
+        <v>94015</v>
       </c>
       <c r="I746" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="747" spans="1:9">
       <c r="A747" s="1">
         <v>746</v>
       </c>
       <c r="B747" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>508</v>
+        <v>1020</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>1506</v>
       </c>
       <c r="E747" s="2">
-        <v>2096074</v>
+        <v>17338</v>
       </c>
       <c r="F747" s="2">
-        <v>2096074</v>
+        <v>17338</v>
       </c>
       <c r="G747" s="2">
-        <v>2075920</v>
+        <v>17171</v>
       </c>
       <c r="H747" s="2">
-        <v>2055765</v>
+        <v>17004</v>
       </c>
       <c r="I747" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="748" spans="1:9">
       <c r="A748" s="1">
         <v>747</v>
       </c>
       <c r="B748" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>508</v>
+        <v>447</v>
       </c>
       <c r="D748" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="E748" s="2">
-        <v>49410</v>
+        <v>141729</v>
       </c>
       <c r="F748" s="2">
-        <v>49410</v>
+        <v>141729</v>
       </c>
       <c r="G748" s="2">
-        <v>48935</v>
+        <v>140366</v>
       </c>
       <c r="H748" s="2">
-        <v>48460</v>
+        <v>139004</v>
       </c>
       <c r="I748" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="749" spans="1:9">
       <c r="A749" s="1">
         <v>748</v>
       </c>
       <c r="B749" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>508</v>
+        <v>447</v>
       </c>
       <c r="D749" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="E749" s="2">
-        <v>82228</v>
+        <v>113383</v>
       </c>
       <c r="F749" s="2">
-        <v>82228</v>
+        <v>113383</v>
       </c>
       <c r="G749" s="2">
-        <v>81437</v>
+        <v>112293</v>
       </c>
       <c r="H749" s="2">
-        <v>80646</v>
+        <v>111202</v>
       </c>
       <c r="I749" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="750" spans="1:9">
       <c r="A750" s="1">
         <v>749</v>
       </c>
       <c r="B750" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>508</v>
+        <v>1084</v>
       </c>
       <c r="D750" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="E750" s="2">
-        <v>16670</v>
+        <v>191692</v>
       </c>
       <c r="F750" s="2">
-        <v>16670</v>
+        <v>191692</v>
       </c>
       <c r="G750" s="2">
-        <v>16510</v>
+        <v>189849</v>
       </c>
       <c r="H750" s="2">
-        <v>16350</v>
+        <v>188005</v>
       </c>
       <c r="I750" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="751" spans="1:9">
       <c r="A751" s="1">
         <v>750</v>
       </c>
       <c r="B751" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>508</v>
+        <v>345</v>
       </c>
       <c r="D751" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="E751" s="2">
-        <v>167388</v>
+        <v>8013</v>
       </c>
       <c r="F751" s="2">
-        <v>167388</v>
+        <v>8013</v>
       </c>
       <c r="G751" s="2">
-        <v>165779</v>
+        <v>7936</v>
       </c>
       <c r="H751" s="2">
-        <v>164169</v>
+        <v>7859</v>
       </c>
       <c r="I751" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="752" spans="1:9">
       <c r="A752" s="1">
         <v>751</v>
       </c>
       <c r="B752" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>508</v>
+        <v>745</v>
       </c>
       <c r="D752" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="E752" s="2">
-        <v>12110</v>
+        <v>32209</v>
       </c>
       <c r="F752" s="2">
-        <v>12110</v>
+        <v>32209</v>
       </c>
       <c r="G752" s="2">
-        <v>11993</v>
+        <v>31899</v>
       </c>
       <c r="H752" s="2">
-        <v>11877</v>
+        <v>31589</v>
       </c>
       <c r="I752" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="753" spans="1:9">
       <c r="A753" s="1">
         <v>752</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>508</v>
+        <v>745</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>1518</v>
       </c>
       <c r="E753" s="2">
-        <v>13970</v>
+        <v>33949</v>
       </c>
       <c r="F753" s="2">
-        <v>13970</v>
+        <v>33949</v>
       </c>
       <c r="G753" s="2">
-        <v>13836</v>
+        <v>33622</v>
       </c>
       <c r="H753" s="2">
-        <v>13702</v>
+        <v>33296</v>
       </c>
       <c r="I753" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="754" spans="1:9">
       <c r="A754" s="1">
         <v>753</v>
       </c>
       <c r="B754" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>508</v>
+        <v>745</v>
       </c>
       <c r="D754" s="1" t="s">
         <v>1520</v>
       </c>
       <c r="E754" s="2">
-        <v>24445</v>
+        <v>18730</v>
       </c>
       <c r="F754" s="2">
-        <v>24445</v>
+        <v>18730</v>
       </c>
       <c r="G754" s="2">
-        <v>24210</v>
+        <v>18550</v>
       </c>
       <c r="H754" s="2">
-        <v>23975</v>
+        <v>18370</v>
       </c>
       <c r="I754" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="755" spans="1:9">
       <c r="A755" s="1">
         <v>754</v>
       </c>
       <c r="B755" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>508</v>
+        <v>745</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="E755" s="2">
-        <v>26916</v>
+        <v>19711</v>
       </c>
       <c r="F755" s="2">
-        <v>26916</v>
+        <v>19711</v>
       </c>
       <c r="G755" s="2">
-        <v>26657</v>
+        <v>19522</v>
       </c>
       <c r="H755" s="2">
-        <v>26399</v>
+        <v>19332</v>
       </c>
       <c r="I755" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="756" spans="1:9">
       <c r="A756" s="1">
         <v>755</v>
       </c>
       <c r="B756" s="1" t="s">
         <v>1523</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>508</v>
+        <v>85</v>
       </c>
       <c r="D756" s="1" t="s">
         <v>1524</v>
       </c>
       <c r="E756" s="2">
-        <v>36266</v>
+        <v>36033</v>
       </c>
       <c r="F756" s="2">
-        <v>36266</v>
+        <v>36033</v>
       </c>
       <c r="G756" s="2">
-        <v>35917</v>
+        <v>35686</v>
       </c>
       <c r="H756" s="2">
-        <v>35568</v>
+        <v>35340</v>
       </c>
       <c r="I756" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="757" spans="1:9">
       <c r="A757" s="1">
         <v>756</v>
       </c>
       <c r="B757" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="C757" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D757" s="1" t="s">
         <v>1526</v>
       </c>
-      <c r="D757" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E757" s="2">
-        <v>122849</v>
+        <v>137432</v>
       </c>
       <c r="F757" s="2">
-        <v>122849</v>
+        <v>137432</v>
       </c>
       <c r="G757" s="2">
-        <v>121668</v>
+        <v>136110</v>
       </c>
       <c r="H757" s="2">
-        <v>120486</v>
+        <v>134789</v>
       </c>
       <c r="I757" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="758" spans="1:9">
       <c r="A758" s="1">
         <v>757</v>
       </c>
       <c r="B758" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C758" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D758" s="1" t="s">
         <v>1528</v>
       </c>
-      <c r="C758" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E758" s="2">
-        <v>100672</v>
+        <v>109951</v>
       </c>
       <c r="F758" s="2">
-        <v>100672</v>
+        <v>109951</v>
       </c>
       <c r="G758" s="2">
-        <v>99704</v>
+        <v>108894</v>
       </c>
       <c r="H758" s="2">
-        <v>98736</v>
+        <v>107836</v>
       </c>
       <c r="I758" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="759" spans="1:9">
       <c r="A759" s="1">
         <v>758</v>
       </c>
       <c r="B759" s="1" t="s">
-        <v>1531</v>
+        <v>1529</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>1529</v>
+        <v>104</v>
       </c>
       <c r="D759" s="1" t="s">
-        <v>1532</v>
+        <v>1530</v>
       </c>
       <c r="E759" s="2">
-        <v>10233</v>
+        <v>412245</v>
       </c>
       <c r="F759" s="2">
-        <v>10233</v>
+        <v>412245</v>
       </c>
       <c r="G759" s="2">
-        <v>10134</v>
+        <v>408281</v>
       </c>
       <c r="H759" s="2">
-        <v>10036</v>
+        <v>404317</v>
       </c>
       <c r="I759" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="760" spans="1:9">
       <c r="A760" s="1">
         <v>759</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>1533</v>
+        <v>1531</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>1529</v>
+        <v>104</v>
       </c>
       <c r="D760" s="1" t="s">
-        <v>1534</v>
+        <v>1532</v>
       </c>
       <c r="E760" s="2">
-        <v>151840</v>
+        <v>329801</v>
       </c>
       <c r="F760" s="2">
-        <v>151840</v>
+        <v>329801</v>
       </c>
       <c r="G760" s="2">
-        <v>150380</v>
+        <v>326629</v>
       </c>
       <c r="H760" s="2">
-        <v>148920</v>
+        <v>323458</v>
       </c>
       <c r="I760" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="761" spans="1:9">
       <c r="A761" s="1">
         <v>760</v>
       </c>
       <c r="B761" s="1" t="s">
-        <v>1535</v>
+        <v>1533</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>1529</v>
+        <v>104</v>
       </c>
       <c r="D761" s="1" t="s">
-        <v>1536</v>
+        <v>1534</v>
       </c>
       <c r="E761" s="2">
-        <v>19466</v>
+        <v>5092</v>
       </c>
       <c r="F761" s="2">
-        <v>19466</v>
+        <v>5092</v>
       </c>
       <c r="G761" s="2">
-        <v>19279</v>
+        <v>5043</v>
       </c>
       <c r="H761" s="2">
-        <v>19091</v>
+        <v>4994</v>
       </c>
       <c r="I761" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="762" spans="1:9">
       <c r="A762" s="1">
         <v>761</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>1537</v>
+        <v>1535</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>1529</v>
+        <v>104</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>1538</v>
+        <v>1536</v>
       </c>
       <c r="E762" s="2">
-        <v>303680</v>
+        <v>8482</v>
       </c>
       <c r="F762" s="2">
-        <v>303680</v>
+        <v>8482</v>
       </c>
       <c r="G762" s="2">
-        <v>300760</v>
+        <v>8401</v>
       </c>
       <c r="H762" s="2">
-        <v>297840</v>
+        <v>8319</v>
       </c>
       <c r="I762" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="763" spans="1:9">
       <c r="A763" s="1">
         <v>762</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>1539</v>
+        <v>1537</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>1529</v>
+        <v>104</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>1540</v>
+        <v>1538</v>
       </c>
       <c r="E763" s="2">
-        <v>511638</v>
+        <v>13574</v>
       </c>
       <c r="F763" s="2">
-        <v>511638</v>
+        <v>13574</v>
       </c>
       <c r="G763" s="2">
-        <v>506719</v>
+        <v>13444</v>
       </c>
       <c r="H763" s="2">
-        <v>501799</v>
+        <v>13313</v>
       </c>
       <c r="I763" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="764" spans="1:9">
       <c r="A764" s="1">
         <v>763</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>1541</v>
+        <v>1539</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>1529</v>
+        <v>104</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>1542</v>
+        <v>1540</v>
       </c>
       <c r="E764" s="2">
-        <v>50648</v>
+        <v>8482</v>
       </c>
       <c r="F764" s="2">
-        <v>50648</v>
+        <v>8482</v>
       </c>
       <c r="G764" s="2">
-        <v>50161</v>
+        <v>8401</v>
       </c>
       <c r="H764" s="2">
-        <v>49674</v>
+        <v>8319</v>
       </c>
       <c r="I764" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="765" spans="1:9">
       <c r="A765" s="1">
         <v>764</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>1543</v>
+        <v>1541</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>1529</v>
+        <v>104</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>1544</v>
+        <v>1542</v>
       </c>
       <c r="E765" s="2">
-        <v>4869</v>
+        <v>8482</v>
       </c>
       <c r="F765" s="2">
-        <v>4869</v>
+        <v>8482</v>
       </c>
       <c r="G765" s="2">
-        <v>4822</v>
+        <v>8401</v>
       </c>
       <c r="H765" s="2">
-        <v>4776</v>
+        <v>8319</v>
       </c>
       <c r="I765" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="766" spans="1:9">
       <c r="A766" s="1">
         <v>765</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>1545</v>
+        <v>1543</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>1526</v>
+        <v>104</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>1546</v>
+        <v>1544</v>
       </c>
       <c r="E766" s="2">
-        <v>12126</v>
+        <v>8482</v>
       </c>
       <c r="F766" s="2">
-        <v>12126</v>
+        <v>8482</v>
       </c>
       <c r="G766" s="2">
-        <v>12010</v>
+        <v>8401</v>
       </c>
       <c r="H766" s="2">
-        <v>11893</v>
+        <v>8319</v>
       </c>
       <c r="I766" s="1" t="s">
-        <v>12</v>
-[...2405 lines deleted...]
-      <c r="I849" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>